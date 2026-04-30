--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -268,592 +268,592 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04018890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sur les traces des vendeurs d’images du Tesino en Franche-Comté et ailleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radici</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Identity of Franche-Sylvanie: 30 Years of Cooperation and Migration between France and Romania beyond Stereotypes and Xenophobia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Arcusa Mesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Identity and Migration Studies (JIMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (2), pp.58-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03438670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Los ladinos, los móchenos y los cimbros de la Provincia Autónoma de Trento (Italia): el difícil equilibrio entre existencia y conciencia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forma y Función</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Forma y Función, Vol. 34 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03312798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Sur les traces des vendeurs d’images du Tesino en Franche-Comté et ailleurs</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’immigrazione italiana in Franca Contea(Nord-Est della Francia) nella seconda metà degli anni ’20 vista da due studi francesi contemporanei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Farestoria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03275210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ladinis, Mochènes et Cimbres des Alpes du Trentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radici</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 15 (2), pp.58-73</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migrations et Langues Étrangères Appliquées : quelques pistes de réflexion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale d'Etudes en Langues Modernes Appliquées - International Review of Studies in Modern Applied Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Migrations, économies et sociétés : des transferts culturels au « marketing de l’identité », Numéro Spécial 2019 (pages 5-8)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ladini, Mòcheni e Cimbri al crocevia tra esistenza e coscienza. Breve presentazione della mia ricerca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Migrations et Langues Étrangères Appliquées : quelques pistes de réflexion.</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02085865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la bourse Victor Hugo de l’université de Franche-Comté au secteur de la traduction au Pérou : perspectives de développement avec l’Amérique Latine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale d'Etudes en Langues Modernes Appliquées - International Review of Studies in Modern Applied Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Migrations, économies et sociétés : des transferts culturels au « marketing de l’identité », Numéro Spécial 2019 (pages 5-8)</w:t>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02088211v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02085865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benvenuti alla Cittadella di Besançon! Traductions et enregistrements en italien des parcours touristiques de l’application MaCitadelle</w:t>
               </w:r>
@@ -1426,6677 +1426,6677 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Enoturismo e letteratura in Trentino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">V Congreso inernacional Lengua, Literatura, Vino y Territorio “Bebíamos poesía…además de moriles”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad de Cordoba, Mar 2025, Cordoue, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05053857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communicating Complex Interrelations Between Inner-Alpine Migration, Brain Drain, and Safeguarding Prosperity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OUT4INGOV Training Session</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Besançon ( Conférence virtuelle ), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05431344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il digitale e le università: le digital humanities, rivoluzione o evoluzione?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer sapiens sapiens: il lavoro nell’era digitale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EZA / UNAIE / Trentini nel mondo, Oct 2025, Rovereto, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05431352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minorités linguistiques et tourisme au Trentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Valorisation du patrimoine et gestion de l'identité touristique des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nantes Université (Christian Hounnouvi / Dampi Somoko), Dec 2025, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05431346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migration(s) et transferts culturels : le cas des Haut-Saônois deSan Rafael et Jicaltepec et des Trentins de Zentla (Veracruz, Mexique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Héritages coloniaux, cultures diasporiques et identités en mouvement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRINI, Université de Nantes, Apr 2025, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05053858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Studying travelogues of the past with today’s Digital Humanities tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium New Trends in Literary Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dpt of Comparative Literature, Ibn Haldun University, Apr 2025, Istanbul (virtual), Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05053854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Universidad de Cordoba, Mar 2025, Cordoue, Spain</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peruanidad, cultural heritage and margins: the comments by the Inca Garlicaso de Vega on Francisco López de Gómara “La historia general de las Indias y nuevo mundo”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marginalia : de Pindare à Berberova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Besançon ( Conférence virtuelle ), France</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrimonio cultural y humanidades digitales: el ejemplo del Master Rare Book and Digital Humanities y proyectos asociados</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence invitée à la Pontificia Universidad Catolica del Peru (PUCP) à Lima.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Lima, Perú</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CRINI, Université de Nantes, Apr 2025, Nantes, France</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04861051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minorités linguistiques et francophonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence donnée en Roumanie, à Cluj-Napoca (Université Babes-Bolyai) le 16 avril 2024, en priorité aux étudiants de Master LMA/Interprétariat de cette université.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Cluj - Napoca, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nantes Université (Christian Hounnouvi / Dampi Somoko), Dec 2025, Nantes, France</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04861050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vin et l’oenotourisme au Trentin : une success story ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le haut-plateau arménien - terre ancestrale de la vitiviniculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Etat d'Erevan (Arménie) / Université de Lille, Oct 2024, Erevan, Arménie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, EZA / UNAIE / Trentini nel mondo, Oct 2025, Rovereto, Italy</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05053848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Master Valorisation Numérique du Patrimoine Culturel Africain de l'Antiquité à nos Jours (VANUPAAJ) : une tentative d’unir numérique et patrimoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arts, archives et humanités numériques : vers une redéfinition du patrimoine culturel africain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Montbéliard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Besançon, France</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migration and religion: the example of Trentino from the Council of Trent up to today</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence invitée à la faculté de théologie orthodoxe de l'université Vest de Timisoara</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Timisoara, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Lima, Perú</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Italiens dans les Vosges saônoises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Vosego Automne 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Melisey, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Etat d'Erevan (Arménie) / Université de Lille, Oct 2024, Erevan, Arménie</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthodologie(s) et valorisation(s) des fonds anciens des bibliothèques de Besançon dans les mémoires du Master Rare Book and Digital Humanities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sources and Methodologies Seminar Series Antique Collections in Modern Academia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des études françaises et francophones d'Irlande (ADEFFI); Association for the study of modern and contemporary France (ASMCF), Feb 2023, En ligne (ZOOM), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Cluj - Napoca, Roumanie</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre(s) et périphérie(s) au Trentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rapports centre-périphéries: l’adaptation des espaces politiques, économiques, culturels et linguistiques à l’époque contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille (France); Université d’État Ivane Javakhishvili de Tbilissi (Géorgie); Université d’État Ilia (Géorgie); Université du Caucase (Géorgie), Apr 2023, Tbilissi, Géorgie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Montbéliard, France</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reflexiones económicas, historicas, jurídicas y sociológicas sobre la situación actual en Francia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence invitée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Veracruzana (Sistema de Enseñanza Abierta), Aug 2023, Veracruz, México</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Timisoara, Romania</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux siècles de présence italienne dans les Vosges saônoises (XIXe -XXIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire VOSEGO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSHE Besançon, Jun 2023, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Melisey, France</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friulani e Trentini in Francia: migrazione e mobilità prima dell’UE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Aurora Tommasini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tra emigrazione e pari opportunità: lavorare sul territorio europeo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EZA et Trentini nel Mondo, Oct 2023, Trento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Universidad Veracruzana (Sistema de Enseñanza Abierta), Aug 2023, Veracruz, México</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Working with both cultural heritage and new technologies: the example of the Master Rare Book and Digital Humanities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Networking and training workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GrECI - Greek Heritage in European Culture and Identity, Dec 2023, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lille (France); Université d’État Ivane Javakhishvili de Tbilissi (Géorgie); Université d’État Ilia (Géorgie); Université du Caucase (Géorgie), Apr 2023, Tbilissi, Géorgie</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numérique et patrimoine : une combinaison gagnante ? L'exemple du Master Valorisation Numérique du Patrimoine Culturel Africain de l'Antiquité à nos Jours (VANUPAAJ)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Défis et perspectives de la recherche scientifique en Afrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RCAC – Réseau des Chercheurs de l’Afrique Contemporaine; IRADDAC – Initiative de Recherche et d'Analyse pour le Développement Durable en Afrique Centrale, Apr 2023, En Ligne, Cameroun</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Association des études françaises et francophones d'Irlande (ADEFFI); Association for the study of modern and contemporary France (ASMCF), Feb 2023, En ligne (ZOOM), France</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presentazione delle raccomandazioni progetto Sliding Doors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrazioni ordinarie e stanzialità straordinarie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Pistoia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Friulani e Trentini in Francia: migrazione e mobilità prima dell’UE</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation à la table ronde &amp;quot;La migration en recherche et action... et à Besançon ? Dialogues sur les initiatives « dans » et « hors » murs universitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La migration en recherche et action.. et à Besançon ? Dialogues sur les initiatives « dans » et « hors » murs universitaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carolane Sanchez (Université de Franche-Comté), Jun 2022, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03725434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From fee to free, from limited to unlimited: the students’ point of view</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Beyond the Library Collections. We don’t have it? Here it is!</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Liège, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation des recommandations et des résultats du projet européen Sliding Doors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traces multiples</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Bruxelles, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’Empire austro-hongrois à l’autonomie d’aujourd'hui : l’évolution des discours sur les minorités linguistiques de la Province Autonome de Trente (Italie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures croisées des discours : Hiatus entre réalités sociopolitiques, récits de mémoire et approches interprétatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Erevan, Arménie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Trentins au Luxembourg entre vieille et nouvelle émigration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence sur l'émigration trentine au Luxembourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Luxembourg, Luxembourg</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migrations, travail forcé et esclavage : quelques exemples « italiens »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Esclavitud histórica. Ideología contemporánea Esclavage historique. Idéologie contemporaine. XLIII Colloque du GIREA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Malaga, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recommandations, vademecum et présentation des résultats au Parlement européen Raccomandazioni, vademecum e presentation dei risultati al Parlamento europeo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations et réseaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03725435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enseignement des langues de minorité et de l'histoire de l'autonomie du Trentin : un reflet de l'évolution de la relation &amp;quot;majorité/minorité&amp;quot;' des années 1970 à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’enseignement et l’apprentissage de l’histoire et des sciences sociales face aux phénomènes de minorités-majorités en contexte national, 6ème congrès de l’Association Internationale de Recherche en Didactique de l’Histoire et des Sciences Sociales (AIRDHSS),Université du Québec à Trois-Rivières (Québec, Canada)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Trois-Rivières, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02983763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Welcoming words and introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Digital collections and digital heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il Trentino e le migrazioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Incontro sulle nuove emigrazioni dal Trentino e dall'Italia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Pergine Valsugana, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Las diferentes fases del proyecto Sliding Doors y los resultados de las entrevistas a nivel europeo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Los procesos de integración de las personas migrantes en Europa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Barcelone, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The diversity of Western Balkans in Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">France’s «puissance douce» in the Western Balkans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Tetovo, Macedonia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des &amp;quot;Petites Italies&amp;quot; en Franche-Comté?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Représentations et histoires de la ville à travers l'analyse de quartiers populaires. Séminaire de l'axe 2 "Sociétés, représentations, normes" MSH Dijon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03277713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migration(en) und Grenze(n) zwischen Trentino und Bosnien und Herzegowina / Migration(s) and Border (s) between Trentino and Bosnia-Herzegovina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21th International Conference on Migration «Border Thinking»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Klagenfurt, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03275198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presentation of the summer university and its objectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les migrations en Europe en temps de crise / Migrations in Europe in times of crisis / Le migrazioni in Europa in tempi di crisi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion and presentation of the survey stage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The mosaic of migration(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03362287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Europei in Francia, dinamiche della nuova mobilità europea: l’esempio della città di Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mobilità e migrazioni all’interno dei confini dell’Europa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Trento, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03147664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilità universitaria e l'impatto del Covid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European workers mobility after (during) pandemic / Mobilità dei lavoratori europei dopo (durante) la pandemia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EZA (Europäisches Zentrum für Arbeitnehmerfragen) et UNAIE (Unione Nazionale Associazioni Immigrazione Emigrazione), Nov 2021, Levico Terme, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03418558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion de l’université été</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les migrations en Europe en temps de crise / Migrations in Europe in times of crisis / Le migrazioni in Europa in tempi di crisi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migrations et minorités au Trentin (nord-est de l’Italie) : deux évolutions parallèles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations et minorités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Dunărea de Jos de Galaţi (Roumanie), Oct 2021, Galati, Roumanie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03381417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presentation of the training stage and of the objectives of Sliding Doors within a broader European context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The mosaic of migration(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03362280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évolution scientifique et technique du site Migrations à Besançon depuis sa création : de l’échelle locale à l’échelle régionale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, EZA et Trentini nel Mondo, Oct 2023, Trento, Italy</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matéo Bohórquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Kronenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les migrations en Europe en temps de crise Migrations in Europe in times of crisis Le migrazioni in Europa in tempi di crisi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, MSHE Besançon, Jun 2023, Besançon, France</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricerca delle radici per gli Italiani e i Trentini in Francia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Emigrazione italiana. Luoghi e segni della memoria.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Trento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, GrECI - Greek Heritage in European Culture and Identity, Dec 2023, Besançon, France</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03501088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presentazione della mostra &amp;quot;Ciao Italia&amp;quot; e della lunga storia dell'immigrazione italiana in Francia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ciao Italia! Un secolo di immigrazione e di cultura italiana in Francia (1860-1960)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Monsummano Terme (Museo della città e del territorio), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, RCAC – Réseau des Chercheurs de l’Afrique Contemporaine; IRADDAC – Initiative de Recherche et d'Analyse pour le Développement Durable en Afrique Centrale, Apr 2023, En Ligne, Cameroun</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02983652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Italiens dans le monde : identités régionales et émigration (s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence invitée. Folklore Comtois.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Tetovo, Macedonia</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02985768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presentazione della mostra &amp;quot;Ciao Italia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ciao Italia! Un secolo di immigrazione e di cultura italiana in Francia (1860-1960)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Pistoia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Carolane Sanchez (Université de Franche-Comté), Jun 2022, Besançon, France</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02983659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'immigrazione italiana in Francia dal punto di vista francese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ciao Italia! Un secolo di immigrazione e di cultura italiana in Francia (1860-1960)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Pistoia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Liège, Belgium</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02983662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les routes des migrations vers la Bourgogne-Franche-Comté : un exemple venu d'Italie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations et mobilités en Bourgogne-Franche-Comté Terre d'accueil d'hier et d'aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Montceau-les-Mines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Pistoia, Italy</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02983669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évolution de la famille en France et en Italie de la fin de la Seconde Guerre mondiale au XXIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La famille au XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Galati, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Luxembourg, Luxembourg</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02983681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les implications culturelles, politiques et sociologiques de la traduction des structures temporelles pour les langues de minorités. L'exemple du Ladin, du Mochène et du Cimbre du Trentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Traduction, interprétation, temporalité" Conférence internationale département Limbi Moderne Aplicate UBB Cluj-Napoca</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Cluj-Napoca, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Bruxelles, Belgique</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02983673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The role of Bruno Bancher during the Second World War in the French Résistance: his actions and his memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">KONFERENCIJU Leonardo Bancher -čovjek koji se ne zaboravlja</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Tuzla, Bosnia and Herzegovina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Erevan, Arménie</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place de l’héritage romain et d’une culture romano-chrétienne dans les sociétés française et italienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIIIe édition du Colloque International Communication et Culture dans la Romania Européenne (CICCRE) INTERFÉRENCES ET CONTRASTES DANS LA ROMANIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Timisoara, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Malaga, Espagne</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Migrations à Besançon à Migrations en Bourgogne-Franche-Comté (2007-2019) : 12 ans d'évolution d'un site participatif sur l'histoire de l'immigration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LA MÉDIATION CULTURELLE ET SOCIALE SES ACTEURS, SES DISPOSITIFS, SES PUBLICS ET SES ENJEUX LINGUISTIQUES ET IDENTITAIRES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Trente, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Trois-Rivières, Canada</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minoranze in Europa: quale futuro?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europa di domani: 5 scenari per il nostro futuro / Europe of tomorrow : 5 scenari for our future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Riva del Garda, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Besançon, France</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trasmettere il patrimonio culturale: il turismo nel contesto della minoranza mòchena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trasmettere un patrimonio culturale: il turismo nel contesto della minoranza linguistica mòchena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Trente, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Besançon, France</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Italiens dans le monde : identités régionales et émigration (s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence invitée Maison de Quartier de Bregille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Pergine Valsugana, Italy</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02985778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il mosaico dell'emigrazione italiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence invitée Lycée Pasteur (élèves secondaire et classes préparatoires)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Barcelone, España</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02985834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Institut des Sciences et Techniques de l'Antiquité (ISTA) being and growing international in Humanities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">You in UFC Jounée d'accueil des chercheurs étrangers à l'université de Franche-Comté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Trento, Italy</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02985812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langues, identités et frontières linguistiques au Trentin-Haut Adige : l'exemple des Ladins, des Mochènes et des Cimbres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire annuel Etudes Transfrontalières université de Savoie Mont-Blanc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Besançon, France</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02985787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Migrations à Besançon website http://migrations.besancon.fr : a rather unique initiative against xenophobia ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A Call for Tolerance in the EU - COMXEN Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Oradea, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Languages and Identities in Trentino-Alto Adige/ Südtirol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exploring the Dolomites: Landscape, History and Ecology - Field seminar - University of Oregon (USA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Bressanone, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Klagenfurt, Austria</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rete Trentina: l’esperienza di un trentino francese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Generazioni in mobilità, Giovani trentini in Europa: Francia, Olanda, Belgio, Lussemburgo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Besançon, France</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La inmigración italiana y la influencia de una herencia romano-cristiana en Francia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IX Jornadas Filológicas. Migración y ciudadanía: perspectivas antiguas sobre un tema actual</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Bogota, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Dunărea de Jos de Galaţi (Roumanie), Oct 2021, Galati, Roumanie</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Italiens dans le monde : identités régionales et émigration(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence invitée Association Dolce Vita Italia Bourgogne Franche-Comté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Dole, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Trento, Italy</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02985844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le site Migrations à Besançon et en Bourgogne-Franche-Comté : un exemple de construction collective de l’histoire de l’immigration (2007-2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival International de Géographie 2019, Les migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Saint-Dié, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, EZA (Europäisches Zentrum für Arbeitnehmerfragen) et UNAIE (Unione Nazionale Associazioni Immigrazione Emigrazione), Nov 2021, Levico Terme, Italy</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner les relations commerciales entre la France et l’Italie entre idées reçues et situation politique en évolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseigner les langues en LEA Session 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Saint-Denis (univ. Paris 8), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Besançon, France</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Italian Studies and Digital Humanities at the University of Franche-Comté (Besançon, East of France): how DH can help a small department of a medium-sized French University</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Association of Italian Studies Conference 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Sorrento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Besançon, France</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langue, territoire et histoire : les différentes stratégies d'affirmation de l'identité des Ladins, Mochènes et Cimbres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mediazione culturale -­‐ Interazione -­‐ Integrazione sociale (Università degli Studi di Trento)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Trente, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’évolution scientifique et technique du site Migrations à Besançon depuis sa création : de l’échelle locale à l’échelle régionale</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02435738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valorisation et transmission de l'héritage romain et d'une culture romano-chrétienne en France et en Italie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence invitée département d'Histoire de l'Art et d'Archéologie, Faculté des Lettres et Sciences Humaines Branche 3 Université Libanaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Tripoli, Liban</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02985796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protection et mise en valeur des groupes linguistiques de la Région Autonome du Trentin Haut-Adige/Südtirol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence invitée Université du Québec à Trois-Rivières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Trois-Rivières, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02985803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migration et clandestinité au Trentin entre reconnaissance et négation (de 1870 à aujourd’hui) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Être(s) clandestin(s) : approches et modalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilità formativa, una nuova strategia di internazionalizzazione per le università</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuove forme di lavoro e mobilità europea / New forms of employment and european mobility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Levico Terme, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'université de Franche-Comté et l'international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2017 High-end Forum of China and the French-speaking Countries Exchange and the Eighth Seminar of the French teachers in Anhui Province</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Hefei, Chine</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02435747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foreign Language Teacher Candidates’ Representations of Teacher Presence: An International Comparative Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matéo Bohórquez</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariane Gazaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Besançon, France</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merlin Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albin Wagener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montserrat Casanovas-Catalá</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fifteenth Annual Hawaii International Conference on Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, Tuzla, Bosnia and Herzegovina</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'histoire des Italiens à Besançon à travers le site Internet Migrations à Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de l'italien / Giornata dell'italiano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Besançon, France</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02985851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humanités numériques et réception des Sciences de l'Antiquité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire ISTA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Monsummano Terme (Museo della città e del territorio), Italy</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02985821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La valorisation de l’héritage de la Grande Guerre au Trentin (nord-est de l’Italie) : le cas des Ladins, Mochènes et Cimbres, les trois minorités linguistiques de la province</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paysages de l’étrange II, Art et recherche sur les traces visibles et invisibles des conflits : approches interdisciplinaires et inter-artistiques des patrimoines de guerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Pistoia, Italy</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erasmus+, tirocini all'estero, doppie lauree... come le università preparano gli studenti ad un mercato del lavoro internazionale? L'esempio dell'Université de Franche-Comté (Francia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europa di tutti e per tutti. Il pilastro europeo dei diritti sociali</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Riva del Garda, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Pistoia, Italy</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02435751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Italiens en Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations à Besançon et en Franche - Comté. 10 ans du site Migrations à Besançon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Galati, Roumanie</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02435740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le istituzioni e la politica in Italia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence invitée Lycée Pasteur (secondaire+classes préparatoires)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Montceau-les-Mines, France</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02985840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’immigrazione in Francia: tra valori della République e questioni politico-economiche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UNA NUOVA POLITICA EUROPEA DELLE MIGRAZIONI. ETICA E POLITICA NELL’APPROCCIO ALLE MIGRAZIONI A NEW EUROPEAN POLITICS CONCERN THE MIGRATION. ETHICS AND POLITICS TO APPROACH THE MIGRATIONS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Comano Terme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Cluj-Napoca, Roumanie</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02435746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des montagnes du Trentin aux fazendas de café brésiliennes : une route de substitution à l’esclavage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Revisiter l’esclavage ancien : méthodologies et nouvelles approches critiques organisé par l'ISTA (Université de Franche-Comté)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Saint-Dié, France</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migrants from Trentino, old minorities inside Trentino: a common fate?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop Protecting and Including “New” and “Old” Minorities: Opportunities, Challenges, Synergies, Institute for Minority Rights, European Academy Bozen/Bolzano (Italie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Bolzano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Saint-Denis (univ. Paris 8), France</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’émigration du Trentin (Italie) : deux siècles de mythes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIIe Colloque de l'AEDDHUM Université de Montréal, Montréal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Dole, France</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingua e identità al Bersntoler Museum:un approccio per le visite ai musei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop Sproch ont identitet en Bersntoler Museum/Lingua e identità al Bersntoler Museum:un approccio per le visite ai musei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Palù del Fersina, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Trente, Italie</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03212759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tavola Rotonda &amp;quot;Come hanno contribuito le migrazioni passate a forgiare l'identità etnica dei gruppi linguistici tradizionali in Italia, da un punto di vista storico e socio-antropologico?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival Tra le Rocce e il Cielo Migrazioni generatrici di identità</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Vallarsa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Timisoara, Roumanie</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02985996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tavola Rotonda &amp;quot;Esclusione-integrazione il fluttuare dell'identità lungo il corso dei secoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival Tra le Rocce e il Cielo Identità in bilico Narrare il mondo con gli occhi delle etnie respinte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Vallarsa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Riva del Garda, Italy</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La valorisation du patrimoine d’une communauté italienne de Bosnie-Herzégovine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Patrimoine et diversité culturelle, Dixième rencontre internationale des jeunes chercheurs en patrimoine. Université du Québec à Montréal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Montréal Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Trente, Italy</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Percezione dell'identità</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop/Seminario"Percezione dell’identità: un approccio per le visite ai musei"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Palù del Fersina, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Besançon, France</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03212762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur les traces de l’immigration italienne en Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres annuelles Généalogies et Histoires du Haut-Jura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Les Rousses, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Besançon, France</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02435742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'immigration italienne dans le Nord Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence invitée à la bibliothèque municipale de Grandvillars</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Grandvillars, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Besançon, France</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Trentin et les Méditerranées : une longue histoire d’échanges migratoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Méditerranée, Méditerranées, Global University Summit, Université de Franche-Comté, Besançon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Chambéry, France</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Valle dei Mocheni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence invitée au Cercle Trentin de Münich</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Münich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Oradea, Romania</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Valle dei Mocheni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence invitée Fédération des Cercles Trentins du Bénélux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Charleroi, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...2125 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02986192v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02986197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The case of Ladins, Mòcheni and Cimbri or how some forgotten peoples suddenly became of crucial importance.</w:t>
               </w:r>
@@ -8830,51 +8830,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'apport de l'immigration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Kronenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Derainne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9123,51 +9123,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The identity of Franche-Sylvanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Arcusa Mesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10028,2285 +10028,2285 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La nuestra visión de Humanidades Digitales y patrimonio cultural: el ejemplo del Master Rare Book and Digital Humanities y proyectos asociados</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05431358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El territorio como estrategia de afirmación de la identidad: el caso de las minorías de Trentino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05431353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El futuro de las humanidades digitales en América Latina. Mesa redonda en clausura de la segunda escuela de verano del proyecto Contamaz (Bogotá, 23 de agosto del 2025)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05431372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du Trentin vers la Franche-Comté : un exemple de chaîne migratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05053878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El mundo digital y el futuro de las humanidades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05053874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi de Besançon à San Cristobal de La Laguna?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05431357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Las migraciones: un objecto de estudios de varias perspectivas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05431356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migración y Transkribus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05431384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lunga storia degli Italiani in Franca Contea: movimenti tra immaginazione e realtà. Une classe, un chercheur, Lycée Armand Peugeot Valentigney, 5 mai 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il mosaico dell’emigrazione italiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rencontre-débat autour de l'immigration italienne en France avec Baru (Triologie BD Bella Ciao)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques réflexions sur les langues de France et d'Italie. Conférence invitée à l'université de Trente (Italie) le 4 avril 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reflexiones sobre la situación actual en Francia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un regard &amp;quot;italien&amp;quot; sur la question des minorités linguistiques. Conférence invitée au département de français de l'université d'Erevan (Arménie), 13 avril 2023.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux siècles d'immigration à Besançon et en Franche-Comté : les italiens à Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incontri con l'autore. Storie di Famiglia, Presentazione del libro &amp;quot;La Francia secondo loro è un paradiso”, L’émigration du Trentin vers la Franche-Comté (XIXe-XXIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03725432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Languages and Identities in Trentino-Alto Adige/ Südtirol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03323768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riflessioni sulle migrazioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03501092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gli stranieri della Comune e come gli immigrati di oggi vedono la Comune.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03275226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migrant identities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03501089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation du projet européen Sliding Doors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matéo Bohórquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dulce Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03371857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presentazione di &amp;quot;La Francia secondo loro è un paradiso&amp;quot;L’émigration du Trentin vers la Franche-Comté (XIXe-XXIe siècles).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Languages and Identities in Trentino-Alto Adige/ Südtirol</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03438665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux siècles d’immigration italienne dans le sud du Territoire de Belfort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dachmarke für jede Minderheit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trail, TGR Rai Ladinia 1 marzo 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'apport de l'immigration italienne a été décisif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comunità trentine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Italiens: de l'Antiquité à 1850</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1945-1974. Site Migrations à Besançon.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1800-1914. Site Migrations à Besançon.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Italiens: Développement de l’immigration de masse à partir de 1850</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2011</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Italiens: L’entre-deux-guerres, entre politique, travail et intégration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2011</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Italiens des Trente Glorieuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Italiens à Besançon depuis 1975</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1974-Aujourd'hui. Site Migrations à Besançon.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1919-1939. Site Migrations à Besançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02889599v1</w:t>
-              </w:r>
-[...494 lines deleted...]
-                <w:t xml:space="preserve">hal-02889601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12476,51 +12476,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7F6FC8A9"/>
+    <w:nsid w:val="C89CC659"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12707,51 +12707,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-spagnoli" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4030-723X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/12288194X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04018890v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Spagnoli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03312798v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214465v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03438670v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Arcusa Mesa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03275210v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889595v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431578v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088211v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085865v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592468v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592467v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580796v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.2082" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580794v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435736v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590609v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590611v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590610v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053854v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053857v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431344v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053858v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431346v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431352v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860917v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861051v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053848v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861050v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860926v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860921v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04366391v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04268877v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04091635v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04091629v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04268872v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Aurora Tommasini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04268879v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04366387v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04091640v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03695550v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03725434v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03695549v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03913949v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03676424v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03913946v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03676397v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03676396v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983763v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03676445v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03725435v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03913939v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03676399v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03501088v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03363379v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03277713v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03275198v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03362287v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03381417v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147664v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03418558v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03363388v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03362280v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03363385v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Boh&#243;rquez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Kronenberger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02804450v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985768v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983652v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983662v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983659v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983681v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983669v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983673v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444633v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431577v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985844v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427849v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427866v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444618v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444628v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985778v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985834v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985812v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985787v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427852v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444620v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444617v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427850v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427841v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435738v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985796v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985803v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427846v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444623v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435740v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435747v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427837v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592466v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Gazaille" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Charles" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Wagener" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Casanovas-Catal&#225;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985851v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985821v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435751v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435746v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985840v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985996v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592465v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592462v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592461v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03212759v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986010v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592460v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03212762v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435742v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986189v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592463v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986192v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986197v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592464v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435743v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444626v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435741v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986202v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04268875v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983531v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889594v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Toader" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Pelea" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Mih&#259;escu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592459v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860930v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jacques Derainne" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04268868v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03251028v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03275201v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03438675v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983616v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983596v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ciccre.uvt.ro/fr/qvaestiones-romanicae/quaestiones-romanicae-viii" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983603v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087493v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael D&#237;az Peris" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580793v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557718v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580795v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431574v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431576v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085873v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590615v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431356v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431358v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431353v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431372v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053878v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053874v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431357v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431384v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04103145v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04091631v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04366395v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04103150v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04103148v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04366384v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03913940v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03725432v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03323768v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03501092v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03501089v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03275226v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03438665v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03371857v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Moreno" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03363392v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988941v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988955v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988957v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03214815v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889599v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889600v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889598v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444636v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02804483v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02804526v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02804564v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02804584v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889601v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438705v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-spagnoli" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4030-723X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/12288194X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04018890v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Spagnoli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214465v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03438670v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Arcusa Mesa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03312798v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03275210v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431578v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889595v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085865v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088211v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592468v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592467v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580796v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.2082" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580794v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435736v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590609v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590611v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590610v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053857v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431344v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431352v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431346v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053858v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053854v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860917v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861051v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861050v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053848v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860926v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860921v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04366391v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04091629v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04091635v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04268877v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04268879v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04268872v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Aurora Tommasini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04366387v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04091640v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03913949v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03725434v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03695549v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03913946v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03676397v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03676424v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03676396v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03725435v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983763v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03676445v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03913939v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03676399v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03695550v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03277713v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03275198v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03363379v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03362287v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147664v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03418558v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03363388v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03381417v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03362280v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03363385v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Boh&#243;rquez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Kronenberger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03501088v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983652v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985768v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983659v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983662v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983669v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983681v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983673v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02804450v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427866v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427849v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444618v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444628v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985778v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985834v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985812v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985787v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427852v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444617v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444620v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427850v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985844v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444633v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431577v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427841v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435738v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985796v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985803v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427846v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444623v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435747v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592466v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Gazaille" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Charles" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Wagener" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Casanovas-Catal&#225;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985851v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985821v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427837v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435751v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435740v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985840v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435746v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592465v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592462v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592461v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03212759v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985996v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986010v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592460v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03212762v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435742v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986189v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592463v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986197v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986192v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592464v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435743v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444626v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435741v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986202v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04268875v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983531v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889594v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Toader" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Pelea" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Mih&#259;escu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592459v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860930v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jacques Derainne" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04268868v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03251028v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03275201v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03438675v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983616v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983596v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ciccre.uvt.ro/fr/qvaestiones-romanicae/quaestiones-romanicae-viii" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983603v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087493v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael D&#237;az Peris" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580793v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557718v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580795v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431574v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431576v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085873v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590615v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431358v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431353v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431372v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053878v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053874v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431357v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431356v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431384v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04103150v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04091631v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04366395v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04103148v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04366384v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04103145v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03913940v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03725432v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03323768v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03501092v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03275226v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03501089v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03371857v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Moreno" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03438665v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03363392v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988941v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988955v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988957v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03214815v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444636v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889600v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889598v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02804483v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02804526v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02804564v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02804584v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889601v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889599v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438705v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>