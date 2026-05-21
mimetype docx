--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -268,454 +268,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04018890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Identity of Franche-Sylvanie: 30 Years of Cooperation and Migration between France and Romania beyond Stereotypes and Xenophobia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Arcusa Mesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Identity and Migration Studies (JIMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (2), pp.58-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03438670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sur les traces des vendeurs d’images du Tesino en Franche-Comté et ailleurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radici</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03214465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...47 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 15 (2), pp.58-73</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Los ladinos, los móchenos y los cimbros de la Provincia Autónoma de Trento (Italia): el difícil equilibrio entre existencia y conciencia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forma y Función</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Forma y Función, Vol. 34 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Forma y Función, Vol. 34 (2)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’immigrazione italiana in Franca Contea(Nord-Est della Francia) nella seconda metà degli anni ’20 vista da due studi francesi contemporanei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Farestoria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03275210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migrations et Langues Étrangères Appliquées : quelques pistes de réflexion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale d'Etudes en Langues Modernes Appliquées - International Review of Studies in Modern Applied Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Migrations, économies et sociétés : des transferts culturels au « marketing de l’identité », Numéro Spécial 2019 (pages 5-8)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladinis, Mochènes et Cimbres des Alpes du Trentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radici</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02431578v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02889595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladini, Mòcheni e Cimbri al crocevia tra esistenza e coscienza. Breve presentazione della mia ricerca</w:t>
               </w:r>
@@ -1426,7022 +1426,7022 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Communicating Complex Interrelations Between Inner-Alpine Migration, Brain Drain, and Safeguarding Prosperity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OUT4INGOV Training Session</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Besançon ( Conférence virtuelle ), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05431344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Enoturismo e letteratura in Trentino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">V Congreso inernacional Lengua, Literatura, Vino y Territorio “Bebíamos poesía…además de moriles”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad de Cordoba, Mar 2025, Cordoue, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05053857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Besançon ( Conférence virtuelle ), France</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migration(s) et transferts culturels : le cas des Haut-Saônois deSan Rafael et Jicaltepec et des Trentins de Zentla (Veracruz, Mexique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Héritages coloniaux, cultures diasporiques et identités en mouvement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRINI, Université de Nantes, Apr 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05053858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il digitale e le università: le digital humanities, rivoluzione o evoluzione?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer sapiens sapiens: il lavoro nell’era digitale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EZA / UNAIE / Trentini nel mondo, Oct 2025, Rovereto, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05431352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minorités linguistiques et tourisme au Trentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Valorisation du patrimoine et gestion de l'identité touristique des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nantes Université (Christian Hounnouvi / Dampi Somoko), Dec 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05431346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, CRINI, Université de Nantes, Apr 2025, Nantes, France</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Studying travelogues of the past with today’s Digital Humanities tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium New Trends in Literary Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dpt of Comparative Literature, Ibn Haldun University, Apr 2025, Istanbul (virtual), Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Dpt of Comparative Literature, Ibn Haldun University, Apr 2025, Istanbul (virtual), Turkey</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05053854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrimonio cultural y humanidades digitales: el ejemplo del Master Rare Book and Digital Humanities y proyectos asociados</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence invitée à la Pontificia Universidad Catolica del Peru (PUCP) à Lima.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Lima, Perú</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04861051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peruanidad, cultural heritage and margins: the comments by the Inca Garlicaso de Vega on Francisco López de Gómara “La historia general de las Indias y nuevo mundo”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marginalia : de Pindare à Berberova</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Lima, Perú</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vin et l’oenotourisme au Trentin : une success story ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le haut-plateau arménien - terre ancestrale de la vitiviniculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Etat d'Erevan (Arménie) / Université de Lille, Oct 2024, Erevan, Arménie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05053848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minorités linguistiques et francophonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence donnée en Roumanie, à Cluj-Napoca (Université Babes-Bolyai) le 16 avril 2024, en priorité aux étudiants de Master LMA/Interprétariat de cette université.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Cluj - Napoca, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04861050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Etat d'Erevan (Arménie) / Université de Lille, Oct 2024, Erevan, Arménie</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Master Valorisation Numérique du Patrimoine Culturel Africain de l'Antiquité à nos Jours (VANUPAAJ) : une tentative d’unir numérique et patrimoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arts, archives et humanités numériques : vers une redéfinition du patrimoine culturel africain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Montbéliard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Montbéliard, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migration and religion: the example of Trentino from the Council of Trent up to today</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence invitée à la faculté de théologie orthodoxe de l'université Vest de Timisoara</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Timisoara, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Timisoara, Romania</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthodologie(s) et valorisation(s) des fonds anciens des bibliothèques de Besançon dans les mémoires du Master Rare Book and Digital Humanities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sources and Methodologies Seminar Series Antique Collections in Modern Academia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des études françaises et francophones d'Irlande (ADEFFI); Association for the study of modern and contemporary France (ASMCF), Feb 2023, En ligne (ZOOM), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre(s) et périphérie(s) au Trentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rapports centre-périphéries: l’adaptation des espaces politiques, économiques, culturels et linguistiques à l’époque contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille (France); Université d’État Ivane Javakhishvili de Tbilissi (Géorgie); Université d’État Ilia (Géorgie); Université du Caucase (Géorgie), Apr 2023, Tbilissi, Géorgie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reflexiones económicas, historicas, jurídicas y sociológicas sobre la situación actual en Francia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence invitée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Veracruzana (Sistema de Enseñanza Abierta), Aug 2023, Veracruz, México</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Italiens dans les Vosges saônoises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Vosego Automne 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Melisey, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04366391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Association des études françaises et francophones d'Irlande (ADEFFI); Association for the study of modern and contemporary France (ASMCF), Feb 2023, En ligne (ZOOM), France</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux siècles de présence italienne dans les Vosges saônoises (XIXe -XXIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire VOSEGO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSHE Besançon, Jun 2023, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lille (France); Université d’État Ivane Javakhishvili de Tbilissi (Géorgie); Université d’État Ilia (Géorgie); Université du Caucase (Géorgie), Apr 2023, Tbilissi, Géorgie</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friulani e Trentini in Francia: migrazione e mobilità prima dell’UE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Aurora Tommasini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tra emigrazione e pari opportunità: lavorare sul territorio europeo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EZA et Trentini nel Mondo, Oct 2023, Trento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Universidad Veracruzana (Sistema de Enseñanza Abierta), Aug 2023, Veracruz, México</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Working with both cultural heritage and new technologies: the example of the Master Rare Book and Digital Humanities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Networking and training workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GrECI - Greek Heritage in European Culture and Identity, Dec 2023, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, MSHE Besançon, Jun 2023, Besançon, France</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numérique et patrimoine : une combinaison gagnante ? L'exemple du Master Valorisation Numérique du Patrimoine Culturel Africain de l'Antiquité à nos Jours (VANUPAAJ)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Défis et perspectives de la recherche scientifique en Afrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RCAC – Réseau des Chercheurs de l’Afrique Contemporaine; IRADDAC – Initiative de Recherche et d'Analyse pour le Développement Durable en Afrique Centrale, Apr 2023, En Ligne, Cameroun</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Friulani e Trentini in Francia: migrazione e mobilità prima dell’UE</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’Empire austro-hongrois à l’autonomie d’aujourd'hui : l’évolution des discours sur les minorités linguistiques de la Province Autonome de Trente (Italie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures croisées des discours : Hiatus entre réalités sociopolitiques, récits de mémoire et approches interprétatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Erevan, Arménie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation des recommandations et des résultats du projet européen Sliding Doors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traces multiples</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Bruxelles, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Trentins au Luxembourg entre vieille et nouvelle émigration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence sur l'émigration trentine au Luxembourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Luxembourg, Luxembourg</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presentazione delle raccomandazioni progetto Sliding Doors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrazioni ordinarie e stanzialità straordinarie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Pistoia, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation à la table ronde &amp;quot;La migration en recherche et action... et à Besançon ? Dialogues sur les initiatives « dans » et « hors » murs universitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La migration en recherche et action.. et à Besançon ? Dialogues sur les initiatives « dans » et « hors » murs universitaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carolane Sanchez (Université de Franche-Comté), Jun 2022, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03725434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From fee to free, from limited to unlimited: the students’ point of view</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Beyond the Library Collections. We don’t have it? Here it is!</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Liège, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migrations, travail forcé et esclavage : quelques exemples « italiens »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Esclavitud histórica. Ideología contemporánea Esclavage historique. Idéologie contemporaine. XLIII Colloque du GIREA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Malaga, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enseignement des langues de minorité et de l'histoire de l'autonomie du Trentin : un reflet de l'évolution de la relation &amp;quot;majorité/minorité&amp;quot;' des années 1970 à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’enseignement et l’apprentissage de l’histoire et des sciences sociales face aux phénomènes de minorités-majorités en contexte national, 6ème congrès de l’Association Internationale de Recherche en Didactique de l’Histoire et des Sciences Sociales (AIRDHSS),Université du Québec à Trois-Rivières (Québec, Canada)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Trois-Rivières, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02983763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recommandations, vademecum et présentation des résultats au Parlement européen Raccomandazioni, vademecum e presentation dei risultati al Parlamento europeo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations et réseaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03725435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Welcoming words and introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Digital collections and digital heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il Trentino e le migrazioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Incontro sulle nuove emigrazioni dal Trentino e dall'Italia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Pergine Valsugana, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Las diferentes fases del proyecto Sliding Doors y los resultados de las entrevistas a nivel europeo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Los procesos de integración de las personas migrantes en Europa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Barcelone, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The diversity of Western Balkans in Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">France’s «puissance douce» in the Western Balkans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Tetovo, Macedonia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migration(en) und Grenze(n) zwischen Trentino und Bosnien und Herzegowina / Migration(s) and Border (s) between Trentino and Bosnia-Herzegovina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21th International Conference on Migration «Border Thinking»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Klagenfurt, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03275198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des &amp;quot;Petites Italies&amp;quot; en Franche-Comté?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Représentations et histoires de la ville à travers l'analyse de quartiers populaires. Séminaire de l'axe 2 "Sociétés, représentations, normes" MSH Dijon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03277713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presentation of the summer university and its objectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les migrations en Europe en temps de crise / Migrations in Europe in times of crisis / Le migrazioni in Europa in tempi di crisi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion and presentation of the survey stage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The mosaic of migration(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03362287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Europei in Francia, dinamiche della nuova mobilità europea: l’esempio della città di Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mobilità e migrazioni all’interno dei confini dell’Europa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Trento, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03147664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilità universitaria e l'impatto del Covid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European workers mobility after (during) pandemic / Mobilità dei lavoratori europei dopo (durante) la pandemia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EZA (Europäisches Zentrum für Arbeitnehmerfragen) et UNAIE (Unione Nazionale Associazioni Immigrazione Emigrazione), Nov 2021, Levico Terme, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03418558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migrations et minorités au Trentin (nord-est de l’Italie) : deux évolutions parallèles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations et minorités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Dunărea de Jos de Galaţi (Roumanie), Oct 2021, Galati, Roumanie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03381417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion de l’université été</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les migrations en Europe en temps de crise / Migrations in Europe in times of crisis / Le migrazioni in Europa in tempi di crisi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évolution scientifique et technique du site Migrations à Besançon depuis sa création : de l’échelle locale à l’échelle régionale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, EZA et Trentini nel Mondo, Oct 2023, Trento, Italy</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matéo Bohórquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Kronenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les migrations en Europe en temps de crise Migrations in Europe in times of crisis Le migrazioni in Europa in tempi di crisi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, GrECI - Greek Heritage in European Culture and Identity, Dec 2023, Besançon, France</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presentation of the training stage and of the objectives of Sliding Doors within a broader European context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The mosaic of migration(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, RCAC – Réseau des Chercheurs de l’Afrique Contemporaine; IRADDAC – Initiative de Recherche et d'Analyse pour le Développement Durable en Afrique Centrale, Apr 2023, En Ligne, Cameroun</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03362280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricerca delle radici per gli Italiani e i Trentini in Francia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Emigrazione italiana. Luoghi e segni della memoria.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Trento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Pistoia, Italy</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03501088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'immigrazione italiana in Francia dal punto di vista francese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ciao Italia! Un secolo di immigrazione e di cultura italiana in Francia (1860-1960)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Pistoia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Carolane Sanchez (Université de Franche-Comté), Jun 2022, Besançon, France</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02983662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presentazione della mostra &amp;quot;Ciao Italia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ciao Italia! Un secolo di immigrazione e di cultura italiana in Francia (1860-1960)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Pistoia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Liège, Belgium</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02983659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Italiens dans le monde : identités régionales et émigration (s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence invitée. Folklore Comtois.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Bruxelles, Belgique</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02985768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presentazione della mostra &amp;quot;Ciao Italia&amp;quot; e della lunga storia dell'immigrazione italiana in Francia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ciao Italia! Un secolo di immigrazione e di cultura italiana in Francia (1860-1960)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Monsummano Terme (Museo della città e del territorio), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Erevan, Arménie</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02983652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évolution de la famille en France et en Italie de la fin de la Seconde Guerre mondiale au XXIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La famille au XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Galati, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Luxembourg, Luxembourg</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02983681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les routes des migrations vers la Bourgogne-Franche-Comté : un exemple venu d'Italie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations et mobilités en Bourgogne-Franche-Comté Terre d'accueil d'hier et d'aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Montceau-les-Mines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Malaga, Espagne</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02983669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les implications culturelles, politiques et sociologiques de la traduction des structures temporelles pour les langues de minorités. L'exemple du Ladin, du Mochène et du Cimbre du Trentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Traduction, interprétation, temporalité" Conférence internationale département Limbi Moderne Aplicate UBB Cluj-Napoca</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Cluj-Napoca, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Besançon, France</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02983673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The role of Bruno Bancher during the Second World War in the French Résistance: his actions and his memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">KONFERENCIJU Leonardo Bancher -čovjek koji se ne zaboravlja</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Tuzla, Bosnia and Herzegovina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Trois-Rivières, Canada</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Institut des Sciences et Techniques de l'Antiquité (ISTA) being and growing international in Humanities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">You in UFC Jounée d'accueil des chercheurs étrangers à l'université de Franche-Comté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Besançon, France</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02985812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il mosaico dell'emigrazione italiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence invitée Lycée Pasteur (élèves secondaire et classes préparatoires)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Pergine Valsugana, Italy</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02985834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Italiens dans le monde : identités régionales et émigration (s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence invitée Maison de Quartier de Bregille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Barcelone, España</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02985778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trasmettere il patrimonio culturale: il turismo nel contesto della minoranza mòchena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trasmettere un patrimonio culturale: il turismo nel contesto della minoranza linguistica mòchena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Trente, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Tetovo, Macedonia</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minoranze in Europa: quale futuro?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europa di domani: 5 scenari per il nostro futuro / Europe of tomorrow : 5 scenari for our future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Riva del Garda, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place de l’héritage romain et d’une culture romano-chrétienne dans les sociétés française et italienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIIIe édition du Colloque International Communication et Culture dans la Romania Européenne (CICCRE) INTERFÉRENCES ET CONTRASTES DANS LA ROMANIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Timisoara, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Klagenfurt, Austria</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Migrations à Besançon à Migrations en Bourgogne-Franche-Comté (2007-2019) : 12 ans d'évolution d'un site participatif sur l'histoire de l'immigration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LA MÉDIATION CULTURELLE ET SOCIALE SES ACTEURS, SES DISPOSITIFS, SES PUBLICS ET SES ENJEUX LINGUISTIQUES ET IDENTITAIRES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Trente, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Besançon, France</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Migrations à Besançon website http://migrations.besancon.fr : a rather unique initiative against xenophobia ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A Call for Tolerance in the EU - COMXEN Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Oradea, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Besançon, France</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langues, identités et frontières linguistiques au Trentin-Haut Adige : l'exemple des Ladins, des Mochènes et des Cimbres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire annuel Etudes Transfrontalières université de Savoie Mont-Blanc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Trento, Italy</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02985787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rete Trentina: l’esperienza di un trentino francese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Generazioni in mobilità, Giovani trentini in Europa: Francia, Olanda, Belgio, Lussemburgo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, EZA (Europäisches Zentrum für Arbeitnehmerfragen) et UNAIE (Unione Nazionale Associazioni Immigrazione Emigrazione), Nov 2021, Levico Terme, Italy</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Languages and Identities in Trentino-Alto Adige/ Südtirol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exploring the Dolomites: Landscape, History and Ecology - Field seminar - University of Oregon (USA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Bressanone, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Besançon, France</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La inmigración italiana y la influencia de una herencia romano-cristiana en Francia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IX Jornadas Filológicas. Migración y ciudadanía: perspectivas antiguas sobre un tema actual</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Bogota, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Dunărea de Jos de Galaţi (Roumanie), Oct 2021, Galati, Roumanie</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Italiens dans le monde : identités régionales et émigration(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence invitée Association Dolce Vita Italia Bourgogne Franche-Comté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Dole, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Besançon, France</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02985844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner les relations commerciales entre la France et l’Italie entre idées reçues et situation politique en évolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseigner les langues en LEA Session 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Saint-Denis (univ. Paris 8), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’évolution scientifique et technique du site Migrations à Besançon depuis sa création : de l’échelle locale à l’échelle régionale</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le site Migrations à Besançon et en Bourgogne-Franche-Comté : un exemple de construction collective de l’histoire de l’immigration (2007-2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival International de Géographie 2019, Les migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Saint-Dié, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valorisation et transmission de l'héritage romain et d'une culture romano-chrétienne en France et en Italie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence invitée département d'Histoire de l'Art et d'Archéologie, Faculté des Lettres et Sciences Humaines Branche 3 Université Libanaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Tripoli, Liban</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02985796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langue, territoire et histoire : les différentes stratégies d'affirmation de l'identité des Ladins, Mochènes et Cimbres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mediazione culturale -­‐ Interazione -­‐ Integrazione sociale (Università degli Studi di Trento)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Trente, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02435738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Italian Studies and Digital Humanities at the University of Franche-Comté (Besançon, East of France): how DH can help a small department of a medium-sized French University</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Association of Italian Studies Conference 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Sorrento, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protection et mise en valeur des groupes linguistiques de la Région Autonome du Trentin Haut-Adige/Südtirol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence invitée Université du Québec à Trois-Rivières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Trois-Rivières, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02985803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migration et clandestinité au Trentin entre reconnaissance et négation (de 1870 à aujourd’hui) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Être(s) clandestin(s) : approches et modalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilità formativa, una nuova strategia di internazionalizzazione per le università</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuove forme di lavoro e mobilità europea / New forms of employment and european mobility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Levico Terme, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'histoire des Italiens à Besançon à travers le site Internet Migrations à Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de l'italien / Giornata dell'italiano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02985851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humanités numériques et réception des Sciences de l'Antiquité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire ISTA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02985821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foreign Language Teacher Candidates’ Representations of Teacher Presence: An International Comparative Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matéo Bohórquez</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariane Gazaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Besançon, France</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merlin Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albin Wagener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montserrat Casanovas-Catalá</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fifteenth Annual Hawaii International Conference on Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Trento, Italy</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La valorisation de l’héritage de la Grande Guerre au Trentin (nord-est de l’Italie) : le cas des Ladins, Mochènes et Cimbres, les trois minorités linguistiques de la province</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paysages de l’étrange II, Art et recherche sur les traces visibles et invisibles des conflits : approches interdisciplinaires et inter-artistiques des patrimoines de guerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Monsummano Terme (Museo della città e del territorio), Italy</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'université de Franche-Comté et l'international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2017 High-end Forum of China and the French-speaking Countries Exchange and the Eighth Seminar of the French teachers in Anhui Province</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Hefei, Chine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Besançon, France</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02435747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erasmus+, tirocini all'estero, doppie lauree... come le università preparano gli studenti ad un mercato del lavoro internazionale? L'esempio dell'Université de Franche-Comté (Francia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europa di tutti e per tutti. Il pilastro europeo dei diritti sociali</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Riva del Garda, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Pistoia, Italy</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02435751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Italiens en Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations à Besançon et en Franche - Comté. 10 ans du site Migrations à Besançon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Pistoia, Italy</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02435740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le istituzioni e la politica in Italia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence invitée Lycée Pasteur (secondaire+classes préparatoires)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Montceau-les-Mines, France</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02985840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’immigrazione in Francia: tra valori della République e questioni politico-economiche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UNA NUOVA POLITICA EUROPEA DELLE MIGRAZIONI. ETICA E POLITICA NELL’APPROCCIO ALLE MIGRAZIONI A NEW EUROPEAN POLITICS CONCERN THE MIGRATION. ETHICS AND POLITICS TO APPROACH THE MIGRATIONS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Comano Terme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Galati, Roumanie</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02435746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migrants from Trentino, old minorities inside Trentino: a common fate?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop Protecting and Including “New” and “Old” Minorities: Opportunities, Challenges, Synergies, Institute for Minority Rights, European Academy Bozen/Bolzano (Italie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Bolzano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Cluj-Napoca, Roumanie</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des montagnes du Trentin aux fazendas de café brésiliennes : une route de substitution à l’esclavage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Revisiter l’esclavage ancien : méthodologies et nouvelles approches critiques organisé par l'ISTA (Université de Franche-Comté)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, Tuzla, Bosnia and Herzegovina</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’émigration du Trentin (Italie) : deux siècles de mythes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIIe Colloque de l'AEDDHUM Université de Montréal, Montréal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Timisoara, Roumanie</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingua e identità al Bersntoler Museum:un approccio per le visite ai musei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop Sproch ont identitet en Bersntoler Museum/Lingua e identità al Bersntoler Museum:un approccio per le visite ai musei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Palù del Fersina, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Trente, Italie</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03212759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tavola Rotonda &amp;quot;Come hanno contribuito le migrazioni passate a forgiare l'identità etnica dei gruppi linguistici tradizionali in Italia, da un punto di vista storico e socio-antropologico?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival Tra le Rocce e il Cielo Migrazioni generatrici di identità</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Vallarsa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Riva del Garda, Italy</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02985996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La valorisation du patrimoine d’une communauté italienne de Bosnie-Herzégovine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Patrimoine et diversité culturelle, Dixième rencontre internationale des jeunes chercheurs en patrimoine. Université du Québec à Montréal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Montréal Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Trente, Italy</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tavola Rotonda &amp;quot;Esclusione-integrazione il fluttuare dell'identità lungo il corso dei secoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival Tra le Rocce e il Cielo Identità in bilico Narrare il mondo con gli occhi delle etnie respinte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Vallarsa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Besançon, France</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Percezione dell'identità</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop/Seminario"Percezione dell’identità: un approccio per le visite ai musei"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Palù del Fersina, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Besançon, France</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03212762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur les traces de l’immigration italienne en Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres annuelles Généalogies et Histoires du Haut-Jura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Les Rousses, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Besançon, France</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02435742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'immigration italienne dans le Nord Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence invitée à la bibliothèque municipale de Grandvillars</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Grandvillars, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Chambéry, France</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Trentin et les Méditerranées : une longue histoire d’échanges migratoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Méditerranée, Méditerranées, Global University Summit, Université de Franche-Comté, Besançon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Oradea, Romania</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Valle dei Mocheni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence invitée au Cercle Trentin de Münich</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Münich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Bressanone, Italy</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Valle dei Mocheni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence invitée Fédération des Cercles Trentins du Bénélux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Charleroi, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Lille, France</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The case of Ladins, Mòcheni and Cimbri or how some forgotten peoples suddenly became of crucial importance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Normative Ordnungen : Rechtfertigung und Sanktion / Normative Orders : Justifications and Sanctions. Colloque organisé par l'’Exzellenzcluster Die Herausbildung normativer Ordnungen de la Goethe-Universität de Francfort </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Francfort-sur-le-Main, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Bogota, Colombia</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’influence de la mobilité sur l’identité : les jeunes descendants d’immigrés trentins au Brésil, en Bosnie-Herzégovine et en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mobilité et immobilité des jeunes en formation ou en phase d’insertion professionelle : représentations et réflexivité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Dole, France</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02435743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dal Trentino alla Franca Contea: ricerche su una corrente migratoria particolare (dal 1870 ad oggi)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Con gli occhi della globalizzazione. I nuovi studiosi e la ricerca sulle migrazioni italiane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Saint-Dié, France</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migrants from Trentino : how identities can be influenced by mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mobility and Identity Formation : The Italian Case</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Coventry (university of Warwick), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Saint-Denis (univ. Paris 8), France</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02435741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’emigrazione è un mosaico dalle varie sfumature. Come l’identità influenza la mobilità</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formazione ed apprendimento oltre il lavoro, le chiavi per l’integrazione degli immigrati</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Trente, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...2194 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02444626v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-02986202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8830,51 +8830,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'apport de l'immigration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Kronenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Derainne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8979,768 +8979,768 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04268868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">160 anni di Ritals e Macaronis. La presenza italiana in Francia e in Franca Contea vista dai Francesi (1861-2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ciao Italia! Le migrazioni italiane da Monsummano e da Pistoia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03275201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le nuove sfide della percezione e della trasmissione del mòcheno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marchesoni Claudia, Mereu Daniela, Toller Leo (a cura di), Klòffen, sprechen, parlare, percorsi della lingua mòchena, beng van bersntolerisch</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03251028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Ciao Italia! Le migrazioni italiane da Monsummano e da Pistoia</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The identity of Franche-Sylvanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Arcusa Mesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fighting Xenophobia in the EU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Marina Arcusa Mesa</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03438675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stopama borca Francuskog pokreta otpora Brune Banchera: iz Tuzle u Sevran preko Trento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leonardo Bancher - čovjek koji se ne zaboravlja: zbornik radova sa konferencije održane uTuzli 8.3.2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centar zu kulturu, p. 55-66, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02983616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La longue histoire de la présence italienne à Besançon et son influence sur la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Valy Ceia (Universitatea de Vest din Timisoara, Roumanie). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaestiones romanicae VIII/2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">JatePress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02983596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur les traces du résistant Bruno Bancher : de Tuzla à Sevran en passant le Trentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leonardo Bancher - čovjek koji se ne zaboravlja: zbornik radova sa konferencije održane uTuzli 8.3.2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centar zu kulturu, p. 43-54, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02983603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoires, récits et mémoires de l’immigration italienne à Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Díaz Peris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Paul Dufiet, Elisa Ravazzolo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards sur les médiations culturelles et sociales Acteurs, dispositifs, publics, enjeux linguistiques et identitaires.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 186, Università degli Studi di Trento, Trente, Italie, 2020, Collana Labirinti</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centar zu kulturu, p. 55-66, 2020</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03087493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Trentins de la colonie Manuel Gonzalez (Huatusco, Veracruz) : un autre exemple d’émigration vers le Mexique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Champlitte Jicaltepec/San Rafael, l’écart absolu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les minorités linguistiques du Trentin (Italie) : un exemple de mise en tourisme de l’identité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Rieutort; Jacques Spindler. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le tourisme de mémoire Un atout pour les collectivités territoriales?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centar zu kulturu, p. 43-54, 2020</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abia ber? Come chi? Le attività culturali come elemento di autorappresentazione della comunità mòchena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Minoranze in mutamento. Etnicità, lingue e processi demografici nelle valli alpine italiane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...223 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01557718v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01580795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mosaïque des Italiens de Franche-Comté</w:t>
               </w:r>
@@ -10028,2037 +10028,2037 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Du Trentin vers la Franche-Comté : un exemple de chaîne migratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05053878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El mundo digital y el futuro de las humanidades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05053874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El futuro de las humanidades digitales en América Latina. Mesa redonda en clausura de la segunda escuela de verano del proyecto Contamaz (Bogotá, 23 de agosto del 2025)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05431372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El territorio como estrategia de afirmación de la identidad: el caso de las minorías de Trentino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05431353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La nuestra visión de Humanidades Digitales y patrimonio cultural: el ejemplo del Master Rare Book and Digital Humanities y proyectos asociados</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05431358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">El territorio como estrategia de afirmación de la identidad: el caso de las minorías de Trentino</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi de Besançon à San Cristobal de La Laguna?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">El futuro de las humanidades digitales en América Latina. Mesa redonda en clausura de la segunda escuela de verano del proyecto Contamaz (Bogotá, 23 de agosto del 2025)</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05431357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Las migraciones: un objecto de estudios de varias perspectivas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05431356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migración y Transkribus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05431384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lunga storia degli Italiani in Franca Contea: movimenti tra immaginazione e realtà. Une classe, un chercheur, Lycée Armand Peugeot Valentigney, 5 mai 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il mosaico dell’emigrazione italiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rencontre-débat autour de l'immigration italienne en France avec Baru (Triologie BD Bella Ciao)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques réflexions sur les langues de France et d'Italie. Conférence invitée à l'université de Trente (Italie) le 4 avril 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La lunga storia degli Italiani in Franca Contea: movimenti tra immaginazione e realtà. Une classe, un chercheur, Lycée Armand Peugeot Valentigney, 5 mai 2023</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reflexiones sobre la situación actual en Francia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Il mosaico dell’emigrazione italiana</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un regard &amp;quot;italien&amp;quot; sur la question des minorités linguistiques. Conférence invitée au département de français de l'université d'Erevan (Arménie), 13 avril 2023.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux siècles d'immigration à Besançon et en Franche-Comté : les italiens à Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incontri con l'autore. Storie di Famiglia, Presentazione del libro &amp;quot;La Francia secondo loro è un paradiso”, L’émigration du Trentin vers la Franche-Comté (XIXe-XXIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03725432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riflessioni sulle migrazioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03501092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Languages and Identities in Trentino-Alto Adige/ Südtirol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03323768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migrant identities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03501089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gli stranieri della Comune e come gli immigrati di oggi vedono la Comune.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Languages and Identities in Trentino-Alto Adige/ Südtirol</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03275226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presentazione di &amp;quot;La Francia secondo loro è un paradiso&amp;quot;L’émigration du Trentin vers la Franche-Comté (XIXe-XXIe siècles).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03438665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation du projet européen Sliding Doors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matéo Bohórquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dulce Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Gli stranieri della Comune e come gli immigrati di oggi vedono la Comune.</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03371857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux siècles d’immigration italienne dans le sud du Territoire de Belfort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trail, TGR Rai Ladinia 1 marzo 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dachmarke für jede Minderheit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comunità trentine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'apport de l'immigration italienne a été décisif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Italiens: L’entre-deux-guerres, entre politique, travail et intégration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Italiens: Développement de l’immigration de masse à partir de 1850</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2011</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Italiens: de l'Antiquité à 1850</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2011</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1945-1974. Site Migrations à Besançon.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Italiens: de l'Antiquité à 1850</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1800-1914. Site Migrations à Besançon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Spagnoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...123 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02889598v1</w:t>
-              </w:r>
-[...122 lines deleted...]
-                <w:t xml:space="preserve">hal-02804526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Italiens des Trente Glorieuses</w:t>
               </w:r>
@@ -12476,51 +12476,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C89CC659"/>
+    <w:nsid w:val="ECA83094"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12707,51 +12707,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-spagnoli" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4030-723X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/12288194X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04018890v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Spagnoli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214465v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03438670v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Arcusa Mesa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03312798v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03275210v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431578v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889595v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085865v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088211v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592468v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592467v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580796v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.2082" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580794v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435736v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590609v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590611v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590610v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053857v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431344v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431352v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431346v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053858v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053854v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860917v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861051v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861050v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053848v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860926v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860921v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04366391v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04091629v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04091635v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04268877v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04268879v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04268872v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Aurora Tommasini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04366387v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04091640v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03913949v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03725434v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03695549v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03913946v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03676397v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03676424v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03676396v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03725435v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983763v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03676445v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03913939v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03676399v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03695550v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03277713v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03275198v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03363379v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03362287v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147664v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03418558v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03363388v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03381417v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03362280v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03363385v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Boh&#243;rquez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Kronenberger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03501088v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983652v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985768v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983659v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983662v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983669v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983681v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983673v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02804450v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427866v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427849v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444618v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444628v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985778v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985834v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985812v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985787v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427852v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444617v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444620v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427850v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985844v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444633v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431577v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427841v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435738v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985796v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985803v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427846v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444623v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435747v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592466v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Gazaille" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Charles" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Wagener" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Casanovas-Catal&#225;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985851v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985821v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427837v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435751v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435740v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985840v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435746v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592465v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592462v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592461v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03212759v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985996v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986010v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592460v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03212762v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435742v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986189v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592463v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986197v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986192v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592464v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435743v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444626v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435741v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986202v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04268875v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983531v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889594v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Toader" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Pelea" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Mih&#259;escu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592459v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860930v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jacques Derainne" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04268868v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03251028v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03275201v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03438675v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983616v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983596v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ciccre.uvt.ro/fr/qvaestiones-romanicae/quaestiones-romanicae-viii" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983603v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087493v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael D&#237;az Peris" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580793v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557718v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580795v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431574v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431576v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085873v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590615v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431358v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431353v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431372v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053878v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053874v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431357v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431356v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431384v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04103150v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04091631v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04366395v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04103148v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04366384v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04103145v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03913940v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03725432v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03323768v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03501092v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03275226v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03501089v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03371857v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Moreno" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03438665v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03363392v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988941v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988955v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988957v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03214815v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444636v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889600v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889598v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02804483v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02804526v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02804564v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02804584v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889601v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889599v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438705v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-spagnoli" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4030-723X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/12288194X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04018890v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Spagnoli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03438670v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Arcusa Mesa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214465v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03312798v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03275210v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889595v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431578v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085865v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088211v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592468v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592467v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580796v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.2082" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580794v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435736v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590609v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590611v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590610v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431344v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053857v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053858v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431352v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431346v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053854v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861051v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860917v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053848v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861050v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860926v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860921v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04091629v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04091635v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04268877v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04366391v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04268879v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04268872v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Aurora Tommasini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04366387v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04091640v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03676397v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03913946v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03676424v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03913949v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03725434v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03695549v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03676396v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983763v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03725435v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03676445v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03913939v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03676399v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03695550v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03275198v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03277713v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03363379v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03362287v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147664v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03418558v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03381417v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03363388v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03363385v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Boh&#243;rquez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Kronenberger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03362280v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03501088v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983662v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983659v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985768v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983652v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983681v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983669v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983673v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02804450v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985812v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985834v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985778v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444628v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444618v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427866v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427849v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427852v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985787v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444620v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444617v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427850v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985844v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431577v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444633v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985796v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435738v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427841v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985803v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427846v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444623v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985851v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985821v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592466v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Gazaille" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Charles" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Wagener" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Casanovas-Catal&#225;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427837v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435747v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435751v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435740v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985840v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435746v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592462v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592465v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592461v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03212759v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985996v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592460v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986010v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03212762v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435742v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986189v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592463v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986197v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986192v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592464v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435743v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986202v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435741v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444626v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04268875v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983531v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889594v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Toader" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Pelea" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Mih&#259;escu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592459v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860930v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jacques Derainne" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04268868v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03275201v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03251028v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03438675v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983616v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983596v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ciccre.uvt.ro/fr/qvaestiones-romanicae/quaestiones-romanicae-viii" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983603v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087493v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael D&#237;az Peris" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580793v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580795v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557718v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431574v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431576v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085873v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590615v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053878v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053874v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431372v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431353v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431358v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431357v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431356v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431384v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04103150v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04091631v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04366395v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04103148v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04366384v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04103145v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03913940v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03725432v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03501092v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03323768v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03501089v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03275226v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03438665v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03371857v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Moreno" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03363392v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988955v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988941v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03214815v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988957v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02804526v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02804483v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444636v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889600v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889598v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02804564v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02804584v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889601v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889599v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438705v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>