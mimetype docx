--- v0 (2026-03-12)
+++ v1 (2026-04-01)
@@ -744,50 +744,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05302528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'homosexualité masculine en Sarre depuis 1945 : de la répression à l'émancipation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Stroh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jérôme Courtoy; Joachim Schulte; Frédéric Stroh. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Queeres Leben in der Großregion - Vie queer en Grande Région</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Op der Lay, pp.233-251, 2024, 978-2-87967-278-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : une histoire queer multiscalaire, comparative et transfrontalière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Stroh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jérôme Courtoy; Joachim Schulte; Frédéric Stroh. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Queeres Leben in der Großregion - Vie queer en Grande Région</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Op der Lay, pp.17-49, 2024, 978-2-87967-278-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Luxemburg und die nationalsozialistische Verfolgung von Homosexualität: eine grenzüberschreitende Geschichte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Stroh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -800,203 +946,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frank Schroeder; Elisabeth Hoffmann; Jérôme Courtoy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vergessene Opfer. Victimes oubliées. Eine Bestandsaufnahme. Un état des lieux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Op der Lay, pp.50-92, 2024, 978-2-87967-277-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05300902v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-05289164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'homosexualité masculine en Sarre sous la Société des Nations et le national-socialisme</w:t>
               </w:r>
@@ -2623,187 +2623,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05312182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vonau (Jean-Laurent), Le « Sicherungslager Vorbruck-Schirmeck ». Un camp oublié en Alsace</w:t>
+                <w:t xml:space="preserve">Justice et homosexualité sous le national-socialisme. Étude comparée du pays de Bade et de l’Alsace - Position de thèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Stroh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Alsace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 145, pp.461-462. </w:t>
+              <w:t xml:space="preserve">, 2019, 145, pp.351-362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/alsace.4107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/alsace.4239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05304716v1</w:t>
+                <w:t xml:space="preserve">hal-05304727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justice et homosexualité sous le national-socialisme. Étude comparée du pays de Bade et de l’Alsace - Position de thèse</w:t>
+                <w:t xml:space="preserve">Vonau (Jean-Laurent), Le « Sicherungslager Vorbruck-Schirmeck ». Un camp oublié en Alsace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Stroh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Alsace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 145, pp.351-362. </w:t>
+              <w:t xml:space="preserve">, 2019, 145, pp.461-462. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/alsace.4239⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/alsace.4107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05304727v1</w:t>
+                <w:t xml:space="preserve">hal-05304716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dubout (Kevin), Der Richter und sein Tagebuch. Eugen Wilhelm als Elsässer und homosexueller Aktivist im Deutschen Kaiserreich</w:t>
               </w:r>
@@ -3764,51 +3764,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415596v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Stroh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M. Quadflieg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285989v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286947v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Courtoy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Schulte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285997v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.2767" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300953v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300893v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302528v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300902v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289202v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289164v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289179v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300992v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Leroy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312201v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285979v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301023v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312221v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301042v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301052v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295728v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677672v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301090v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Haase" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301070v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301078v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304735v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.8351" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304653v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Callwood" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Enderlein" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kiani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.128.0059" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312135v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547845v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304669v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.2773" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304673v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.2780" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312048v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.4964" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312182v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304716v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsace.4107" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304727v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsace.4239" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304719v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsace.3847" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304714v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsace.1824" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301157v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286939v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reval.2007.5979" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301197v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301105v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301110v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301119v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02614586v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Schlagdenhauffen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312103v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415596v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Stroh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M. Quadflieg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285989v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286947v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Courtoy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Schulte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285997v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.2767" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300953v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300893v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302528v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289202v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289164v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300902v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289179v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300992v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Leroy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312201v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285979v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301023v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312221v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301042v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301052v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295728v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677672v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301090v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Haase" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301070v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301078v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304735v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.8351" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304653v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Callwood" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Enderlein" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kiani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.128.0059" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312135v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547845v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304669v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.2773" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304673v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.2780" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312048v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.4964" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312182v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304727v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsace.4239" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304716v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsace.4107" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304719v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsace.3847" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304714v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsace.1824" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301157v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286939v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reval.2007.5979" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301197v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301105v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301110v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301119v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02614586v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Schlagdenhauffen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312103v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>