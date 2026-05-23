--- v0 (2026-03-09)
+++ v1 (2026-05-23)
@@ -1652,295 +1652,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01220301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolite localization in living drosophila using High Resolution Magic Angle Spinning NMR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular architecture control in synthesis of spherical Ln-containing nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wuyuan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Martinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Sarou-Kanian</w:t>
+                <w:t xml:space="preserve">Florian Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Joudiou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maxime Yon</w:t>
+                <w:t xml:space="preserve">Célia Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Szeremeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep09872⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (85), pp.69861-69869. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5ra09374k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01171918v1</w:t>
+                <w:t xml:space="preserve">hal-02072317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular architecture control in synthesis of spherical Ln-containing nanoparticles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Martinelli</w:t>
+                <w:t xml:space="preserve">Metabolite localization in living drosophila using High Resolution Magic Angle Spinning NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sarou-Kanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Joudiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Mayer</w:t>
+                <w:t xml:space="preserve">Fanny Louat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Bonnet</w:t>
+                <w:t xml:space="preserve">Maxime Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Szeremeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5 (85), pp.69861-69869. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (9872), doi:10.1038/srep09872. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5ra09374k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep09872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02072317v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01171918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo 9.4T MRI and 1H MRS for Evaluation of Brain Structural and Metabolic Changes in the Ts65Dn Mouse Model for Down Syndrome.</w:t>
               </w:r>
@@ -2353,90 +2353,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo magnetic resonance microscopy of Drosophilae at 9.4 T.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Joudiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Szeremeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Mispelter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Louat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 31 (1), pp.109-19. </w:t>
@@ -4662,51 +4662,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362363v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Garda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pallier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Nagy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szeremeta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va T&#243;th" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202502751" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190999v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csilla No&#233;mi T&#243;th" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szilvia Bunda" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Pifferi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c03244" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408445v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonmatin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216465v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Zimmeter" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vileno" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Sanadar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c03631" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349106v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacerda" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delalande" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana V. Eliseeva" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes A. Pallier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia &#769; Bonnet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202109408" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174879v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andr&#233; Barri&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Ella" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M&#234;me" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.117776" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02304067v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Kammoun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Piquereau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Veksler" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M&#234;me" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.13394" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139512v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Ternifi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupres" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouletaut" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44053-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632905v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuyuan Zhang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Martinelli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joop A. Peters" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob M.A. van Hengst" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Bouwmeester" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b05912" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407004v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiefang He" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia S. Bonnet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lacerda" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chauvin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b12084" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171764v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Oukhatar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos K. Logothetis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cn500289y" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01220301v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Carrou&#233;e" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Allard-Vannier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Beloeil" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b02419" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171918v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sarou-Kanian" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Joudiou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Louat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Yon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep09872" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072317v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mayer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Bonnet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra09374k" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179464v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#234;me" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Joudiou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yousfi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Szeremeta" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lopes-Pereira" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/wjns.2014.42018" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944122v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Palomo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fauconnier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Coquard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Gilles" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Meme" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201343327" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070926v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Teng" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Beray-Berthat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rard Coqueran" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Lesbats" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Kuntz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expneurol.2013.07.007" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6CBS4LV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817498v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Mispelter" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2012.06.019" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0MQM3ZPV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721858v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bourigault" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1101978" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591910v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Szeremeta" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2010.11.008" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522376v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Thuy Doan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennhael Autret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;ric" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2009.01.023" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4340SN9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353410v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Noury" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2008.04.012" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8H0KN4ZM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444237v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546197v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02069873v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01982924v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01982949v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10974-018-9500-5" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608083v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lopes-Pereira" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Almhdie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Loureiro de Sousa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608092v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colombier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brault" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03018619v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Krasnosselskikh" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pin&#231;on" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lefeuvre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C. Seran" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019240v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arianer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cohen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Essabaa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Frascaria" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zerhouni" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863246v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gosset" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sobilo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Meudal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Bertrand" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02139520v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362363v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Garda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pallier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Nagy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szeremeta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va T&#243;th" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202502751" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190999v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csilla No&#233;mi T&#243;th" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szilvia Bunda" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Pifferi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c03244" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408445v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonmatin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216465v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Zimmeter" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vileno" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Sanadar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c03631" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349106v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacerda" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delalande" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana V. Eliseeva" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes A. Pallier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia &#769; Bonnet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202109408" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174879v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andr&#233; Barri&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Ella" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M&#234;me" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.117776" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02304067v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Kammoun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Piquereau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Veksler" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M&#234;me" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.13394" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139512v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Ternifi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupres" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouletaut" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44053-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632905v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuyuan Zhang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Martinelli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joop A. Peters" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob M.A. van Hengst" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Bouwmeester" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b05912" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407004v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiefang He" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia S. Bonnet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lacerda" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chauvin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b12084" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171764v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Oukhatar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos K. Logothetis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cn500289y" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01220301v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Carrou&#233;e" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Allard-Vannier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Beloeil" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b02419" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072317v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mayer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Bonnet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra09374k" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171918v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sarou-Kanian" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Joudiou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Louat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Yon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep09872" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179464v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#234;me" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Joudiou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yousfi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Szeremeta" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lopes-Pereira" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/wjns.2014.42018" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944122v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Palomo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fauconnier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Coquard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Gilles" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Meme" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201343327" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070926v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Teng" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Beray-Berthat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rard Coqueran" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Lesbats" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Kuntz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expneurol.2013.07.007" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6CBS4LV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817498v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Mispelter" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2012.06.019" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0MQM3ZPV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721858v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bourigault" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1101978" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591910v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Szeremeta" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2010.11.008" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522376v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Thuy Doan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennhael Autret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;ric" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2009.01.023" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4340SN9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353410v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Noury" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2008.04.012" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8H0KN4ZM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444237v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546197v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02069873v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01982924v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01982949v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10974-018-9500-5" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608083v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lopes-Pereira" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Almhdie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Loureiro de Sousa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608092v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colombier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brault" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03018619v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Krasnosselskikh" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pin&#231;on" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lefeuvre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C. Seran" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019240v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arianer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cohen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Essabaa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Frascaria" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zerhouni" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863246v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gosset" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sobilo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Meudal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Bertrand" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02139520v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>