--- v0 (2026-03-09)
+++ v1 (2026-05-08)
@@ -1521,50 +1521,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04621095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les Aventures du cinématographe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Tabet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Au Royaume des illusions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation Pathé, Paris, Oct 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1573,553 +1642,484 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'effet au risque du genre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Labrouillère Isabelle; Tabet Frédéric, Mar 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04621066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les Aventures du cinématographe</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magies, cinéma et magiciens en regards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Au Royaume des illusions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fondation Pathé, Paris, Oct 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Le 20 à 20h</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Photographie des magiciens, 1860-1900</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Tabet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conservatoire des techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cinémathèque française, Jun 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand l'illusion est en jeu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Tabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Labrouillère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude, Théâtre de la cité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labrouillère Isabelle, Tabet Frédéric, Dec 2019, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le paradoxe du magicien scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Tabet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eurékafé présente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’illusionnisme augmenté ou le doux péril technologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Tabet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spectacle vivant et Audiovisuel, quels enjeux ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Métamorphoses du cinématographe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LA FONDATION JEROME SEYDOUX - PATHE PRESENTE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02092225v1</w:t>
-              </w:r>
-[...356 lines deleted...]
-                <w:t xml:space="preserve">hal-04621071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le spectacle magique et ses analystes, étude d’un discours réversible</w:t>
               </w:r>
@@ -2375,441 +2375,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02092230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’art magique, constructions et écritures d’une fiction paradoxale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Tabet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fictions et croyances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire PHisTeM (CSLF, EA 1586) – LPCM, Feb 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Image animée et le cabinet de curiosité une rencontre autour de la transformation continuée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Tabet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dans l’œil du collectionneur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des caméras à cœur ouvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres IUFM Créteil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CInémathèque françaose, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02092207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L’art magique, constructions et écritures d’une fiction paradoxale</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la magie en télévision ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fictions et croyances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Séminaire PHisTeM (CSLF, EA 1586) – LPCM, Feb 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">8e rencontres de Pop Philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jacques Serrano, Oct 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’Image animée et le cabinet de curiosité une rencontre autour de la transformation continuée</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les spectres de Robin ou les effacements d’un effet magique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dans l’œil du collectionneur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Palimpseste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un reportage tragique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toute la mémoire du monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cinémathèque française, Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02092204v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-02092179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cinéma au prisme du magique, ou pour une réactivation de la figure du physicien-fantasmagore</w:t>
               </w:r>
@@ -3315,264 +3315,264 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Magicians and Photography : Developing Illusions (1850-1900)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Tabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taillefer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Auteurs, 45 p., 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04800732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magic and Stereoscopic Views: Jorneying into the Third Dimention (1850-1900)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Tabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taillefer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les auteurs, 53p., 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04800737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les illusionnistes à l'épreuve de la photographie (1850-1900)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taillefer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Les auteurs, 55p., 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04800753v1</w:t>
-              </w:r>
-[...156 lines deleted...]
-                <w:t xml:space="preserve">hal-04800732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cinématographe des magiciens</w:t>
               </w:r>
@@ -4005,50 +4005,123 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04621112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Tabet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elya Editions. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mise au noir, fonctions du visible et de l’invisible en scénographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-22, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Magic Tricks Photographed, The Suspension Ethéréenne under the Photographer’s Lens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4057,130 +4130,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magic A Companion, Oxford</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 978-1-80079-325-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04621088v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04621092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la baraque de foire au cabinet de physique : récit d’une illusion éphémère</w:t>
               </w:r>
@@ -4617,191 +4617,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02092192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Migrations esthétiques et techniques de l’art magique au théâtre. Le cas d’une appropriation singulière : L’Escamoteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Tabet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Marc Larrue, Giusy Pisano. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les archives de la mise en scène, Hypermédialités du théâtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.293-310, 2014, 19554893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.6117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02058114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les Archives de l’art magique, ou pour en finir avec le mythe de la source secrète</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Archive-forme, Création, Histoire, Mémoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04621109v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-02058114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinéma et films en mineur, la question du film et du support dans la transmission du cinéma</w:t>
               </w:r>
@@ -4964,213 +4964,213 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La grande illusion, Origines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Tabet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La manipulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Tabet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Magie comique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02092199v1</w:t>
-              </w:r>
-[...122 lines deleted...]
-                <w:t xml:space="preserve">hal-02092195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5819,51 +5819,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BDA467E7"/>
+    <w:nsid w:val="9C7E1960"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6050,51 +6050,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-tabet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8613-8750" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161621201" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621107v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tabet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763286v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1109847ar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092184v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092190v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taillefer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092170v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092171v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058009v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taillefert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1895.5014" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092173v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058003v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1895.4608" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621094v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621098v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621097v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Labrouill&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621101v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621102v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621070v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621096v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621068v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621095v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621066v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621073v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092225v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092223v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621077v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621065v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092229v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621071v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092206v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092202v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092231v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092230v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092207v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092208v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092180v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092204v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092209v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092179v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092181v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092205v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621110v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092182v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621111v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374832v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bonhomme" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laurichesse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13u44" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800753v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800737v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800732v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058055v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://978-2-7535-7317-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216829v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mervant-Roux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pisano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Altman" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Curel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.revue-ligeia.com" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800708v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621086v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621112v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621088v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621092v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621087v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621090v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621108v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092194v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058113v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100980250" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.12485" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092192v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621109v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058114v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100089910" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.6117" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621104v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Devaux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621105v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092199v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092200v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092195v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621085v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621080v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Dorado" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621103v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621079v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621081v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621083v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092188v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092158v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-tabet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8613-8750" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161621201" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621107v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tabet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763286v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1109847ar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092184v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092190v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taillefer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092170v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092171v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058009v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taillefert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1895.5014" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092173v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058003v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1895.4608" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621094v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621098v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621097v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Labrouill&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621101v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621102v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621070v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621096v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621068v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621095v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621073v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621066v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092223v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621077v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621065v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092229v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621071v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092225v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092206v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092202v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092231v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092230v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092208v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092180v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092207v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092209v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092179v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092204v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092181v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092205v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621110v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092182v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621111v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374832v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bonhomme" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laurichesse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13u44" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800732v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800737v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800753v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058055v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://978-2-7535-7317-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216829v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mervant-Roux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pisano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Altman" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Curel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.revue-ligeia.com" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800708v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621086v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621112v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621092v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621088v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621087v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621090v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621108v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092194v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058113v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100980250" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.12485" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092192v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058114v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100089910" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.6117" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621109v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621104v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Devaux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621105v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092200v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092195v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092199v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621085v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621080v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Dorado" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621103v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621079v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621081v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621083v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092188v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092158v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>