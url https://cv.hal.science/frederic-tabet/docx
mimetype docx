--- v1 (2026-05-08)
+++ v2 (2026-05-31)
@@ -1,5764 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...5713 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric TABET </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">frederic-tabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8613-8750</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">161621201</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=UeMtGaUAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les illusionnistes : entre magique et merveilleux scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2023-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Mécanique du faux à l’oeuvre dans le spectacle d’illusionnisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermédialités. Histoire et théorie des arts, des lettres et des techniques / Intermediality. History and Theory of the Arts, Literature and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1109847ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les illusionnistes : entre magique et merveilleux scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinetti and the Académie de Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taillefer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gibeciere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prestidigitateurs au casino ou les enjeux de l’illusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire du Théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Casinos &amp; spectacle aux XIXe et XXe siècles, 3 (275), pp.115-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trucage et réception, une étude de cas : les variétés magiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue CIRCAV (Centre interdisciplinaire de recherche sur la communication audio-visuelle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25, pp.21-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of the occult on magical forms : dramatic anti-spiritualism from Henri Robin’s Spectres to Georges Méliès’s Spiritisme abracadabrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taillefert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1895 revue d’histoire du cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 76, pp.94-117. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1895.5014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CinémAction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Les métiers du cinéma à l’ère du numérique, 155, pp.159-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre art magique et cinématographe : un cas de circulation technique, le Théâtre Noir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1895 revue d’histoire du cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 69, pp.26-43. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1895.4608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magician Facing Photography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European History Magic Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mécanique du faux, l’art magique et sa réception spectatorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratégies de tromperie et puissances du faux dans les arts trompeurs et l’écosystème socionumérique contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montréal, Nov 2023, Montréal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introdution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Labrouillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que fait-on dire aux effets spéciaux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Labrouillère, Frédéric Tabet, Feb 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le spectacle de curiosité au prisme de la photographie : le cas de l’illusionnisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les spectacles de curiosités en Europe de la Révolution française à la fin du XIXe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH, Clermont-Ferrand, Oct 2022, Clermont - Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre science, théâtre et virtuosité. De l’hybridité générique du “spectacle magique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybridité des spectacles non théâtraux au XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARIAS, INHA, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre magie optique et récréation scientifique, le cas l’écriture lumineuse méliésienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la photographie du film</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Mécanique du faux à l’oeuvre dans le spectacle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminaire ARCANES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montréal, Université de Laval; Larrue Jean-Marc; Bourassa Renée, Dec 2021, Monréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méliès et l'art mafique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cinémathèque française, Lara-seppia, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écriture magique de Georges Méliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méliès et l'art magique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mannoni Laurent, Tabet Frédéric, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Aventures du cinématographe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au Royaume des illusions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Pathé, Paris, Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Labrouillère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'effet au risque du genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labrouillère Isabelle; Tabet Frédéric, Mar 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magies, cinéma et magiciens en regards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le 20 à 20h</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Photographie des magiciens, 1860-1900</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservatoire des techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cinémathèque française, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradoxe du magicien scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurékafé présente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'illusion est en jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Labrouillère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude, Théâtre de la cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labrouillère Isabelle, Tabet Frédéric, Dec 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’illusionnisme augmenté ou le doux péril technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectacle vivant et Audiovisuel, quels enjeux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Métamorphoses du cinématographe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LA FONDATION JEROME SEYDOUX - PATHE PRESENTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le spectacle magique et ses analystes, étude d’un discours réversible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Littérature et spectacle de curiosité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atelier de Recherche sur l’intermédialité et les Arts du Spectacle, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cycles magiques, de Robert-Houdin à Penn and Teller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magie Histoire et Collections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeux de l'illusion, cinéma et narration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle L'illusion en jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La cinémathèque de Toulouse, Mar 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'illusion en jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lara-Seppia, Mar 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art magique, constructions et écritures d’une fiction paradoxale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fictions et croyances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire PHisTeM (CSLF, EA 1586) – LPCM, Feb 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Image animée et le cabinet de curiosité une rencontre autour de la transformation continuée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans l’œil du collectionneur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des caméras à cœur ouvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres IUFM Créteil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CInémathèque françaose, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un reportage tragique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toute la mémoire du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cinémathèque française, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la magie en télévision ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e rencontres de Pop Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jacques Serrano, Oct 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les spectres de Robin ou les effacements d’un effet magique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palimpseste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cinéma au prisme du magique, ou pour une réactivation de la figure du physicien-fantasmagore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métiers et techniques du cinéma et de l’audiovisuel : approches plurielles (objets, méthodes, limites)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buatier de Kolta, the first of the illusionists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6 th European Magic History Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mises en illusion de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondes du spectacle au XIXème siècle, Société des études romantiques et dix-neuviémistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Théorie de l’effet trop parfait ou pourquoi Méliès n'a peut-être jamais fait d'animation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La magie des effets spéciaux </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Théorie de l’effet trop parfait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie des effets spéciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montréal, Nov 2013, Montréal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Équipes et collectifs dans le cinéma et l’audiovisuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Laurichesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Labrouillère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mise au Point</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, 2024, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13u44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magic and Stereoscopic Views: Jorneying into the Third Dimention (1850-1900)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taillefer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les auteurs, 53p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magicians and Photography : Developing Illusions (1850-1900)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taillefer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Auteurs, 45 p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les illusionnistes à l'épreuve de la photographie (1850-1900)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taillefer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les auteurs, 55p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cinématographe des magiciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-7535-7317-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art et bruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Mervant-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rick Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Curel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Madeleine Mervant-Roux, Giusy Pisano. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association Ligéia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Juillet-décembre 2015 (N°141-144), 2015, Ligéia. Dossiers sur l'art, Giovanni Lista, 0989-6023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le spectacle de curiosité au prisme du portrait-carte de visite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires Blaise Pascal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Spectacles de curiosités en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Blaise Pascal, pp.256-271, 2024, 9782383772866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scène et image composites : Tanagra-théâtre et La Danseuse microscopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maize Books, Michigan Publishing. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crafts, Trades, and Techniques of Early Cinema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maize Books, Michigan Publishing, pp.27-39, 2024, 9781607857297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collections curieuses, entre images animées et cabinet de curiosités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'Université de Montréal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cinéma dans l'oeil du collectionneur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 161-175, 2023, 078-2-7606-4777-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magic Tricks Photographed, The Suspension Ethéréenne under the Photographer’s Lens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taillefer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magic A Companion, Oxford</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-1-80079-325-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elya Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mise au noir, fonctions du visible et de l’invisible en scénographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-22, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la baraque de foire au cabinet de physique : récit d’une illusion éphémère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arcana Naturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La scène comme espace de débats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esprits fantômes, Illusionnisme et spiritisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cinéma au prisme du magique, ou pour une réactivation de la figure du physicien-fantasmagore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métiers et techniques du cinéma et de l’audiovisuel : Sources, terrains, méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’émergence de l’illusionnisme post-moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magie, un défi à notre intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Descartes et Cie, pp.155-175, 2017, 979-1097455156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mentaliste et ses projections médiatiques à la fin du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Alexandre-Bergues, Martin Laliberté. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les archives de la mise en scène, Spectacles populaires et culture médiatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.221-234, 2016, 19554893. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.12485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Lion and the Rose, Searching for the Father of Modern Mentalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taillefer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roxy Award</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations esthétiques et techniques de l’art magique au théâtre. Le cas d’une appropriation singulière : L’Escamoteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marc Larrue, Giusy Pisano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les archives de la mise en scène, Hypermédialités du théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.293-310, 2014, 19554893. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.6117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Archives de l’art magique, ou pour en finir avec le mythe de la source secrète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Archive-forme, Création, Histoire, Mémoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinéma et films en mineur, la question du film et du support dans la transmission du cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Devaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Can we learn cinéma ?,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magies en Images, les prestidigitateurs et la machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beyond the Screen : Institutions, Networks and Publics of Early Cinema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grande illusion, Origines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Magie comique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création recheche : Au sortir de la caverne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REcherche-Création. Espatrouillante conférence, Détrompez moi... mais pas tout de suite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Dorado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création Recherche: Robertson et le sel de l’esprit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche-Création, Espatrouillante conférence, Les Aventures de Georges Méliès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création-Recherche : Magies en clair Obscur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche-Création : La Tierra de los Toros — Musidora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flânerie dans l'illusionnisme du XIXe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Illusionnisme augmenté, ou le doux péril technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId106"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -5819,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9C7E1960"/>
+    <w:nsid w:val="74F4F4F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6050,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-tabet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8613-8750" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161621201" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621107v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tabet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763286v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1109847ar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092184v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092190v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taillefer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092170v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092171v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058009v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taillefert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1895.5014" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092173v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058003v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1895.4608" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621094v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621098v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621097v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Labrouill&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621101v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621102v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621070v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621096v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621068v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621095v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621073v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621066v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092223v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621077v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621065v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092229v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621071v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092225v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092206v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092202v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092231v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092230v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092208v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092180v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092207v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092209v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092179v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092204v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092181v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092205v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621110v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092182v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621111v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374832v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bonhomme" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laurichesse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13u44" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800732v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800737v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800753v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058055v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://978-2-7535-7317-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216829v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mervant-Roux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pisano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Altman" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Curel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.revue-ligeia.com" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800708v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621086v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621112v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621092v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621088v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621087v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621090v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621108v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092194v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058113v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100980250" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.12485" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092192v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058114v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100089910" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.6117" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621109v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621104v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Devaux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621105v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092200v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092195v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092199v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621085v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621080v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Dorado" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621103v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621079v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621081v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621083v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092188v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092158v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-tabet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8613-8750" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161621201" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=UeMtGaUAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621107v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tabet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763286v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1109847ar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092184v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092190v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taillefer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092170v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092171v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058009v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taillefert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1895.5014" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092173v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058003v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1895.4608" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621094v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621098v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621097v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Labrouill&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621101v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621102v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621070v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621068v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621096v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621095v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621073v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621066v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092223v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621077v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092229v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621065v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621071v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092225v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092206v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092202v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092231v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092230v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092208v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092180v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092207v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092204v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092209v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092179v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092181v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092205v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621110v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092182v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621111v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374832v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bonhomme" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laurichesse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13u44" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800737v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800732v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800753v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058055v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://978-2-7535-7317-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216829v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mervant-Roux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pisano" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Altman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Curel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.revue-ligeia.com" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800708v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621086v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621112v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621088v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621092v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621087v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621090v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621108v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092194v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058113v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100980250" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.12485" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092192v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058114v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100089910" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.6117" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621109v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621104v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Devaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621105v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092200v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092195v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092199v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621085v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621080v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Dorado" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621103v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621079v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621081v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621083v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092188v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092158v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>