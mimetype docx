--- v0 (2026-03-06)
+++ v1 (2026-04-16)
@@ -153,17603 +153,17859 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (133)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (135)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum spin Hall effect in III-V semiconductors at elevated temperatures: Advancing topological electronics</w:t>
+                <w:t xml:space="preserve">Nonlinear Terahertz Electroluminescence from Dirac-Landau Polaritons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Meyer</w:t>
+                <w:t xml:space="preserve">B. Benhamou-Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas Baumbach</w:t>
+                <w:t xml:space="preserve">C. Consejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergey Krishtopenko</w:t>
+                <w:t xml:space="preserve">S. S. Krishtopenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriana Wolf</w:t>
+                <w:t xml:space="preserve">S. Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monika Emmerling</w:t>
+                <w:t xml:space="preserve">C. Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11 (43), </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 136 (9), pp.096902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adz2408⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/7rcf-fd3g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05364817v1</w:t>
+                <w:t xml:space="preserve">hal-05554597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-dependent photovoltage in graphene/MoS&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-based field-effect transistors</w:t>
+                <w:t xml:space="preserve">Quantum spin Hall effect in III-V semiconductors at elevated temperatures: Advancing topological electronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalid Dinar</w:t>
+                <w:t xml:space="preserve">Manuel Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Antonio Delgado-Notario</w:t>
+                <w:t xml:space="preserve">Jonas Baumbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Bray</w:t>
+                <w:t xml:space="preserve">Sergey Krishtopenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenneth Maussang</w:t>
+                <w:t xml:space="preserve">Adriana Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Perez-Martin</w:t>
+                <w:t xml:space="preserve">Monika Emmerling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 23 (4), pp.044043. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (43), </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.23.044043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adz2408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05069730v1</w:t>
+                <w:t xml:space="preserve">hal-05364817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disorder-induced phase transitions in double HgTe quantum wells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Positive terahertz photoconductivity in CdHgTe under hydrostatic pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anton V. Ikonnikov</w:t>
+                <w:t xml:space="preserve">I. Yahniuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Jouault</w:t>
+                <w:t xml:space="preserve">D. Kozlov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Teppe</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Moldavskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Golub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bel'Kov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 111 (4), pp.045431. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.111.045431⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 112 (7), pp.075417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/hfn6-v2y6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04304435v1</w:t>
+                <w:t xml:space="preserve">hal-05554584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasiparticle picture of topological phase transitions induced by interactions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spin-dependent photovoltage in graphene/MoS&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-based field-effect transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Hartmann</w:t>
+                <w:t xml:space="preserve">Khalid Dinar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Höfling</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Jouault</w:t>
+                <w:t xml:space="preserve">Juan Antonio Delgado-Notario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Maussang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Perez-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.7.033116⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23 (4), pp.044043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.23.044043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05408408v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05069730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling long-range forces in light-harvesting proteins: Pivotal roles of temperature and light</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Disorder-induced phase transitions in double HgTe quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Krishtopenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton V. Ikonnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Teppe</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adv0346⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 111 (4), pp.045431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.111.045431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05069386v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04304435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dirac‐Like Fermions Anomalous Magneto‐Transport in a Spin‐Polarized Oxide 2D Electron System</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quasiparticle picture of topological phase transitions induced by interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele Preziosi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">S. Krishtopenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ikonnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Höfling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.202410354⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (3), pp.033116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.7.033116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04787863v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05408408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optically pumped stimulated emission in HgCdTe-based quantum wells: Toward continuous wave lasing in very long-wavelength infrared range</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dirac‐Like Fermions Anomalous Magneto‐Transport in a Spin‐Polarized Oxide 2D Electron System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Kudryavtsev</w:t>
+                <w:t xml:space="preserve">Yu Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Dubinov</w:t>
+                <w:t xml:space="preserve">Maria D’antuono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Trama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Preziosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0186292⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (1), pp.2410354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.202410354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04724748v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roles of band gap and Kane electronic dispersion in the terahertz-frequency nonlinear optical response in HgCdTe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elsa Abreu</w:t>
+                <w:t xml:space="preserve">Unveiling long-range forces in light-harvesting proteins: Pivotal roles of temperature and light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Perez-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Houver</w:t>
+                <w:t xml:space="preserve">Tristan Beranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janine Dössegger</w:t>
+                <w:t xml:space="preserve">Laurent Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Savoini</w:t>
+                <w:t xml:space="preserve">Alvydas Lisauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 110 (9), pp.094303. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (18), pp.eadv0346. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.110.094303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adv0346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04724753v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05069386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz and gigahertz magnetoratchets in graphene-based two-dimensional metamaterials</w:t>
+                <w:t xml:space="preserve">Optically pumped stimulated emission in HgCdTe-based quantum wells: Toward continuous wave lasing in very long-wavelength infrared range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hild</w:t>
+                <w:t xml:space="preserve">V. Rumyantsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Mönch</w:t>
+                <w:t xml:space="preserve">K. Mazhukina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Golub</w:t>
+                <w:t xml:space="preserve">V. Utochkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Dmitriev</w:t>
+                <w:t xml:space="preserve">K. Kudryavtsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Yahniuk</w:t>
+                <w:t xml:space="preserve">A. Dubinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 110 (12), pp.125303. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 124 (16), </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.110.125303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0186292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04724772v1</w:t>
+                <w:t xml:space="preserve">hal-04724748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coexistence of Topological and Normal Insulating Phases in Electro-Optically Tuned InAs/GaSb Bilayer Quantum Wells</w:t>
+                <w:t xml:space="preserve">Roles of band gap and Kane electronic dispersion in the terahertz-frequency nonlinear optical response in HgCdTe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Meyer</w:t>
+                <w:t xml:space="preserve">Davide Soranzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Fähndrich</w:t>
+                <w:t xml:space="preserve">Elsa Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Schmid</w:t>
+                <w:t xml:space="preserve">Sarah Houver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Wolf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Krishtopenko</w:t>
+                <w:t xml:space="preserve">Janine Dössegger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Savoini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 109 (12), pp.L121303. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.109.L121303⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 110 (9), pp.094303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.110.094303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04724727v1</w:t>
+                <w:t xml:space="preserve">hal-04724753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetophotogalvanic effects driven by terahertz radiation in CdHgTe crystals with Kane fermions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Terahertz and gigahertz magnetoratchets in graphene-based two-dimensional metamaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mönch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Golub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Kozlov</w:t>
+                <w:t xml:space="preserve">I. Dmitriev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Yahniuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 110 (20), pp.205204. </w:t>
+              <w:t xml:space="preserve">, 2024, 110 (12), pp.125303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.110.205204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.110.125303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04815602v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiprobe analysis to separate edge currents from bulk currents in quantum spin Hall insulators and to analyze their temperature dependence</w:t>
+                <w:t xml:space="preserve">Coexistence of Topological and Normal Insulating Phases in Electro-Optically Tuned InAs/GaSb Bilayer Quantum Wells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salah Benlemqwanssa</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Adriana Wolf</w:t>
+                <w:t xml:space="preserve">M. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Fähndrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Krishtopenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.22.064059⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109 (12), pp.L121303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.109.L121303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04881971v1</w:t>
+                <w:t xml:space="preserve">hal-04724727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gate tunable terahertz cyclotron emission from two-dimensional Dirac fermions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Multiprobe analysis to separate edge currents from bulk currents in quantum spin Hall insulators and to analyze their temperature dependence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Benlemqwanssa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Krishtopenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maria Szoła</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenneth Maussang</w:t>
+                <w:t xml:space="preserve">Adriana Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APL Photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0168578⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (6), pp.064059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.22.064059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04304313v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04881971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz cyclotron emission from two-dimensional Dirac fermions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Gebert</w:t>
+                <w:t xml:space="preserve">Magnetophotogalvanic effects driven by terahertz radiation in CdHgTe crystals with Kane fermions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Moldavskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Golub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bel'Kov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Consejo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Szola</w:t>
+                <w:t xml:space="preserve">S. Danilov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kozlov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41566-022-01129-1⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110 (20), pp.205204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.110.205204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03940773v2</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04815602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous Observation of the Cyclotron Resonances of Electrons and Holes in a HgTe/CdHgTe Double Quantum Well under “Optical Gate” Effect</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gate tunable terahertz cyclotron emission from two-dimensional Dirac fermions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Benhamou-Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Consejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Krishtopenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonid S Bovkun</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sergey Dvoretsky</w:t>
+                <w:t xml:space="preserve">Maria Szoła</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JETP Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/S0021364023603536⟩</w:t>
+              <w:t xml:space="preserve">APL Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (11), pp.244-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0168578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04724758v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04304313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relativistic collapse of Landau levels of Kane fermions in crossed electric and magnetic fields</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Terahertz cyclotron emission from two-dimensional Dirac fermions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Consejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Krishtopenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ruffenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Szola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.105.125203⟩</w:t>
+              <w:t xml:space="preserve">Nature Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17, pp.244-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41566-022-01129-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03824971v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03940773v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence for long-distance electrodynamic intermolecular forces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simultaneous Observation of the Cyclotron Resonances of Electrons and Holes in a HgTe/CdHgTe Double Quantum Well under “Optical Gate” Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonid S Bovkun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Krishtopenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir y Aleshkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Lechelon</w:t>
+                <w:t xml:space="preserve">Nikolay Mikhailov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Meriguet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ilaria Nardecchia</w:t>
+                <w:t xml:space="preserve">Sergey Dvoretsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abl5855⟩</w:t>
+              <w:t xml:space="preserve">JETP Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 118 (11), pp.867-874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S0021364023603536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03259009v5</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimulated Emission up to 2.75 µm from HgCdTe/CdHgTe QW Structure at Room Temperature</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relativistic collapse of Landau levels of Kane fermions in crossed electric and magnetic fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Krishtopenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano12152599⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (12), pp.125203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.105.125203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03824966v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03824971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature-dependent zero-field splittings in graphene</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sergey Krishtopenko</w:t>
+                <w:t xml:space="preserve">Experimental evidence for long-distance electrodynamic intermolecular forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Lechelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Meriguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Gori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ruffenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Nardecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.106.245141⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (7), pp.eabl5855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abl5855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03925414v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259009v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrostatic deformation potentials of narrow-gap HgCdTe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Szoła</w:t>
+                <w:t xml:space="preserve">Stimulated Emission up to 2.75 µm from HgCdTe/CdHgTe QW Structure at Room Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Utochkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Kudryavtsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yurii Ivonyak</w:t>
+                <w:t xml:space="preserve">Alexander Dubinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacek Przybytek</w:t>
+                <w:t xml:space="preserve">Mikhail Fadeev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolai Mikhailov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sergey Dvoretsky</w:t>
+                <w:t xml:space="preserve">Vladimir Rumyantsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 106 (19), pp.195202. </w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (15), pp.2599. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.106.195202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nano12152599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03887745v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03824966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of Structure Inversion Asymmetry in Double HgTe Quantum Wells</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrostatic deformation potentials of narrow-gap HgCdTe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonid S Bovkun</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Maria Szoła</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yurii Ivonyak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacek Przybytek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolai Mikhailov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Dvoretsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JETP Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/S0021364022601889⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (19), pp.195202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.106.195202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04724752v1</w:t>
+                <w:t xml:space="preserve">hal-03887745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current-induced enhancement of photo-response in graphene THz radiation detectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Indykiewicz</w:t>
+                <w:t xml:space="preserve">Temperature-dependent zero-field splittings in graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Maussang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Consejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Antonio Delgado-Notario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Bray</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Danilov</w:t>
+                <w:t xml:space="preserve">Sergey Krishtopenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0117818⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (24), pp.245141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.106.245141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03887746v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large inverted band gap in strained three-layer InAs/GaInSb quantum wells</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Disorder-induced topological phase transition in HgCdTe crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Krishtopenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivanovitch Castillo Arvelo</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mauro Antezza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevresearch.4.l042042⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (11), pp.115203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.106.115203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03939599v2</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03783120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disorder-induced topological phase transition in HgCdTe crystals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Origin of Structure Inversion Asymmetry in Double HgTe Quantum Wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton V. Ikonnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Krishtopenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonid S Bovkun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Mikhailov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Dvoretsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.106.115203⟩</w:t>
+              <w:t xml:space="preserve">JETP Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 116 (8), pp.547-555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S0021364022601889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03783120v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auger recombination in narrow gap HgCdTe/CdHgTe quantum well heterostructures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vladimir V Utochkin</w:t>
+                <w:t xml:space="preserve">Current-induced enhancement of photo-response in graphene THz radiation detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Indykiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Consejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Danilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0046983⟩</w:t>
+              <w:t xml:space="preserve">AIP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (11), pp.115009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0117818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03428856v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Peltier-cooled mid-infrared HgCdTe lasers: Analyzing the temperature quenching of stimulated emission at ∼6 μ m wavelength from HgCdTe quantum wells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Utochkin</w:t>
+                <w:t xml:space="preserve">Large inverted band gap in strained three-layer InAs/GaInSb quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Avogadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastian Gebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Krishtopenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fadeev</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Ya. Aleshkin</w:t>
+                <w:t xml:space="preserve">Ivanovitch Castillo Arvelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Consejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0071908⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (4), pp.L042042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevresearch.4.l042042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03824976v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03939599v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz plasmons in doped HgTe quantum well heterostructures: dispersion, losses, and amplification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Auger recombination in narrow gap HgCdTe/CdHgTe quantum well heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir y Aleshkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Rumyantsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin E Kudryavtsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Dubinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir I. Gavrilenko</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vladimir V Utochkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 60 (28), pp.8991-8998. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 129 (13), pp.133106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/AO.438501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0046983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03824987v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03428856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimulated emission of plasmon-LO mode in narrow gap HgTe/CdHgTe quantum wells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Terahertz plasmons in doped HgTe quantum well heterostructures: dispersion, losses, and amplification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir y Aleshkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Dubinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir I. Gavrilenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Teppe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2040-8986/ac253d⟩</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (28), pp.8991-8998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.438501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04724762v1</w:t>
+                <w:t xml:space="preserve">hal-03824987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent Emission in the Vicinity of 10 THz due to Auger-Suppressed Recombination of Dirac Fermions in HgCdTe Quantum Wells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vladimir Rumyantsev</w:t>
+                <w:t xml:space="preserve">Toward Peltier-cooled mid-infrared HgCdTe lasers: Analyzing the temperature quenching of stimulated emission at ∼6 μ m wavelength from HgCdTe quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kudryavtsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rumyantsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Utochkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maksim Zholudev</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexander Dubinov</w:t>
+                <w:t xml:space="preserve">M. Fadeev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Ya. Aleshkin</w:t>
+                <w:t xml:space="preserve">V. Ya. Aleshkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8 (12), pp.3526-3535. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 130 (21), pp.214302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.1c01111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0071908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03497995v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03824976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmon recombination in narrowgap HgTe quantum wells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frederic Teppe</w:t>
+                <w:t xml:space="preserve">Stimulated emission of plasmon-LO mode in narrow gap HgTe/CdHgTe quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir y Aleshkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Dubinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir I. Gavrilenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Teppe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2399-6528/abc9d8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (11), pp.115001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2040-8986/ac253d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03428846v1</w:t>
+                <w:t xml:space="preserve">hal-04724762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unconventional reentrant quantum Hall effect in a HgTe/CdHgTe double quantum well</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Neverov</w:t>
+                <w:t xml:space="preserve">Coherent Emission in the Vicinity of 10 THz due to Auger-Suppressed Recombination of Dirac Fermions in HgCdTe Quantum Wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Morozov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Rumyantsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maksim Zholudev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Dubinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Ya. Aleshkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.165305⟩</w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (12), pp.3526-3535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.1c01111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03036349v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03497995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Hall states in inverted HgTe quantum wells probed by transconductance fluctuations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unconventional reentrant quantum Hall effect in a HgTe/CdHgTe double quantum well</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M. Yakunin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sergey S. Krishtopenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sandra Ruffenach</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Podgornykh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Popov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Neverov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 102 (7), pp.075302. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.075302⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 102 (16), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.165305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02919868v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03036349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of the Electron-Electron Interaction in the Magneto-Absorption Spectra of HgTe/CdHgTe Quantum Wells with an Inverted Band Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonid S Bovkun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton V. Ikonnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Krishtopenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir y Aleshkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maksim Zholudev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JETP Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 112 (8), pp.508-512. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1134/S0021364020200059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03351532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation from shallow oxygen impurity in AlGaN/GaN HEMT structures in magnetic field</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Prystawko</w:t>
+                <w:t xml:space="preserve">Quantum Hall states in inverted HgTe quantum wells probed by transconductance fluctuations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Mantion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Avogadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey S. Krishtopenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastian Gebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ssc.2020.114019⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (7), pp.075302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.075302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02986295v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02919868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Many-particle effects in optical transitions from zero-mode Landau levels in HgTe quantum wells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plasmon recombination in narrowgap HgTe quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Ya Aleshkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Alymov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A A Dubinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V I Gavrilenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.041404⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (11), pp.115012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2399-6528/abc9d8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02919862v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03428846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybridization of topological surface states with a flat band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Krishtopenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Antezza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Teppe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 32 (16), pp.165501. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-648X/ab6741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02447824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disorder-induced phase transition in Dirac systems beyond the linear approximation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Radiation from shallow oxygen impurity in AlGaN/GaN HEMT structures in magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Grigelionis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Diakonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Knap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Prystawko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.101.205424⟩</w:t>
+              <w:t xml:space="preserve">Solid State Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 320, pp.114019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssc.2020.114019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02617155v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suppressed Auger scattering and tunable light emission of Landau-quantized massless Kane electrons</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Many-particle effects in optical transitions from zero-mode Landau levels in HgTe quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey S. Krishtopenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandr Kadykov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ruffenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Consejo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nikolay Mikhailov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41566-019-0496-1⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (4), pp.041404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.041404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324517v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02919862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Cd content in barriers on the threshold energy of Auger recombination in waveguide structures with HgTe/Cd x Hg 1 – x Te quantum wells, emitting at a wavelength of 18 μm</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Disorder-induced phase transition in Dirac systems beyond the linear approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Krishtopenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Antezza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 49 (6), pp.556-558. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (20), pp.205424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1070/QEL17034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.101.205424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04724733v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Features of Photoluminescence of Double Acceptors in HgTe/CdHgTe Heterostructures with Quantum Wells in a Terahertz Range</w:t>
+                <w:t xml:space="preserve">Suppressed Auger scattering and tunable light emission of Landau-quantized massless Kane electrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitriy Kozlov</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mikhail Fadeev</w:t>
+                <w:t xml:space="preserve">Dmytro But</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikita Kulikov</w:t>
+                <w:t xml:space="preserve">Martin Mittendorff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Consejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Mikhailov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JETP Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 109 (10), pp.657-662. </w:t>
+              <w:t xml:space="preserve">Nature Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (8), pp.783-787. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1134/S0021364019100114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41566-019-0496-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04724743v1</w:t>
+                <w:t xml:space="preserve">hal-02324517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massless Dirac fermions in III-V semiconductor quantum wells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sergey S. Krishtopenko</w:t>
+                <w:t xml:space="preserve">Effect of Cd content in barriers on the threshold energy of Auger recombination in waveguide structures with HgTe/Cd x Hg 1 – x Te quantum wells, emitting at a wavelength of 18 μm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Fadeev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Dubinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir y Aleshkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Desrat</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Ruffenach</w:t>
+                <w:t xml:space="preserve">Vladimir V Rumyantsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir V Utochkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.121405⟩</w:t>
+              <w:t xml:space="preserve">Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49 (6), pp.556-558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1070/QEL17034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02072785v1</w:t>
+                <w:t xml:space="preserve">hal-04724733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magneto-transport in inverted HgTe quantum wells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Features of Photoluminescence of Double Acceptors in HgTe/CdHgTe Heterostructures with Quantum Wells in a Terahertz Range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitriy Kozlov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Rumyantsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandr Kadykov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Fadeev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Yahniuk</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christophe Consejo</w:t>
+                <w:t xml:space="preserve">Nikita Kulikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Npj Quantum Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41535-019-0154-3⟩</w:t>
+              <w:t xml:space="preserve">JETP Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 109 (10), pp.657-662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S0021364019100114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02302388v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetospectroscopy of double HgTe/CdHgTe QWs with inverted band structure in high magnetic fields up to 30 T</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vladimir y Aleshkin</w:t>
+                <w:t xml:space="preserve">Massless Dirac fermions in III-V semiconductor quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey S. Krishtopenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Desrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kirill V Maremyanin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nikolay N Mikhailov</w:t>
+                <w:t xml:space="preserve">K. Spirin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Consejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Opto-Electronics Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.opelre.2019.06.001⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (12), pp.121405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.121405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324553v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Observation of Temperature-Driven Topological Phase Transition in HgTe/CdHgTe Quantum Wells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aleksandr Kadykov</w:t>
+                <w:t xml:space="preserve">Magneto-transport in inverted HgTe quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Yahniuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Krishtopenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikhail A Fadeev</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandra Ruffenach</w:t>
+                <w:t xml:space="preserve">Grzegorz Grabecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Consejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/condmat4010027⟩</w:t>
+              <w:t xml:space="preserve">Npj Quantum Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4, pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41535-019-0154-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02072773v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02302388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz Spectroscopy of Two-Dimensional Semimetal in Three-Layer InAs/GaSb/InAs Quantum Well</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandra Ruffenach</w:t>
+                <w:t xml:space="preserve">Magnetospectroscopy of double HgTe/CdHgTe QWs with inverted band structure in high magnetic fields up to 30 T</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonid S Bovkun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton V. Ikonnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir y Aleshkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirill V Maremyanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Gonzalez-Posada</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Wilfried Desrat</w:t>
+                <w:t xml:space="preserve">Nikolay N Mikhailov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JETP Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/S0021364019020085⟩</w:t>
+              <w:t xml:space="preserve">Opto-Electronics Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (2), pp.213-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.opelre.2019.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02157723v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landau level spectroscopy of valence bands in HgTe quantum wells: effects of symmetry lowering</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vladimir y Aleshkin</w:t>
+                <w:t xml:space="preserve">Experimental Observation of Temperature-Driven Topological Phase Transition in HgTe/CdHgTe Quantum Wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maksim Zholudev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandr Kadykov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail A Fadeev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kirill E. Spirin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vladimir I. Gavrilenko</w:t>
+                <w:t xml:space="preserve">Michal Marcinkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 31 (14), pp.145501. </w:t>
+              <w:t xml:space="preserve">Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (1), pp.27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-648X/aafdf0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/condmat4010027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324550v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Band splitting in Cd3As2 measured by magnetotransport</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+                <w:t xml:space="preserve">Terahertz Spectroscopy of Two-Dimensional Semimetal in Three-Layer InAs/GaSb/InAs Quantum Well</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey S. Krishtopenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ruffenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Gonzalez-Posada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Consejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Desrat</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Consejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 97 (24), pp.245203. </w:t>
+              <w:t xml:space="preserve">JETP Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 109 (2), pp.96-101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.245203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1134/S0021364019020085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01827025v1</w:t>
+                <w:t xml:space="preserve">hal-02157723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realistic picture of helical edge states in HgTe quantum wells</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Landau level spectroscopy of valence bands in HgTe quantum wells: effects of symmetry lowering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonid S Bovkun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton V. Ikonnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir y Aleshkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirill E. Spirin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir I. Gavrilenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.165408⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (14), pp.145501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-648X/aafdf0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01830513v1</w:t>
+                <w:t xml:space="preserve">hal-02324550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy scale of Dirac electrons in Cd3As2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Hakl</w:t>
+                <w:t xml:space="preserve">Band splitting in Cd3As2 measured by magnetotransport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Desrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey S. Krishtopenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Tchoumakov</w:t>
+                <w:t xml:space="preserve">B. A. Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Crassee</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. A. Piot</w:t>
+                <w:t xml:space="preserve">M. Orlita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Consejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 97 (11), pp.115206. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.115206⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 97 (24), pp.245203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.245203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01830525v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01827025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative recombination in narrow gap HgTe/CdHgTe quantum well heterostructures for laser applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Realistic picture of helical edge states in HgTe quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey S. Krishtopenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-648X/aaebf5⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (16), pp.165408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.165408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01942478v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum spin Hall insulator with a large bandgap, Dirac fermions, and bilayer graphene analog</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Energy scale of Dirac electrons in Cd3As2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hakl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tchoumakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Crassee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Akrap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. A. Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.aap7529⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (11), pp.115206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.115206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01830515v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature-Induced Topological Phase Transition in HgTe Quantum Wells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wojciech Knap</w:t>
+                <w:t xml:space="preserve">Radiative recombination in narrow gap HgTe/CdHgTe quantum well heterostructures for laser applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ya Aleshkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Dubinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. V. Rumyantsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Fadeev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. L. Domnina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.086401⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (49), pp.495301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-648X/aaebf5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01740166v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature-dependent terahertz spectroscopy of inverted-band three-layer InAs/GaSb/InAs quantum well</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">Quantum spin Hall insulator with a large bandgap, Dirac fermions, and bilayer graphene analog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey S. Krishtopenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 97 (24), pp.245419. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (4), eaap7529. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.245419⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.aap7529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01862289v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclotron resonance of dirac fermions in InAs/GaSb/InAs quantum wells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">Temperature-dependent terahertz spectroscopy of inverted-band three-layer InAs/GaSb/InAs quantum well</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey S. Krishtopenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ruffenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. V. Ikonnikov</w:t>
+                <w:t xml:space="preserve">F. Gonzalez-Posada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. V. Maremyanin</w:t>
+                <w:t xml:space="preserve">G. Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. S. Bovkun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K. E. Spirin</w:t>
+                <w:t xml:space="preserve">M. Marcinkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fizika i tekhnika poluprovodnicov / Semiconductors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/S1063782617010109⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (24), pp.245419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.245419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01523220v1</w:t>
+                <w:t xml:space="preserve">hal-01862289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetoabsorption of Dirac Fermions in InAs/GaSb/InAs &amp;quot;Three-Layer&amp;quot; Gapless Quantum Wells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">Temperature-Induced Topological Phase Transition in HgTe Quantum Wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandr Kadykov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey S. Krishtopenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Marcinkiewicz</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Desrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Knap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JETP Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/S0021364017230102⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 120 (8), pp.086401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.086401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01830516v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz Detection and Imaging Using Graphene Ballistic Rectifiers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cyclotron resonance of dirac fermions in InAs/GaSb/InAs quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey S. Krishtopenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. V. Ikonnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Anton</w:t>
+                <w:t xml:space="preserve">K. V. Maremyanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmytro B. But</w:t>
+                <w:t xml:space="preserve">L. S. Bovkun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiawei Zhang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominique Coquillat</w:t>
+                <w:t xml:space="preserve">K. E. Spirin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b03625⟩</w:t>
+              <w:t xml:space="preserve">Fizika i tekhnika poluprovodnicov / Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 51 (1), pp.38-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S1063782617010109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01710499v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01523220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature-driven single-valley Dirac fermions in HgTe quantum wells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
+                <w:t xml:space="preserve">Magnetoabsorption of Dirac Fermions in InAs/GaSb/InAs &amp;quot;Three-Layer&amp;quot; Gapless Quantum Wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ruffenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey S. Krishtopenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. S. Bovkun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. V. Ikonnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marcinkiewicz</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Consejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.035405⟩</w:t>
+              <w:t xml:space="preserve">JETP Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 106 (11), pp.727-732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S0021364017230102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01583239v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HgCdTe-based heterostructures for terahertz photonics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. V. Rumyantsev</w:t>
+                <w:t xml:space="preserve">Terahertz Detection and Imaging Using Graphene Ballistic Rectifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmytro B. But</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremie Torres</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+                <w:t xml:space="preserve">Jiawei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernie Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Coquillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APL Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4977781⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (11), pp.7015-7020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b03625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01523131v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz photoconductivity of double acceptors in narrow gap HgCdTe epitaxial films grown by molecular beam epitaxy on GaAs(013) and Si(013) substrates</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">Temperature-driven single-valley Dirac fermions in HgTe quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marcinkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ruffenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey S. Krishtopenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandr Kadykov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Consejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 32 (9), pp.095007. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (3), pp.035405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6641/aa76a0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.035405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01830522v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature-dependent magnetospectroscopy of HgTe quantum wells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sergey S. Krishtopenko</w:t>
+                <w:t xml:space="preserve">HgCdTe-based heterostructures for terahertz photonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ruffenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandr Kadykov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. V. Rumyantsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleksiy Drachenko</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maksim Zholudev</w:t>
+                <w:t xml:space="preserve">Jeremie Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Coquillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.155421⟩</w:t>
+              <w:t xml:space="preserve">APL Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (3), pp.035503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4977781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01397638v1</w:t>
+                <w:t xml:space="preserve">hal-01523131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase transitions in two tunnel-coupled HgTe quantum wells: Bilayer graphene analogy and beyond</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Terahertz photoconductivity of double acceptors in narrow gap HgCdTe epitaxial films grown by molecular beam epitaxy on GaAs(013) and Si(013) substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. V. Rumyantsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. V. Kozlov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. V. Morozov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Fadeev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandr Kadykov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep30755⟩</w:t>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (9), pp.095007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6641/aa76a0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01469295v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magneto-Optical Signature of Massless Kane Electrons in Cd_{3} As_{2}</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Kuba</w:t>
+                <w:t xml:space="preserve">Temperature-dependent magnetospectroscopy of HgTe quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. V. Ikonnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey S. Krishtopenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksiy Drachenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maksim Zholudev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.136401⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (15), pp.155421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.155421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01986067v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature-driven massless Kane fermions in HgCdTe crystals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Phase transitions in two tunnel-coupled HgTe quantum wells: Bilayer graphene analogy and beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey S. Krishtopenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Knap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Teppe</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms12576⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.30755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep30755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01391282v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01469295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz imaging of Landau levels in HgTe-based topological insulators</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandra Ruffenach</w:t>
+                <w:t xml:space="preserve">Magneto-Optical Signature of Massless Kane Electrons in Cd_{3} As_{2}</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Akrap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hakl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tchoumakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Crassee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kuba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 117 (13), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.136401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4955018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01358769v1</w:t>
+                <w:t xml:space="preserve">hal-01986067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure- and temperature-driven phase transitions in HgTe quantum wells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">Terahertz imaging of Landau levels in HgTe-based topological insulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandr M. Kadykov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey S. Krishtopenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Wojciech Knap</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Consejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 108 (26), pp.262102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4955018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.245402⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01469290v1</w:t>
+                <w:t xml:space="preserve">hal-01358769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz detection of magnetic field-driven topological phase transition in HgTe-based transistors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Temperature-driven massless Kane fermions in HgCdTe crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marcinkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey S. Krishtopenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ruffenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Consejo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. S. Vitiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 107 (15), pp.152101. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.12576. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4932943⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms12576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01237406v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01391282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared magneto-spectroscopy of two- dimensional and three-dimensional massless fermions: A comparison</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Orlita</w:t>
+                <w:t xml:space="preserve">Pressure- and temperature-driven phase transitions in HgTe quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey S. Krishtopenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Yahniuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmytro But</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Faugeras</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Potemski</w:t>
+                <w:t xml:space="preserve">V. I. Gavrilenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Knap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4913828⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (24), pp.245402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.245402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01784078v1</w:t>
+                <w:t xml:space="preserve">hal-01469290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of electron-electron interaction on cyclotron resonance in high-mobility InAs/AlSb quantum wells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Goiran</w:t>
+                <w:t xml:space="preserve">Terahertz detection of magnetic field-driven topological phase transition in HgTe-based transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandr Kadykov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Consejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Viti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. S. Vitiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4913927⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 107 (15), pp.152101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4932943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01200645v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01237406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticrossing of Landau Levels in HgTe/CdHgTe (013) Quantum Wells with an Inverted Band Structure</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+                <w:t xml:space="preserve">Infrared magneto-spectroscopy of two- dimensional and three-dimensional massless fermions: A comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Orlita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Consejo</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Faugeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-L. Barra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Potemski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JETP Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/S0021364014240175⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 117 (11), pp.112803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4913828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01200644v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of three-dimensional massless Kane fermions in a zinc-blende crystal</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wojciech Knap</w:t>
+                <w:t xml:space="preserve">Effect of electron-electron interaction on cyclotron resonance in high-mobility InAs/AlSb quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey S. Krishtopenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. V. Ikonnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Orlita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu G. Sadofyev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nphys2857⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 117 (11), pp.112813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4913927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00973456v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01200645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of THz radiation due to 2D-plasma oscillations in interdigitated GaN quantum well structures at room temperature</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Anticrossing of Landau Levels in HgTe/CdHgTe (013) Quantum Wells with an Inverted Band Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maksim Zholudev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. V. Morozov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Orlita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Consejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithuanian Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3952/physics.v54i1.2848⟩</w:t>
+              <w:t xml:space="preserve">JETP Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 100 (12), pp.790-794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S0021364014240175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01636434v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01200644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Far infrared response of silicon nanowire arrays</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Observation of three-dimensional massless Kane fermions in a zinc-blende crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Orlita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. M. Basko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maksim Zholudev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Teppe</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Knap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3ra22880k⟩</w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (3), pp.233-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nphys2857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00816474v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00973456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlocal resistance and its fluctuations in microstructures of band-inverted HgTe/(Hg,Cd)Te quantum wells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Gieraltowska</w:t>
+                <w:t xml:space="preserve">Generation of THz radiation due to 2D-plasma oscillations in interdigitated GaN quantum well structures at room temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Penot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Varani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.165309⟩</w:t>
+              <w:t xml:space="preserve">Lithuanian Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 54 (1), pp.58 - 62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3952/physics.v54i1.2848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00909765v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanometer size field effect transistors for terahertz detectors</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+                <w:t xml:space="preserve">Far infrared response of silicon nanowire arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Fobelets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. B. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Coquillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/24/21/214002⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (13), pp.4434-4439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3ra22880k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00843001v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00816474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THz Double-Grating Gate Transistor Detectors in High Magnetic Fields</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wojciech Knap</w:t>
+                <w:t xml:space="preserve">Nonlocal resistance and its fluctuations in microstructures of band-inverted HgTe/(Hg,Cd)Te quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Grabecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wrobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Czapkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cywinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gieraltowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12693/APhysPolA.122.1080⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88 (16), pp.165309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.165309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00809766v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00909765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz emission induced by optical beating in nanometer-length field-effect transistors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Nouvel</w:t>
+                <w:t xml:space="preserve">Nanometer size field effect transistors for terahertz detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Knap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Torres</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId327" w:history="1">
+                <w:t xml:space="preserve">S. Rumyantsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. S. Vitiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Coquillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4718445⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24 (21), pp.214002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/24/21/214002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00699894v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00843001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetospectroscopy of two-dimensional HgTe-based topological insulators around the critical thickness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasma-Wave Detectors for Terahertz Wireless Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Tohme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Zholudev</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Consejo</w:t>
+                <w:t xml:space="preserve">Shintaro Hisatake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Torres</w:t>
+                <w:t xml:space="preserve">Kazuki Arakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 86, pp.205420. </w:t>
+              <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (10), pp.1354 - 1356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.205420⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LED.2012.2210022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00767162v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room-Temperature Terahertz Detectors Based on Semiconductor Nanowire Field-Effect Transistors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+                <w:t xml:space="preserve">THz Double-Grating Gate Transistor Detectors in High Magnetic Fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmytro But</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Diakonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Coquillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frederic Teppe</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Knap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nl2030486⟩</w:t>
+              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 122 (6), pp.1080-1082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12693/APhysPolA.122.1080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00704339v1</w:t>
+                <w:t xml:space="preserve">hal-00809766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclotron resonance in HgTe/CdTe-based heterostructures in high magnetic fields</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Orlita</w:t>
+                <w:t xml:space="preserve">Terahertz emission induced by optical beating in nanometer-length field-effect transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Maremyanin</w:t>
+                <w:t xml:space="preserve">Christophe Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7 (1), pp.534. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 111, pp.103707. </w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1556-276X-7-534⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4718445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00767209v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00699894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma-Wave Detectors for Terahertz Wireless Communication</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Terahetz detection by heterostructed InAs/InSb nanowire based field effect transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Tohme</w:t>
+                <w:t xml:space="preserve">A. Pitanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shintaro Hisatake</w:t>
+                <w:t xml:space="preserve">D. Coquillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kazuki Arakawa</w:t>
+                <w:t xml:space="preserve">D. Ercolani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sorba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LED.2012.2210022⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 101, pp.1103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4757005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01799739v1</w:t>
+                <w:t xml:space="preserve">hal-00749130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahetz detection by heterostructed InAs/InSb nanowire based field effect transistors</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetospectroscopy of two-dimensional HgTe-based topological insulators around the critical thickness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Ercolani</w:t>
+                <w:t xml:space="preserve">M. Zholudev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Orlita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Consejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Sorba</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Teppe</w:t>
+                <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4757005⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86, pp.205420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.205420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00749130v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helicity sensitive terahertz radiation detection by field effect transistors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Room-Temperature Terahertz Detectors Based on Semiconductor Nanowire Field-Effect Transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam S. Vitiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Coquillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Drexler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nina Diakonova</w:t>
+                <w:t xml:space="preserve">Leonardo Viti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Olbrich</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Schafberger</w:t>
+                <w:t xml:space="preserve">Daniele Ercolani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4729043⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12, pp.96-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl2030486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00748688v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THz Emission Induced by an Optical Beating in Nanometer-Length High-Electron-Mobility Transistors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Palermo</w:t>
+                <w:t xml:space="preserve">Cyclotron resonance in HgTe/CdTe-based heterostructures in high magnetic fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zholudev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ikonnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Orlita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Maremyanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12693/APhysPolA.119.199⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (1), pp.534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1556-276X-7-534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443685v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz responsivity of field effect transistors versus their static channel conductivity and loading effects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Coquillat</w:t>
+                <w:t xml:space="preserve">Helicity sensitive terahertz radiation detection by field effect transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Drexler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Diakonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Olbrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Karch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Schafberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 110 (5), pp.4512. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3632058⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 111 (12), pp.124504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4729043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00635960v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00748688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of 2D plasma resonances in hemts by using electri-optical sampling technique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Boubanga-Tombet</w:t>
+                <w:t xml:space="preserve">THz Emission Induced by an Optical Beating in Nanometer-Length High-Electron-Mobility Transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithuanian Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3952/lithjphys.51405⟩</w:t>
+              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 119 (2), pp.199-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12693/APhysPolA.119.199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00814205v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadband terahertz imaging with highly sensitive silicon CMOS detectors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId376" w:history="1">
+                <w:t xml:space="preserve">Terahertz responsivity of field effect transistors versus their static channel conductivity and loading effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Sakowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Lifshits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Klimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Coquillat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frederic Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.19.007827⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 110 (5), pp.4512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3632058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00638518v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00635960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THz Emission Related to Hot Plasmons and Plasma Wave Instability in Field Effect Transistors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelouahad El Fatimy</w:t>
+                <w:t xml:space="preserve">Broadband terahertz imaging with highly sensitive silicon CMOS detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Schuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Coquillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yahya Moubarak Meziani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Wojciech Knap</w:t>
+                <w:t xml:space="preserve">Hadley Videlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Sakowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 120 (5), pp.924-926. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (8), pp.7827-7832. </w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12693/APhysPolA.120.924⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.19.007827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00748690v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00638518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localized and collective magnetoplasmon excitations in AlGaN/GaN-based grating-gate terahertz modulators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of 2D plasma resonances in hemts by using electri-optical sampling technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Varani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Knap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Nogajewski</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Frederic Teppe</w:t>
+                <w:t xml:space="preserve">Stéphane Boubanga-Tombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3663626⟩</w:t>
+              <w:t xml:space="preserve">Lithuanian Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 51 (4), pp.324-329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3952/lithjphys.51405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00814472v1</w:t>
+                <w:t xml:space="preserve">hal-00814205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclotron resonance and interband optical transitions in HgTe/CdTe(013) quantum well heterostructures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. V. Maremyanin</w:t>
+                <w:t xml:space="preserve">THz Emission Related to Hot Plasmons and Plasma Wave Instability in Field Effect Transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Diakonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelouahad El Fatimy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahya Moubarak Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Coquillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Knap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0268-1242/26/12/125011⟩</w:t>
+              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 120 (5), pp.924-926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12693/APhysPolA.120.924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00789103v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00748690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field Effect Transistors for Terahertz Detection and Emission</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Localized and collective magnetoplasmon excitations in AlGaN/GaN-based grating-gate terahertz modulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Nogajewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lusakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Knap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salman Nadar</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dominique Coquillat</w:t>
+                <w:t xml:space="preserve">V. V. Popov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infrared, Millimeter and Terahertz Waves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10762-010-9647-7⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 99 (21), pp.213501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3663626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00814487v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00814472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room temperature coherent and voltage tunable terahertz emission from nanometer-sized field effect transistors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Coquillat</w:t>
+                <w:t xml:space="preserve">Cyclotron resonance and interband optical transitions in HgTe/CdTe(013) quantum well heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. V. Ikonnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maksim Zholudev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. E. Spirin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Lastovkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. V. Maremyanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3529464⟩</w:t>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 26 (12), pp.125011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0268-1242/26/12/125011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00550842v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz response of InGaAs field effect transistors in quantizing magnetic fields</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N.V. Dyakonova</w:t>
+                <w:t xml:space="preserve">Field Effect Transistors for Terahertz Detection and Emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Knap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salman Nadar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadley Videlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Boubanga-Tombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Coquillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3462072⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infrared, Millimeter and Terahertz Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (5), pp.618-628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10762-010-9647-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00548568v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00814487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field effect transistors for terahertz detection - silicon versus III-V material issue</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId356" w:history="1">
+                <w:t xml:space="preserve">Room temperature coherent and voltage tunable terahertz emission from nanometer-sized field effect transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boubanga-Tombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Moutaouakil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Coquillat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Dyakonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Opto-Electronics Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2478/S11772-010-1018-7⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 97 (26), pp.262108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3529464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00545634v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00550842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma excitations in field effect transistors for terahertz detection and emission</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Coquillat</w:t>
+                <w:t xml:space="preserve">Terahertz response of InGaAs field effect transistors in quantizing magnetic fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.A. Klimenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Dyakonova</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId359" w:history="1">
+                <w:t xml:space="preserve">Y.A. Mityagin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Videlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">O. Klimenko</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.V. Dyakonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crhy.2010.06.010⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 97 (2), pp.022111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3462072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00549459v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00548568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field effect transistors for terahertz detection and emission</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Coquillat</w:t>
+                <w:t xml:space="preserve">Field effect transistors for terahertz detection - silicon versus III-V material issue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Knap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Videlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nadar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Coquillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dyakonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infrared, Millimeter and Terahertz Waves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10762-010-9647-7⟩</w:t>
+              <w:t xml:space="preserve">Opto-Electronics Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18, pp.225-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/S11772-010-1018-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00597123v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00545634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz response of InGaAs field effect transistors in quantizing magnetic fields</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId415" w:history="1">
+                <w:t xml:space="preserve">Plasma excitations in field effect transistors for terahertz detection and emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Knap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Coquillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dyakonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Klimenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11, pp.433-443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2010.06.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00545623v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00549459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room temperature imaging at 1.63 and 2.54 THz with field effect transistor detectors</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Terahertz response of InGaAs field effect transistors in quantizing magnetic fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Klimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu. Mityagin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadley Videlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Sakowicz</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dyakonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 108 (5), pp.054508</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 97 (2), pp.022111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00545617v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00545623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room temperature detection of sub-terahertz radiation in double-grating-gate transistors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+                <w:t xml:space="preserve">Field effect transistors for terahertz detection and emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Knap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salman Nadar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadley Videlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boubanga-Tombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Coquillat</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Boubanga-Tombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Infrared, Millimeter and Terahertz Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 32, pp.618-628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10762-010-9647-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00545630v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00597123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Magnetic Field Effects on Plasma Wave THz Detection in Field-Effect Transistors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Room temperature imaging at 1.63 and 2.54 THz with field effect transistor detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nadar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Videlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Coquillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">K. Karpierz</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sakowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 116 (5), pp.939-940</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 108 (5), pp.054508</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00804712v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00545617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz Radiation Detection by Field Effect Transistor in Magnetic Field</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId403" w:history="1">
+                <w:t xml:space="preserve">Room temperature detection of sub-terahertz radiation in double-grating-gate transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Coquillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nadar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dyakonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boubanga-Tombet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">W. Knap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18 (6), pp.6024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00378543v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00545630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz imaging using high electron mobility transistors as plasma wave detectors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Teppe</w:t>
+                <w:t xml:space="preserve">High Magnetic Field Effects on Plasma Wave THz Detection in Field-Effect Transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boubanga-Tombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Nogajewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Knap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Karpierz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 116 (5), pp.939-940</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00800810v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00804712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field effect transistors for terahertz imaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Teppe</w:t>
+                <w:t xml:space="preserve">Terahertz Radiation Detection by Field Effect Transistor in Magnetic Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boubanga-Tombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sakowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Coquillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Knap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 15th Semiconducting and Insulating Materials Conference (SIMC XV), 6 (12), pp.2828-2833. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 95 (7), pp.072106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/PSSC.200982562⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3207886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00545637v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00378543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonance detection of terahertz radiation in submicrometer field-effect GaAs/AlGaAs transistors with two-dimensional electron gas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Field effect transistors for terahertz imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Knap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gintaras Valusis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. V. Antonov</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Frederic Teppe</w:t>
+                <w:t xml:space="preserve">Jerzy Łusakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Coquillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 43, pp.528-531. </w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 15th Semiconducting and Insulating Materials Conference (SIMC XV), 6 (12), pp.2828-2833. </w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1134/S106378260904023X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/PSSC.200982562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00540630v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00545637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focal-plane micro-bolometer arrays for 0.5 THz spatial room-temperature imaging</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Terahertz imaging using high electron mobility transistors as plasma wave detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nadar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Coquillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sakowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Videlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/el:20092943⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6, pp.2855-2857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200982532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00540628v1</w:t>
+                <w:t xml:space="preserve">hal-00800810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field Effect Transistors for Terahertz Detection: Physics and First Imaging Applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Dyakonova</w:t>
+                <w:t xml:space="preserve">Resonance detection of terahertz radiation in submicrometer field-effect GaAs/AlGaAs transistors with two-dimensional electron gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. V. Antonov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. I. Gavrilenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. V. Maremyanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. V. Morozov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infrared, Millimeter and Terahertz Waves</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 43, pp.528-531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S106378260904023X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10762-009-9564-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00430452v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00540630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma wave field effect transistor as a resonant detector for 1 terahertz imaging applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Focal-plane micro-bolometer arrays for 0.5 THz spatial room-temperature imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Delagnes</w:t>
+                <w:t xml:space="preserve">J. -P. Caumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Younus</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Chassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Coquillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Knap</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2009.04.054⟩</w:t>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45, pp.34-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/el:20092943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00400190v1</w:t>
+                <w:t xml:space="preserve">hal-00540628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma oscillations in nanotransistors for room temperature detection and emission of terahertz radiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasma wave field effect transistor as a resonant detector for 1 terahertz imaging applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelouahad El Fatimy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Delagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Younus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. El Fatimy</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">N. Dyakonova</w:t>
+                <w:t xml:space="preserve">Edwin Nguema Agnandji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssc.200776585⟩</w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 282, pp.3055-3058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2009.04.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00360007v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00400190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitride based nanotransistors as new sources and detectors of THz radiations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId359" w:history="1">
+                <w:t xml:space="preserve">Field Effect Transistors for Terahertz Detection: Physics and First Imaging Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Knap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dyakonov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Coquillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dyakonova</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssc.200778507⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infrared, Millimeter and Terahertz Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (12), pp.1319-1337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10762-009-9564-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00360008v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00430452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terahertz imaging with GaAs field-effect transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lisauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. von Spiegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Boubanga Tombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelouahad El Fatimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Coquillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 44, pp.408-409. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1049/el:20080172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00540633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oblique modes effect on terahertz plasma wave resonant detection in InGaAs/InAlAs multichannel transistors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Bollaert</w:t>
+                <w:t xml:space="preserve">Plasma oscillations in nanotransistors for room temperature detection and emission of terahertz radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Fatimy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Tauk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boubanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dyakonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2945286⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5, pp.244-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200776585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00356666v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00360007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room Temperature Terahertz Imaging by a GaAs-HEMT Transistor Associated with a THz Time Domain Spectrometer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oblique modes effect on terahertz plasma wave resonant detection in InGaAs/InAlAs multichannel transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Shchepetov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Roelens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cappy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A El Fatimy</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">F Teppe</w:t>
+                <w:t xml:space="preserve">S. Bollaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 33RD INTERNATIONAL CONFERENCE ON INFRARED, MILLIMETER AND TERAHERTZ WAVES, VOLS 1 AND 2</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 92, pp.242105-1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2945286⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01553695v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00356666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz resonant detection by plasma waves in nanometric transistors</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nitride based nanotransistors as new sources and detectors of THz radiations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Boubanga Tombet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Seliuta</w:t>
+                <w:t xml:space="preserve">A. El Fatimy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boubanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dyakonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12693/APhysPolA.113.815⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5, pp.1947-1949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200778507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00844770v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00360008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current driven resonant plasma wave detection of terahertz radiation : toward the Dyakonov-Shur instability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boubanga-Tombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Coquillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nadar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dyakonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 92, pp.212101-1-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2936077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00356668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma wave oscillations in nanometer field effect transistors for terahertz detection and emission</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Terahertz resonant detection by plasma waves in nanometric transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelouahad El Fatimy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Boubanga Tombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Knap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Seliuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 20, pp.384205. </w:t>
+              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.Volume: 113 Issue: 3 Pages: 815-820. </w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/20/38/384205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12693/APhysPolA.113.815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00540631v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and theoretical investigation of terahertz optical-beating detection by plasma waves in high electron mobility transistors</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Room Temperature Terahertz Imaging by a GaAs-HEMT Transistor Associated with a THz Time Domain Spectrometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Sabatini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Palermo</w:t>
+                <w:t xml:space="preserve">A El Fatimy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Nguema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Mounaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2008 33RD INTERNATIONAL CONFERENCE ON INFRARED, MILLIMETER AND TERAHERTZ WAVES, VOLS 1 AND 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.673-674</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00327410v1</w:t>
+                <w:t xml:space="preserve">hal-01553695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma wave resonant detection of terahertz radiations by nanometric transistors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plasma wave oscillations in nanometer field effect transistors for terahertz detection and emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Knap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Diakonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Coquillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lusakowski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Low Temperature Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20, pp.384205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/20/38/384205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2719970⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00324329v1</w:t>
+                <w:t xml:space="preserve">hal-00540631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz detection by GaN/AlGaN transistors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. B. Veksler</w:t>
+                <w:t xml:space="preserve">Experimental and theoretical investigation of terahertz optical-beating detection by plasma waves in high electron mobility transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sabatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/cl:20062452⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (1), pp.257-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200776572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00540638v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00327410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable plasma wave resonant detection of optical beating in high electron mobility transistor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Nouvel</w:t>
+                <w:t xml:space="preserve">Plasma wave resonant detection of terahertz radiations by nanometric transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Knap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Fatimy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Akwoue-Ondo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Shchepetov</w:t>
+                <w:t xml:space="preserve">M. Orlov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 89 (20), pp.201101.1-201101.3. </w:t>
+              <w:t xml:space="preserve">Low Temperature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 33 (2), pp.291-294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2388142⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2719970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00105454v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00324329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz detection by GaN/AlGaN transistors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tunable plasma wave resonant detection of optical beating in high electron mobility transistor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.B. Tombet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId359" w:history="1">
+                <w:t xml:space="preserve">Jérémi Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Akwoue-Ondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D.B. Veksler</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Shchepetov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 89 (20), pp.201101.1-201101.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2388142⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00147740v1</w:t>
+                <w:t xml:space="preserve">hal-00105454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma wave detection of terahertz radiation by silicon field effects transistors: Responsivity and noise equivalent power</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Terahertz detection by GaN/AlGaN transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Boubanga Tombet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Wojciech Knap</w:t>
+                <w:t xml:space="preserve">A. El Fatimy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.B. Tombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Knap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.B. Veksler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 42, pp.1342-1344</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2410215⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00541599v1</w:t>
+                <w:t xml:space="preserve">hal-00147740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant and voltage-tunable terahertz detection in InGaAs/InP nanometer transistors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Plasma wave detection of terahertz radiation by silicon field effects transistors: Responsivity and noise equivalent power</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Tauk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Boubanga Tombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Coquillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Knap</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Seliuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 89, pp.131926. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2358816⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 89, pp.253511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2410215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00540634v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00541599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room temperature tunable detection of subterahertz radiation by plasma waves in nanometer ingaas transistors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">W. Knap</w:t>
+                <w:t xml:space="preserve">Terahertz detection by GaN/AlGaN transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelouahad El Fatimy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Boubanga Tombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Knap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. B. Veksler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2392999⟩</w:t>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 42, pp.1342-1344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/cl:20062452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00329604v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00540638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of terahertz radiation in gated two-dimensional structures governed by dc current</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Resonant and voltage-tunable terahertz detection in InGaAs/InP nanometer transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelouahad El Fatimy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Diakonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Knap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Seliuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.73.125328⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 89, pp.131926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2358816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00540635v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00540634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant and voltage-tunable terahertz detection in InGaAs/InP nanometer transistors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId359" w:history="1">
+                <w:t xml:space="preserve">Room temperature tunable detection of subterahertz radiation by plasma waves in nanometer ingaas transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Orlov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.E. Fatimy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Knap</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Seliuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 89, pp.131926-1-3</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 89 (22), pp.222109.1-222109.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2392999⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00154920v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00329604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz generation by plasma waves in nanometer gate high electron mobility transistors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Detection of terahertz radiation in gated two-dimensional structures governed by dc current</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Veksler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ap Dmitriev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vy Kachorovskii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Knap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssa.200460468⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 73, pp.125328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.73.125328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00540643v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00540635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonresonant detection of terahertz radiation by silicon-on-insulator MUM</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId359" w:history="1">
+                <w:t xml:space="preserve">Resonant and voltage-tunable terahertz detection in InGaAs/InP nanometer transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Fatimy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ms Shur</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dyakonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Knap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Seliuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 41 (7), pp.447</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 89, pp.131926-1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00389550v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00154920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz generation by plasma waves in nanometer gate high electron mobility transistors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId390" w:history="1">
+                <w:t xml:space="preserve">Magnetic field effect on the terahertz emission from nanometer InGaAs/AlInAs high electron mobility transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Diakonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lusakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">W. Knap</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Knap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Levinshtein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 97, pp.114313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1921339⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00154893v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00540641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic field effect on the terahertz emission from nanometer InGaAs/AlInAs high electron mobility transistors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Room-temperature plasma waves resonant detection of sub-terahertz radiation by nanometer field-effect transistor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Knap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Veksler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Levinshtein</w:t>
+                <w:t xml:space="preserve">Ms Shur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ap Dmitriev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 97, pp.114313. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 87, pp.052107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.1921339⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2005394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00540641v1</w:t>
+                <w:t xml:space="preserve">hal-00540639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room-temperature plasma waves resonant detection of sub-terahertz radiation by nanometer field-effect transistor</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId515" w:history="1">
+                <w:t xml:space="preserve">Nonresonant detection of terahertz radiation by silicon-on-insulator MUM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Veksler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ms Shur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ap Dmitriev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 41 (7), pp.447</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00540639v1</w:t>
+                <w:t xml:space="preserve">hal-00389550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma wave resonant detection of femtosecond pulsed terahertz radiation by a nanometer field-effect transistor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Terahertz generation by plasma waves in nanometer gate high electron mobility transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lusakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ap Dmitriev</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Diakonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Xie</w:t>
+                <w:t xml:space="preserve">Ym Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Knap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 87, pp.022102. </w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 202, pp.656-659. </w:t>
             </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.1952578⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssa.200460468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00540640v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00540643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant second-harmonic generation in a one-dimensional GaN photonic crystal</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Coquillat</w:t>
+                <w:t xml:space="preserve">Terahertz generation by plasma waves in nanometer gate high electron mobility transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lusakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dyakonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rene Legros</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frederic Teppe</w:t>
+                <w:t xml:space="preserve">Y.M. Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Knap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 202, pp.656-659</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00540436v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00154893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Softening of spin resonance at low temperature in p-doped Cd1-xMnxTe quantum wells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Plasma wave resonant detection of femtosecond pulsed terahertz radiation by a nanometer field-effect transistor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Cibert</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Veksler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vy Kachorovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ap Dmitriev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.70.245304⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 87, pp.022102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1952578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00440502v1</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00540640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giant second-harmonic generation in a one-dimensional GaN photonic crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">F. Teppe</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremi Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Coquillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rene Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Lascaray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 69, pp.085105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.69.085105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00540436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Softening of spin resonance at low temperature in p-doped Cd1-xMnxTe quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Scalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Vladimirova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Tatarenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 70, pp.245304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.70.245304⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00440502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giant second-harmonic generation in a one-dimensional GaN photonic crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Coquillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P Lascaray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.69 085105 1-8 (2004)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00385108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17759,17122 +18015,17110 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the interactions between biomolecules : a crossroad of physics, electronics, chemistry and biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Lechelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Meriguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Gori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Nardecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on Physics of Semiconductor Devices, Renewable Energies and Environment (ICPSDREE 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mebarka Daoudi, Nov 2024, Béchar, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05002411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature dependance of Intrinsic Spin Orbit Coupling Gap in Graphene probed by Terahertz photoconductivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Dinar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Consejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Antonio Delgado-Notario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 48th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Montréal, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/irmmw-thz57677.2023.10299006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04304454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonequilibrium Spectroscopies of Biomolecules: Evidence of Long-Range Electrodynamic Forces</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ilaria Nardecchia</w:t>
+                <w:t xml:space="preserve">Tunable Terahertz Cyclotron Emission from Two-Dimensional Dirac Fermions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Benhamou-Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastian Gebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Szoła</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Consejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Krishtopenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">48th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Montréal, Canada. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/irmmw-thz57677.2023.10298862⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05002385v1</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04304349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable Terahertz Cyclotron Emission from Two-Dimensional Dirac Fermions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sergey Krishtopenko</w:t>
+                <w:t xml:space="preserve">Nonequilibrium Spectroscopies of Biomolecules: Evidence of Long-Range Electrodynamic Forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Lechelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Meriguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Gori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ruffenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Nardecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">22nd International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Prof. Tilmann Kuhn, Aug 2023, Münster, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04304349v1</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition from brownian to anomalous diffusion ofbiomolecules as a signature of long-range electrodynamic interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Beranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Gori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Floriani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Conference on Noise and Fluctuations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Christoforos Theodorou, Oct 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05002375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terahertz and fluorescence-correlation spectroscopies: two powerful tools for the investigation of biomolecules interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Lechelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Meriguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Gori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Nardecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent trends in optical materials and photonic devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Bilaspur, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05002417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current-driven THz emission from AlGaN/GaN grating gate structures in the magnetic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sakowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Consejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Krupko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 47th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Delft, France. pp.1-2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IRMMW-THz50927.2022.9896031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03824957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-range electrodynamic interactions between proteins assessed by THz spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Lechelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Meriguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Gori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Nardecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terahertz Emitters, Receivers, and Applications XIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, San Diego, France. pp.122300H, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2641104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03824953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature-dependent low-frequency vibrational spectra of sodium magnesium chlorophyllin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Coquillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma O'Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Brouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Meriguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th International conference on infrared, millimeter and terahertz waves (IRMMW-THZ 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Delft, France. pp.1-2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IRMMW-THz50927.2022.9895499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03824965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THz spectroscopy to probe long-range electrodynamic interactions between proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Lechelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Meriguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Gori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Nardecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terahertz Emitters, Receivers, and Applications XIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Delft, Netherlands. pp.1-2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IRMMW-THz50927.2022.9896089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04919648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terahertz magnetospectroscopy of pseudo-relativistic fermions in HgCdTe alloys under hydrostatic pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Szola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Yavorskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lusakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. But</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ivonyak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 46th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Chengdu, France. pp.1-1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IRMMW-THz50926.2021.9567639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04724791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stimulated emission of plasmon-LO mode in narrow gap HgTe/CdHgTe quantum wells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey V Morozov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir y Aleshkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Dubinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail Fadeev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir I. Gavrilenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Chengdu, France. pp.1-1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IRMMW-THz50926.2021.9567375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03824991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collective oscillations of proteins proven by terahertz spectroscopy in aqueous medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Meriguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Lechelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Gori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Nardecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Paris, France. pp.1-2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2019.8873880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02448214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Far and Mid IR Stimulated Emission in HgCdTe QW Heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Gavrilenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Dvoretskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Sirtori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Morozov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 44th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Paris, France. pp.1-2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/irmmw-thz.2019.8874550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04724738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field Effect Transistors Based Terahertz Detectors 25 Years History, State of the Art and Future Directions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Millimeter and submillimeter range detector based on graphene ballistic rectifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. But</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Consejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Coquillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Knap</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Przemyslaw Zagrajek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 43RD INTERNATIONAL CONFERENCE ON INFRARED, MILLIMETER, AND TERAHERTZ WAVES (IRMMW-THZ)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 22nd International Microwave and Radar Conference (MIKON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Poznan, Poland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/MIKON.2018.8405293⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926622v1</w:t>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01923897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependent Landau level spectroscopy of HgCdTe and InAs/GaSb based topological materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Terahertz vision using field effect transistors detectors arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Diakonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Coquillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Teppe</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Knap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Suszek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Russia-Japan-USA-Europe Symposium on Fundamental &amp; Applied Problems of Terahertz Devices &amp; Techn</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 22nd International Microwave and Radar Conference (MIKON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Poznan, Poland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/MIKON.2018.8405334⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01936876v1</w:t>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01923859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millimeter and submillimeter range detector based on graphene ballistic rectifiers</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Field Effect Transistors Based Terahertz Detectors 25 Years History, State of the Art and Future Directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Knap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacek Marczewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Zaborowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Tomaszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Przemyslaw Zagrajek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 22nd International Microwave and Radar Conference (MIKON)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2018 43RD INTERNATIONAL CONFERENCE ON INFRARED, MILLIMETER, AND TERAHERTZ WAVES (IRMMW-THZ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Nagoya, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01923897v1</w:t>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz vision using field effect transistors detectors arrays</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Temperature dependent Landau level spectroscopy of HgCdTe and InAs/GaSb based topological materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Teppe</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 22nd International Microwave and Radar Conference (MIKON)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th Russia-Japan-USA-Europe Symposium on Fundamental &amp; Applied Problems of Terahertz Devices &amp; Techn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Varsovie, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01923859v1</w:t>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terahertz InP DHBT-Based Detectors for Studies of Water Status of Sorghum Leaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Coquillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Diakonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Consejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Meriguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 43rd International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Nagoya, Japan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2018.8510443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01923924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetooptical Studies and Stimulated Emission in Narrow Gap HgTe/CdHgTe Structures in the Very Long Wavelength Infrared Range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. V. Rumyantsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. S. Bovkun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandr Kadykov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Fadeev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Dubinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXV International Symposium “Nanostructures: Physics and Technology”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Saint Petersbourg, Russia. pp.436-441, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1134/S1063782618040255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01830519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HgTe/CdTe Quantum Well Heterostructures For Far and Mid IR Lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey V Morozov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Rumyantsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir I. Gavrilenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandr Kadykov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail Fadeev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW THz-2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Nagoya, Japan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2018.8509984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01942468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature-dependent Landau level spectroscopy of HgCdTe and InAs/GaSb topological materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Teppe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th International School &amp; Conference on the Physics of Semiconductors "Jaszowiec 2018"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Szczyrk, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01936879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphene ballistic rectifiers for THz detection and imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. But</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Coquillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 43rd International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01923604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landau level spectroscopy of HgCdTe and InAs/GaSb topological materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Teppe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW THz-2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01936874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopy of temperature-driven single valley Dirac fermions in HgTe/CdHgTe quantum wells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. M. Kadykov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey S. Krishtopenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Desrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marcinkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 43RD INTERNATIONAL CONFERENCE ON INFRARED, MILLIMETER, AND TERAHERTZ WAVES (IRMMW-THZ)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, 345 E 47TH ST, NEW YORK, NY 10017 USA, Unknown Region. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2018.8510039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03037689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz studies of semi-relativistic fermions in HgCdTe heterostructures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Detection of high intensity THz radiation by InP double heterojunction bipolar transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Diakonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Coquillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry But</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Teppe</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Knap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Russia-Japan-USA-Europe Symposium on Fundamental &amp; Applied Problems of Terahertz Devices &amp; Technolog</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 42nd International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Cancun, Mexico. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2017.8067039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01936917v1</w:t>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01920646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing noise equivalent power in InP DHBT terahertz detector by biasing the collector</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId576" w:history="1">
+                <w:t xml:space="preserve">Out-of-equilibrium carrier rectification of RF-waves in ballistic graphene four-terminals devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Auton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. But</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Teppe</w:t>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Coquillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 International Conference on Noise and Fluctuations (ICNF)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 20th International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J. Bird, 2017, Buffalo, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01818746v1</w:t>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02445081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of high intensity THz radiation by InP double heterojunction bipolar transistors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wojciech Knap</w:t>
+                <w:t xml:space="preserve">Hot carriers and THz cyclotron emission from Dirac-like fermions in bulk HgCdTe alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Consejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. But</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey S. Krishtopenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.V. Dyakonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.V. Morozov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 42nd International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 20th International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J. Bird, 2017, Buffalo, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01920646v1</w:t>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02445076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Out-of-equilibrium carrier rectification of RF-waves in ballistic graphene four-terminals devices</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Terahertz studies of semi-relativistic fermions in HgCdTe heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 20th International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, J. Bird, 2017, Buffalo, United States</w:t>
+              <w:t xml:space="preserve">Russia-Japan-USA-Europe Symposium on Fundamental &amp; Applied Problems of Terahertz Devices &amp; Technolog</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Troy, NY, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02445081v1</w:t>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hot carriers and THz cyclotron emission from Dirac-like fermions in bulk HgCdTe alloys</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S.V. Morozov</w:t>
+                <w:t xml:space="preserve">High-Speed Room Temperature Terahertz Detectors Based on InP Double Heterojunction Bipolar Transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Coquillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Nodjiadjim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Konczykowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Diakonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 20th International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FUNDAMENTAL AND APPLIED PROBLEMS OF TERAHERTZ DEVICES AND TECHNOLOGIES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Sendai, Japan. pp.1-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0129156416400115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02445076v1</w:t>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01555388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Speed Room Temperature Terahertz Detectors Based on InP Double Heterojunction Bipolar Transistors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nina Diakonova</w:t>
+                <w:t xml:space="preserve">Reducing noise equivalent power in InP DHBT terahertz detector by biasing the collector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dyakonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Coquillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. But</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Consejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FUNDAMENTAL AND APPLIED PROBLEMS OF TERAHERTZ DEVICES AND TECHNOLOGIES</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0129156416400115⟩</w:t>
+              <w:t xml:space="preserve">2017 International Conference on Noise and Fluctuations (ICNF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Vilnius, Lithuania. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICNF.2017.7986010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01555388v1</w:t>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01818746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature-driven massless fermions in HgCdTe heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Teppe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Optical Engineering + Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, San Diego, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01936922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HgCdTe as a playground for massless fermions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey S. Krishtopenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Symposium on Terahertz Nanosciences (TeraNano VII)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01936928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz Imaging with GaAs and GaN Plasma Field Effect Transistors Detectors</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Temperature driven massless Kane fermions in HgCdTe crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Teppe</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PROCEEDINGS OF THE 23RD INTERNATIONAL CONFERENCE ON MIXED DESIGN OF INTEGRATED CIRCUITS AND SYSTEMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Lodz, Poland. pp.74-77</w:t>
+              <w:t xml:space="preserve">41st International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01380958v1</w:t>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz detection by AlGaN/GaN HEMTs at high intensity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Terahertz Imaging with GaAs and GaN Plasma Field Effect Transistors Detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Knap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmytro B. But</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Diakonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Coquillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Teppe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wojciech Knap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 21ST INTERNATIONAL CONFERENCE ON MICROWAVE, RADAR AND WIRELESS COMMUNICATIONS (MIKON)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Cracovie, Poland. pp.1</w:t>
+              <w:t xml:space="preserve">PROCEEDINGS OF THE 23RD INTERNATIONAL CONFERENCE ON MIXED DESIGN OF INTEGRATED CIRCUITS AND SYSTEMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lodz, Poland. pp.74-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01436847v1</w:t>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01380958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature driven massless Kane fermions in HgCdTe crystals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Terahertz detection by AlGaN/GaN HEMTs at high intensity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Diakonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Coquillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmytro But</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Teppe</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Knap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">2016 21ST INTERNATIONAL CONFERENCE ON MICROWAVE, RADAR AND WIRELESS COMMUNICATIONS (MIKON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Cracovie, Poland. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01936941v1</w:t>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetospectroscopy of double HgTe/CdHgTe quantum wells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. S. Bovkun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey S. Krishtopenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. V. Ikonnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ya. Aleshkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandr Kadykov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XX International Symposium “Nanophysics and Nanoelectronics”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Nizhny Novgorod, Russia. pp.1532-1538, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1134/S1063782616110063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01406356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terahertz Imaging With Arrays of Plasma Field Effect Transistors Detectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Knap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sypek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmytro But</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Coquillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Suszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 41ST INTERNATIONAL CONFERENCE ON INFRARED, MILLIMETER, AND TERAHERTZ WAVES (IRMMW-THZ)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01510407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of topological phase transition by terahertz photoconductivity in HgTe-based transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandr Kadykov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Consejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marcinkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Viti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. S. Vitiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on II-VI Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Paris, France. pp.534-537, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pssc.201510264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01417831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substrate optimization for a planar antenna of terahertz Si field effect transistor detectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmytro But</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Coquillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Diakonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MIKON 2016 - 21st International Conference on Microwave, Radar and Wireless Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Krakow, Poland. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01436882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz Imaging by Field Effect Transistors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frederic Teppe</w:t>
+                <w:t xml:space="preserve">THz magnetospectroscopy of double HgTe quantum well</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marcinkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey S. Krishtopenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ruffenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Consejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry But</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 21ST INTERNATIONAL CONFERENCE ON MICROWAVE, RADAR AND WIRELESS COMMUNICATIONS (MIKON)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 41st International Conference on Infrared, Millimeter, and Terahertz waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Copenhagen, Denmark. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2016.7758790⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01436049v1</w:t>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01932629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THz magnetospectroscopy of double HgTe quantum well</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dmitry But</w:t>
+                <w:t xml:space="preserve">Terahertz Imaging by Field Effect Transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Knap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmytro But</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Coquillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Diakonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 41st International Conference on Infrared, Millimeter, and Terahertz waves (IRMMW-THz)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2016 21ST INTERNATIONAL CONFERENCE ON MICROWAVE, RADAR AND WIRELESS COMMUNICATIONS (MIKON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Cracovie, Poland. pp.1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01932629v1</w:t>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terahertz cyclotron emission from HgCdTe bulk films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry But</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Consejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey S. Krishtopenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Diakonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandr Kadykov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 41st International Conference on Infrared, Millimeter, and Terahertz waves (IRMMW-THz)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Copenhagen, Denmark. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2016.7758889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01932679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent results on probing of topological phases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">InP Double Heterojunction Bipolar Transistor for broadband terahertz detection and imaging systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Coquillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Nodjiadjim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Konczykowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Diakonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Consejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Workshop TeraMIR</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19TH INTERNATIONAL CONFERENCE ON ELECTRON DYNAMICS IN SEMICONDUCTORS, OPTOELECTRONICS AND NANOSTRUCTURES (EDISON' 19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Salamanca, Spain. pp.UNSP 012036, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/647/1/012036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01178151v1</w:t>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01249949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HgCdTe as a playground for massless fermions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Teppe</w:t>
+                <w:t xml:space="preserve">Recent results on probing of topological phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Teppe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR - I Graphene and Nanotubes &amp; GDR Mesoscopic Quantum Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Aussois, France</w:t>
+              <w:t xml:space="preserve">2nd Workshop TeraMIR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01278365v1</w:t>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01178151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InP Double Heterojunction Bipolar Transistor for broadband terahertz detection and imaging systems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">HgCdTe as a playground for massless fermions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19TH INTERNATIONAL CONFERENCE ON ELECTRON DYNAMICS IN SEMICONDUCTORS, OPTOELECTRONICS AND NANOSTRUCTURES (EDISON' 19)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GDR - I Graphene and Nanotubes &amp; GDR Mesoscopic Quantum Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Aussois, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01249949v1</w:t>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01278365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-trivial Berry phase in the Cd3As2 3D Dirac semimetal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Desrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Consejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marcinkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EDISON 19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Salamanca, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/647/1/012064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01932656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">InP Double Heterojunction Bipolar Transistor for detection above 1 THz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Coquillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nodjiadjim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Konczykowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Diakonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Consejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 40TH INTERNATIONAL CONFERENCE ON INFRARED, MILLIMETER AND TERAHERTZ WAVES (IRMMW-THZ)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01336484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz studies of 2D and 3D topological transitions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Terahertz excitations in HgTe-based field effect transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandr Kadykov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Consejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Desrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Viti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19TH INTERNATIONAL CONFERENCE ON ELECTRON DYNAMICS IN SEMICONDUCTORS, OPTOELECTRONICS AND NANOSTRUCTURES (EDISON' 19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Salamanca, Spain. pp.UNSP 012037, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/647/1/012037⟩</w:t>
+              <w:t xml:space="preserve">, 2015, Salamanca, Spain. pp.UNSP 012009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/647/1/012009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01249953v2</w:t>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01249955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz excitations in HgTe-based field effect transistors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Terahertz studies of 2D and 3D topological transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marcinkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Consejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Diakonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Desrat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Viti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19TH INTERNATIONAL CONFERENCE ON ELECTRON DYNAMICS IN SEMICONDUCTORS, OPTOELECTRONICS AND NANOSTRUCTURES (EDISON' 19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Salamanca, Spain. pp.UNSP 012009, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/647/1/012009⟩</w:t>
+              <w:t xml:space="preserve">, 2015, Salamanca, Spain. pp.UNSP 012037, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/647/1/012037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId657" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01249955v1</w:t>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01249953v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D printed flat optics and InP Heterojunction Bipolar Transistor based-detector for THz imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Suszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Siemion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Coquillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nodjiadjim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Konczykowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 40TH INTERNATIONAL CONFERENCE ON INFRARED, MILLIMETER AND TERAHERTZ WAVES (IRMMW-THZ)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01336494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and theoretical investigations of the responsivity of field effect transistors based Terahertz detectors versus substrate thickness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Coquillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Marczewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Kopyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Diakonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 40TH INTERNATIONAL CONFERENCE ON INFRARED, MILLIMETER AND TERAHERTZ WAVES (IRMMW-THZ)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01336481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of high intensity THz radiation by field effect transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmytro But</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikola V. Sakhno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Oden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Notake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina V. Dyakonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26TH INTERNATIONAL CONFERENCE ON INDIUM PHOSPHIDE AND RELATED MATERIALS (IPRM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Montpellier, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-terahertz photoconductivity of Hg x Cd 1− x Te crystals with composition close to semiconductor-to-semimetal topological transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Consejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Diakonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Desrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infrared, Millimeter, and Terahertz waves (IRMMW-THz), 2014 39th International Conference on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Tucson, United States. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz Rectification as Probe of quantum phenomena in Graphene</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+                <w:t xml:space="preserve">Contribution of the gate leakage current to terahertz detection by Asymmetric Dual-Grating Gate HEMT structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Coquillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Kurita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kobayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Diakonova</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Optical Terahertz Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Kyoto, Japan. pp.144</w:t>
+              <w:t xml:space="preserve">2013 38TH INTERNATIONAL CONFERENCE ON INFRARED, MILLIMETER, AND TERAHERTZ WAVES (IRMMW-THZ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Mainz, Germany. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId670" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00816650v1</w:t>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01126629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room-Temperature Optical-Beating Spectroscopy of 2D Plasma-Waves in Dual Grating-Gate HEMTs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Marinchio</w:t>
+                <w:t xml:space="preserve">Terahertz Rectification as Probe of quantum phenomena in Graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Coquillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Diakonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures (EDISON)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Matsue, Japan</w:t>
+              <w:t xml:space="preserve">International Workshop on Optical Terahertz Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Kyoto, Japan. pp.144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId673" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02454350v1</w:t>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00816650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of the gate leakage current to terahertz detection by Asymmetric Dual-Grating Gate HEMT structures</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Magnetospectroscopy of HgTe Based Topological Insulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maksim Zholudev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Orlita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Consejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Diakonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 38TH INTERNATIONAL CONFERENCE ON INFRARED, MILLIMETER, AND TERAHERTZ WAVES (IRMMW-THZ)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Spintronics VI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, San Diego, United States. pp.88130L, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2022854⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId675" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01126629v1</w:t>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00903619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetospectroscopy of HgTe Based Topological Insulators</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nina Diakonova</w:t>
+                <w:t xml:space="preserve">Room-Temperature Optical-Beating Spectroscopy of 2D Plasma-Waves in Dual Grating-Gate HEMTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spintronics VI</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18th International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures (EDISON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Matsue, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId678" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00903619v1</w:t>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Room temperature generation of THz radiation in GaN quantum wells structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Varani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonic West</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, San Francisco, United States. pp.34-40, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2002504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01926284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-threshold Attenuation of Terahertz Detection by Asymmetric Dual-Grating Gate HEMT Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Coquillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Kurita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Kobayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Diakonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Optical Terahertz Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Kyoto, Japan. pp.217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00816663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature, Back Gate and Polarization Studies in Nanotransistor based THz plasma detectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Knap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmytro But</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bawedin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg Klimenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Conference on Applied Electromagnetics and Communications ICECom</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Dubrovnik, Croatia. pp.1 - 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICECom.2013.6684747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00955621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanotransistor based THz plasma detectors: low temperatures, graphene, linearity, and circular polarization studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Knap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmytro But</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Diakonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Coquillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. S. Vitiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Optical Engineering + Applications,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, San Diego, United States. pp.88460M, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2024206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00954519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclotron resonance in HgCdTe-based heterostructures in strong magnetic fields.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maksim Zholudev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Orlita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ya Aleshkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. V. Ikonnkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15TH RUSSIAN YOUTH CONFERENCE ON PHYSICS AND ASTRONOMY (PHYSICA.SPB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Saint-Peterbourg, Russia. pp.UNSP 012038, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/461/1/012038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00954529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field effect transistor as detector of THz radiation helicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Romanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Diakonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmytro But</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Knap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TERAHERTZ EMITTERS, RECEIVERS, AND APPLICATIONS IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, San-Diego, United States. pp.88460N, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2022264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00954531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THz emission from 2DEG GaN device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Varani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures (EDISON)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Matsue, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02454369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlGaN/GaN based field effect transistors for terahertz detection and imaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Dyakonova</w:t>
+                <w:t xml:space="preserve">Second Harmonic Generation in GaN-based photonic crystals for single molecule investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Coquillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Vassor d'Yerville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE 2012 Photonics West, Gallium Nitride Materials and Devices VII</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.908236⟩</w:t>
+              <w:t xml:space="preserve">GALLIUM NITRIDE MATERIALS AND DEVICES VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, San Francisco (CA), United States. pp.82621R, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.905593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId699" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00801202v1</w:t>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma Wave detectors for Terahertz Wireless Communication and Fast Imaging Applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+                <w:t xml:space="preserve">Terahertz Rectification by Graphene Field Effect Transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Coquillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Diakonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId703" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Tohme</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. S. Vitiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vicarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 37TH INTERNATIONAL CONFERENCE ON INFRARED, MILLIMETER, AND TERAHERTZ WAVES (IRMMW-THZ)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2012, Wollongong, NSW, Australia. pp.1</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Sep 2012, Wollongong, NSW, Australia. pp.1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2012.6380119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId702" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00816950v1</w:t>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00816693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz Detectors Based on Silicon Technology Field Effect Transistors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Terahertz radiation detection by double grating-gate transistors in high magnetic fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmytro But</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Diakonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Coquillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Knap</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Giffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 MRS Spring Meeting - Symposium L - Group IV Photonics for Sensing and Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/opl.2012.1187⟩</w:t>
+              <w:t xml:space="preserve">37th International Conference on Infrared, Millimeter, and Terahertz Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Wollongong, Australia. pp.1 - 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2012.6380135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId704" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00903719v1</w:t>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00955623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetospectroscopy of 2D HgTe Based Topological Insulators</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Torres</w:t>
+                <w:t xml:space="preserve">AlGaN/GaN based field effect transistors for terahertz detection and imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sakowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.B. Lifshits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.A. Klimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Coquillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dyakonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">'37th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz),</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2012.6380152⟩</w:t>
+              <w:t xml:space="preserve">SPIE 2012 Photonics West, Gallium Nitride Materials and Devices VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, San Francisco, CA, United States. pp.82621V-1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.908236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId708" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00843032v1</w:t>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00801202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second Harmonic Generation in GaN-based photonic crystals for single molecule investigations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+                <w:t xml:space="preserve">Plasma Wave detectors for Terahertz Wireless Communication and Fast Imaging Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Coquillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Frederic Teppe</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Diakonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tohme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GALLIUM NITRIDE MATERIALS AND DEVICES VII</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2012 37TH INTERNATIONAL CONFERENCE ON INFRARED, MILLIMETER, AND TERAHERTZ WAVES (IRMMW-THZ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Wollongong, NSW, Australia. pp.1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId710" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00704334v1</w:t>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00816950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz Rectification by Graphene Field Effect Transistors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+                <w:t xml:space="preserve">Semiconductor nanowire field-effect transistors: towards high-frequency THz detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pitanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. S. Vitiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Romeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Coquillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">L. Vicarelli</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 37TH INTERNATIONAL CONFERENCE ON INFRARED, MILLIMETER, AND TERAHERTZ WAVES (IRMMW-THZ)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2012.6380119⟩</w:t>
+              <w:t xml:space="preserve">TERAHERTZ EMITTERS, RECEIVERS, AND APPLICATIONS III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, United States. pp.84960N, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.932251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId714" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00816693v1</w:t>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00814140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz radiation detection by double grating-gate transistors in high magnetic fields</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+                <w:t xml:space="preserve">Terahertz Detectors Based on Silicon Technology Field Effect Transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Knap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Schuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Coquillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Wojciech Knap</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Giffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th International Conference on Infrared, Millimeter, and Terahertz Waves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2012.6380135⟩</w:t>
+              <w:t xml:space="preserve">2012 MRS Spring Meeting - Symposium L - Group IV Photonics for Sensing and Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, San Francisco, United States. pp.l07-04, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/opl.2012.1187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId717" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00955623v1</w:t>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00903719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semiconductor nanowire field-effect transistors: towards high-frequency THz detector</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Magnetospectroscopy of 2D HgTe Based Topological Insulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maksim Zholudev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Orlita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Consejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TERAHERTZ EMITTERS, RECEIVERS, AND APPLICATIONS III</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.932251⟩</w:t>
+              <w:t xml:space="preserve">'37th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Wollongong, Australia. pp 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2012.6380152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId719" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00814140v1</w:t>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00843032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terahertz detection and emission by field-effect transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Knap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Diakonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Coquillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TERAHERTZ EMITTERS, RECEIVERS, AND APPLICATIONS III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, United States. pp.84960I, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.930091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00809773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarization and Frequency studies of Si MOSFET Terahertz Detectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Coquillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Diakonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Giffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 37TH INTERNATIONAL CONFERENCE ON INFRARED, MILLIMETER, AND TERAHERTZ WAVES (IRMMW-THZ)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Wollongong, NSW, Australia. pp.1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2012.6380118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00816705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AlGaN/GaN based field effect transistors for terahertz detection and imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sakowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Lifshits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg Klimenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Coquillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Diakonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GALLIUM NITRIDE MATERIALS AND DEVICES VII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, San Francisco, United States. pp.82621V, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.908236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00704348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature Dependence of Terahertz Radiation Detection by Field Effect Transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg Klimenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Knap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Iniguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Coquillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 37TH INTERNATIONAL CONFERENCE ON INFRARED, MILLIMETER, AND TERAHERTZ WAVES (IRMMW-THZ)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Wollongong, NSW, Australia. pp.1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2012.6380333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00816972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz Detection of Quantum Cascade Laser Emission by Plasma Waves in Field Effect Transistors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Coherent and Tunable Terahertz Emission from Nano-metric Field Effect Transistor at Room Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Boubanga-Tombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taiichi Otsuji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Knap</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th Jaszowiec International School and Conference on the Physics of Semiconductors</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2011 CONFERENCE ON LASERS AND ELECTRO-OPTICS (CLEO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, United States. pp.2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId730" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00767829v1</w:t>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00814221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz Detection by Field Effect Transistors for Security Imaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Torres</w:t>
+                <w:t xml:space="preserve">First communication link using a 300-GHz source and a Si plasma-wave detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lapeine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TERAHERTZ PHYSICS, DEVICES, AND SYSTEMS V: ADVANCE APPLICATIONS IN INDUSTRY AND DEFENSE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International TeraNano &amp;GDRI Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Tokyo, Japan. pp.28P-07</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId734" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00638519v1</w:t>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00814904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz Photovoltaic Response of Si-MOSFETs: Spin Related Effect</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Terahertz Field Effect Transistor Oscillators: From Plasma Wave HEMTs Emitters to Si-CMOS Detectors Arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Knap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Coquillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Diakonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Teppe</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th "Jaszowiec" International School and Conference on the Physics of Semiconductors</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International TeraNano &amp;GDRI Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Osaka, Japan. pp.28I-01</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId736" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922878v1</w:t>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00814895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THz emission induced by sub-threshold instability optical excited in nanometer-length field-effect transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th European Workshop on Heterostructure Technology, HeTech 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Villeneuve d'Ascq, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00799965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz Field Effect Transistor Oscillators: From Plasma Wave HEMTs Emitters to Si-CMOS Detectors Arrays</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Terahertz Photovoltaic Response of Si-MOSFETs: Spin Related Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadley Videlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Diakonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Teppe</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Consejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Chenaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International TeraNano &amp;GDRI Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">40th "Jaszowiec" International School and Conference on the Physics of Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Krynica-Zdrój, Poland. pp.927-929, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12693/APhysPolA.120.927⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId739" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00814895v1</w:t>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent and Tunable Terahertz Emission from Nano-metric Field Effect Transistor at Room Temperature</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Terahertz Emissions from Optically Excited Plasma Oscillations in HEMTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Boubanga-Tombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine El Moutaouakil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 CONFERENCE ON LASERS AND ELECTRO-OPTICS (CLEO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, United States. pp.2011</w:t>
+              <w:t xml:space="preserve">17th International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Umesh Mishra; Stephen M. Goodnick, Jul 2011, Santa Barbara, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId740" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00814221v1</w:t>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02455732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First communication link using a 300-GHz source and a Si plasma-wave detector</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Nouvel</w:t>
+                <w:t xml:space="preserve">UTC-PD Emitters and FET Based Receivers for Sub-THz Wireless Communication System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ducournau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Coquillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId754" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahsin Akalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International TeraNano &amp;GDRI Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Tokyo, Japan. pp.28P-07</w:t>
+              <w:t xml:space="preserve">International TeraNano &amp; GDRI Workshop Extended Abstract, 28P-05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Tokyo, Japan. pp.28I-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId743" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00814904v1</w:t>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00814911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz Emissions from Optically Excited Plasma Oscillations in HEMTs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amine El Moutaouakil</w:t>
+                <w:t xml:space="preserve">Terahertz Detection of Quantum Cascade Laser Emission by Plasma Waves in Field Effect Transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Consejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Chenaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Solignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">40th Jaszowiec International School and Conference on the Physics of Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Krynica-Zdroj, Poland. pp.930-932, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId757" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12693/APhysPolA.120.930⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId747" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02455732v1</w:t>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId749" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UTC-PD Emitters and FET Based Receivers for Sub-THz Wireless Communication System</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tahsin Akalin</w:t>
+                <w:t xml:space="preserve">Terahertz Detection by Field Effect Transistors for Security Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Knap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Consejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Chenaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International TeraNano &amp; GDRI Workshop Extended Abstract, 28P-05</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TERAHERTZ PHYSICS, DEVICES, AND SYSTEMS V: ADVANCE APPLICATIONS IN INDUSTRY AND DEFENSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Orlando, United States. pp.802307, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.883661⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId749" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00814911v1</w:t>
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00638519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THz emission related to hot plasmons and plasma wave instability in field effect transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Diakonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelouahad El Fatimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahya Moubarak Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Coquillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Knap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Umesh Mishra; Stephen M. Goodnick, Jul 2011, Santa Barbara, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02455725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz radiation rectification as a probe of universal conductance fluctuations in graphene, Teranano2011 (Invited paper),Extended Abstract 1(1) 25I-N-10 (2011).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+                <w:t xml:space="preserve">The Italian TeraHertz Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Coquillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Walter Escoffier</w:t>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gavelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Raimondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International TeraNano &amp;GDR-I THz Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Osaka, Japan</w:t>
+              <w:t xml:space="preserve">International, TeraNano &amp;GDRI Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Japan. pp.28P-01</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId754" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00814890v1</w:t>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00814897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Italian TeraHertz Applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+                <w:t xml:space="preserve">Terahertz radiation rectification as a probe of universal conductance fluctuations in graphene, Teranano2011 (Invited paper),Extended Abstract 1(1) 25I-N-10 (2011).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Coquillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId758" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frederic Teppe</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Diakonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Escoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International, TeraNano &amp;GDRI Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Japan. pp.28P-01</w:t>
+              <w:t xml:space="preserve">International TeraNano &amp;GDR-I THz Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId756" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00814897v1</w:t>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00814890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terahertz Detection of quantum cascade laser emission by plasma waves in Nano-transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Chenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Consejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Solignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International TeraNano &amp;GDRI Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Osaka, Japan. pp.28P-05</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00814909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging above 1 THz Limit with Si-MOSFET Detectors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId382" w:history="1">
+                <w:t xml:space="preserve">THz imaging with low-cost 130 nm CMOS transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Schuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Sakowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId769" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Siligaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dussopt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadley Videlier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Coquillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th International Conference on Infrared, Millimeter and Terahertz Waves</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE2010-Security and Defence SD108 Millimetre Wave and Terahertz Sensors and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Toulouse, France. pp.3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.864877⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId761" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00636140v1</w:t>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00550843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THz imaging with low-cost 130 nm CMOS transistors</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId382" w:history="1">
+                <w:t xml:space="preserve">Influence of High Magnetic Field and Gate Length on Terahertz Detection by Field Effect Transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Knap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadley Videlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Boubanga Tombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Coquillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE2010-Security and Defence SD108 Millimetre Wave and Terahertz Sensors and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SET159 Specialists Meeting on Terahertz and Other Electromagnetic Wave Techniques for Defence and Se</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Vilnius, Lithuania</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId762" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00550843v1</w:t>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00812125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field Effect Transistors For Fast Terahertz Detection and Imaging,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Knap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salman Nadar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadley Videlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Boubanga Tombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Coquillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Microwaves, Radar and Wireless Communications (MIKON-2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00812046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of High Magnetic Field and Gate Length on Terahertz Detection by Field Effect Transistors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Field Effect Transistors For Terahertz Detection and Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Knap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Coquillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Diakonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Coquillat</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Karpierz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SET159 Specialists Meeting on Terahertz and Other Electromagnetic Wave Techniques for Defence and Se</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Vilnius, Lithuania</w:t>
+              <w:t xml:space="preserve">International Conference on Semiconductor Mid-IR Materials and Optics SMMO 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId767" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00812125v1</w:t>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field Effect Transistors For Terahertz Detection and Imaging</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+                <w:t xml:space="preserve">Imaging above 1 THz Limit with Si-MOSFET Detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Schuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadley Videlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sakowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Coquillat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">K. Karpierz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Semiconductor Mid-IR Materials and Optics SMMO 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Poland</w:t>
+              <w:t xml:space="preserve">35th International Conference on Infrared, Millimeter and Terahertz Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Rome, Italy. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId768" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811766v1</w:t>
+            <w:hyperlink r:id="rId775" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00636140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId769" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terahertz Detection and Emission by Field Effect Transistors: influence of high magnetic fields and channel geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Knap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Coquillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Diakonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th International Conference on Infrared, Millimeter and Terahertz Waves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Rome, Italy. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId769" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00636133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable room temperature THz emission from AlGaN/GaN high electron mobility transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dyakonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. El Fatimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Otsuji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Coquillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th International Conference on Infrared, Millimeter and THz Waves, IRMMW-THz 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Italy. pp.1-2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIMW.2010.5612620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00550019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId774" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon versus III-V semiconductor material choice for terahertz imaging with nanometerfield effect transistors based detectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Knap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Coquillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Diakonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Teppe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Int. Conference on Materials Science and Condensed Matter Physics MSCMP 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Moldova</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId774" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00811771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId775" w:history="1">
+            <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable room temperature THz emission from AlGaN/GaN high electron mobility transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Diakonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. El Fatimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Otsuji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Coquillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th International Conference on Infrared, Millimeter and Terahertz Waves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Rome, Italy. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId775" w:history="1">
+            <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00636136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId776" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements of THz emission from nanometric-size transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th International Conference on Infrared, Millimeter and Terahertz Waves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Rome, Italy. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId776" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00636142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId777" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field Effect Transistors for Terahertz Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Knap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Diakonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadley Videlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Boubanga Tombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Coquillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The XIV Nanophysics and Nanoelectronics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId777" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00811760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-Terahertz imaging with AlGaN/GaN MISFETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salman Nadar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg Klimenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadley Videlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Coquillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Diakonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th International Conference on Infrared, Millimeter and THz Waves, IRMMW-THz 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Rome, Italy. pp.1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId779" w:history="1">
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIMW.2010.5612996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00636141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId780" w:history="1">
+            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terahertz Detection and Emission by Field Effect Transistors: influence of transistor geometry and high magnetic fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Knap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Coquillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Diakonova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Int.Conference on Infrared Millimeter and Terahertz Waves (IRMMW) 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId780" w:history="1">
+            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00812036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId781" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field Effect Transistors for Terahertz Detection and Emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Knap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg Klimenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Diakonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Coquillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Applied Electromagnetics and Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId781" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00811776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId782" w:history="1">
+            <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terahertz imaging using high electron mobility transistors as plasma wave detectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nadar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Coquillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sakowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Videlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Semiconducting and Insulating Materials Conference (SIMC-XV) Vilnius Univ, Vilnius, LITHUANIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Lithuania. pp.2855-2857, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId783" w:history="1">
+            <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/PSSC.200982532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId782" w:history="1">
+            <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00545979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId784" w:history="1">
+            <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Shubnikov de Haas and cyclotron resonance effect on terahertz detection by field effect transistors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId403" w:history="1">
+                <w:t xml:space="preserve">Terahertz detection in a double-grating-gate heterotransistor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Coquillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nadar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dyakonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boubanga-Tombet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Wojciech Knap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Semiconducting and Insulating Materials Conference (SIMC-XV)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16TH INTERNATIONAL CONFERENCE ON ELECTRON DYNAMICS IN SEMICONDUCTORS, OPTOELECTRONICS AND NANOSTRUCTURES (EDISON 16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, France. pp.2074, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/193/1/012074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId784" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00545949v1</w:t>
+            <w:hyperlink r:id="rId791" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00545987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId785" w:history="1">
+            <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz detection in a double-grating-gate heterotransistor</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId403" w:history="1">
+                <w:t xml:space="preserve">Influence of Shubnikov de Haas and cyclotron resonance effect on terahertz detection by field effect transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boubanga-Tombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Diakonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Coquillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Knap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16TH INTERNATIONAL CONFERENCE ON ELECTRON DYNAMICS IN SEMICONDUCTORS, OPTOELECTRONICS AND NANOSTRUCTURES (EDISON 16)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15th International Semiconducting and Insulating Materials Conference (SIMC-XV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Vilnius, Lithuania. pp.2858-2860</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId785" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00545987v1</w:t>
+            <w:hyperlink r:id="rId793" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00545949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma waves Terahertz detection by field effect transistor in Quantinzing magnetic fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boubanga-Tombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Knap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Karpierz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lusakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures (EDISON 16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, France. pp.2083, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId788" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/193/1/012083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00546391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId789" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon MOSFETs as room temperature terahertz detectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Videlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nadar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dyakonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sakowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Trinh van Dam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures (EDISON 16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, France. pp.2095, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/193/1/012095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId789" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00545991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId792" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field Effect Transistors for Terahertz Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Knap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salman Nadar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadley Videlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Boubanga Tombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Coquillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Int. Workshop on Terahertz Technology 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId792" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00812052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId793" w:history="1">
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low bandgap and plasma wave transistor for THz detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bollaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Shchepetov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Roelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Desplanques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Wallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Microwave Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId793" w:history="1">
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz Resonant Detection by Plasma Waves in Nanometric Transistors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId359" w:history="1">
+                <w:t xml:space="preserve">THz emission from AlGaN/GaN high mobility transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dyakonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Coquillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Knap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Seliuta</w:t>
+            <w:hyperlink r:id="rId804" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.E. Levinshtein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Symposium on Ultrafast Phenomena in Semiconductors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Vilnius, Lithuania. pp.815-820</w:t>
+              <w:t xml:space="preserve">V International Conference 'Basic Problems of Optics'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, St Petersburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId796" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00390476v1</w:t>
+            <w:hyperlink r:id="rId803" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId797" w:history="1">
+            <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THz emission from AlGaN/GaN high mobility transistors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId359" w:history="1">
+                <w:t xml:space="preserve">Terahertz Resonant Detection by Plasma Waves in Nanometric Transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Fatimy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boubanga-Tombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Knap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId798" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M.A. Poisson</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Seliuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS Annual Meeting, Topical Meeting 2 : Terahertz - Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">13th International Symposium on Ultrafast Phenomena in Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Vilnius, Lithuania. pp.815-820</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId797" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00362036v1</w:t>
+            <w:hyperlink r:id="rId805" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00390476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId799" w:history="1">
+            <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma wave detection of sub-terahertz radiation : towards the Dyakonov-Shur instability</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId359" w:history="1">
+                <w:t xml:space="preserve">THz emission from AlGaN/GaN high mobility transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dyakonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Coquillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">N. Dyakonova</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Knap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId807" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EOS Annual Meeting, Topical Meeting 2 : Terahertz - Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, France. pp.1-2, CDROM</w:t>
+              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId799" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00360411v1</w:t>
+            <w:hyperlink r:id="rId806" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00362036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId800" w:history="1">
+            <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THz emission from AlGaN/GaN high mobility transistors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId359" w:history="1">
+                <w:t xml:space="preserve">Room Temperature Terahertz Imaging by a GaAs-HEMT Transistor Associated with a THz Time Domain Spectrometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Fatimy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId809" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Nguema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId810" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mounaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Teppe</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M.E. Levinshtein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">V International Conference 'Basic Problems of Optics'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, St Petersburg, Russia</w:t>
+              <w:t xml:space="preserve">33rd International Conference on Infrared, Millimeter and Terahertz Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Unknown, Unknown Region. pp.673-674</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId800" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811735v1</w:t>
+            <w:hyperlink r:id="rId808" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01553694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId802" w:history="1">
+            <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room Temperature Terahertz Imaging by a GaAs-HEMT Transistor Associated with a THz Time Domain Spectrometer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Teppe</w:t>
+                <w:t xml:space="preserve">Broadband Terahertz Emission from Dual-Grating Gate HEMT's -Mechanism and Emission Spectral Profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId812" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Nishimura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId813" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Handa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId814" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Tsuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId815" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Suemitsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.M. Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd International Conference on Infrared, Millimeter and Terahertz Waves</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Unknown, Unknown Region. pp.673-674</w:t>
+              <w:t xml:space="preserve">Device Research Conference UCSB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Santa Barbara, United States. pp.263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId802" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01553694v1</w:t>
+            <w:hyperlink r:id="rId811" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00390731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId805" w:history="1">
+            <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadband Terahertz Emission from Dual-Grating Gate HEMT's -Mechanism and Emission Spectral Profile</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y.M. Meziani</w:t>
+                <w:t xml:space="preserve">THz emission from AlGaN/GaN high mobility transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dyakonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Coquillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Knap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId804" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.E. Levinshtein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Device Research Conference UCSB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Santa Barbara, United States. pp.263</w:t>
+              <w:t xml:space="preserve">V International Conference “Basic Problems of Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, St Petersburg, Russia. pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId805" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00390731v1</w:t>
+            <w:hyperlink r:id="rId816" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00390707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId810" w:history="1">
+            <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THz emission from AlGaN/GaN high mobility transistors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId415" w:history="1">
+                <w:t xml:space="preserve">Plasma wave detection of sub-terahertz radiation : towards the Dyakonov-Shur instability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boubanga-Tombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Coquillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nadar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dyakonova</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M.E. Levinshtein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">V International Conference “Basic Problems of Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, St Petersburg, Russia. pp.21</w:t>
+              <w:t xml:space="preserve">EOS Annual Meeting, Topical Meeting 2 : Terahertz - Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, France. pp.1-2, CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId810" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00390707v1</w:t>
+            <w:hyperlink r:id="rId817" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00360411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId811" w:history="1">
+            <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Room temperature terahertz detection from a new doubly interdigitated grating gate transistor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Coquillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId806" w:history="1">
+            <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Nishimura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nadar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topical Meeting 2 : Terahertz - Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Paris, Villepinte, France. pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId811" w:history="1">
+            <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00390691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId812" w:history="1">
+            <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual grating gate HEMT as a new broadband source of terahertz radiation at room temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.M. Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId806" w:history="1">
+            <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Nishimura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId807" w:history="1">
+            <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Handa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId808" w:history="1">
+            <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Tsuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId809" w:history="1">
+            <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Suemitsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topical Meeting 2 : Terahertz - Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Paris, Villepinte, France. pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId812" w:history="1">
+            <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00390698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId813" w:history="1">
+            <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Room Temperature Generation of Terahertz Radiation from Dual Grating Gate HEMT's</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.M. Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId806" w:history="1">
+            <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Nishimura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId807" w:history="1">
+            <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Handa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Knap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Otsuji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd International Conference on Infrared, Millimeter, and Terahertz Waves IRMMW-THz 2008 Terahertz for Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Pasedena, California, United States. pp.M5-D12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId813" w:history="1">
+            <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00390720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId814" w:history="1">
+            <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tremendous shrinking of terahertz plasmon resonance linewidth in multichannel high-electron-mobility transistor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Shchepetov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId815" w:history="1">
+            <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Roelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bollaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boubanga-Tombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EOS Annual Meeting, Topical Meeting 2 : Terahertz - Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, France. pp.1-2, CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId814" w:history="1">
+            <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00360410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId816" w:history="1">
+            <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conversion opto-électronique 100−500 GHz dans des nanotransistors HEMTs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marinchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Varani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId816" w:history="1">
+            <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId817" w:history="1">
+            <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable plasma wave resonant detection of optical beating in high electron mobility transistor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId818" w:history="1">
+            <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Shchepetov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Lasers and Electro-Optics/International Quantum Electronics Conference, CLEOE/IQEC 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Munich, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId819" w:history="1">
+            <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CLEOE-IQEC.2007.4386307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId817" w:history="1">
+            <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00284055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId820" w:history="1">
+            <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terahertz Detection Related to Plasma Excitations in Nanometer Gate Length Field Effect Transistor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Knap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. El Fatimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Tauk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boubanga-Tombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Teppe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fall Meeting 2006, Group IV Semiconductor Nanostructures—2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId820" w:history="1">
+            <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00390530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId821" w:history="1">
+            <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma wave resonant detection of terahertz radiations by nanometric transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Knap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId822" w:history="1">
+            <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fatimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Orlov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Ural International Winter School on Physics of Semiconductors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2006, Kyshtym, Russia. pp.388</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId821" w:history="1">
+            <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00389533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId823" w:history="1">
+            <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Room temperature detection and emission of Terahertz radiation by plasma oscillations in nanometer size transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Knap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. El Fatimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dyakonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boubanga-Tombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint 32nd International Conference on Infrared and Millimeter Waves and 15th International Conference on Terahertz Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Cardiff, United Kingdom. pp.977</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId823" w:history="1">
+            <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00390740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId824" w:history="1">
+            <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terahertz emission and detection by plasma waves in nanometer size field effect transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Knap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId825" w:history="1">
+            <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerzy Lusakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Diakonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelouahad El Fatimy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Topical Workshop on Heterostructure Microelectronics (TWHM 2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Awaji Isl (JAPAN), France. pp.926-930</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId824" w:history="1">
+            <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00540647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId826" w:history="1">
+            <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma wave HEMTs for THz applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Shchepetov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Roelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bollaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cappy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dyakonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint 31st International Conference on Infrared and Millimeter Waves and 14th International Conference on Terahertz Electronics, IRMMW-THz2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, China. pp.136, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId827" w:history="1">
+            <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIMW.2006.368344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId826" w:history="1">
+            <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00241319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId828" w:history="1">
+            <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous magnetization patterning in diluted paramagnetic semiconductors : theory and experiment - art. no. 611802</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Vladimirova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Scalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId829" w:history="1">
+            <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Misbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId830" w:history="1">
+            <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Wojtowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Ultrafast Phenomena in Semiconductors and Nanostructure Materials X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, San Jose (CA), United States. pp.11802-11802, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId831" w:history="1">
+            <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.640816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId828" w:history="1">
+            <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00440495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId832" w:history="1">
+            <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TeraHertz detectors based on plasma oscillations in nanometric silicon field effect transistors</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId390" w:history="1">
+                <w:t xml:space="preserve">Terahertz emission by plasma waves in high electron mobility transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Knap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lusakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId833" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dyakonova</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Workshop on Expert Evaluation and Control of Compound Semiconductor Materials and Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Montpellier (FRANCE), France. pp.1413-1417</w:t>
+              <w:t xml:space="preserve">7th Topical Workshop on Heterostructure Microelectronics (TWHM 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Hyogo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId832" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00540642v1</w:t>
+            <w:hyperlink r:id="rId839" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00390598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId834" w:history="1">
+            <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz emission and detection by plasma waves in nanoscale transistors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId390" w:history="1">
+                <w:t xml:space="preserve">TeraHertz detectors based on plasma oscillations in nanometric silicon field effect transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ym Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Diakonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lusakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">W. Knap</w:t>
+            <w:hyperlink r:id="rId841" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2005, pp.1523-1524</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th International Workshop on Expert Evaluation and Control of Compound Semiconductor Materials and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Montpellier (FRANCE), France. pp.1413-1417</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId834" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00154898v1</w:t>
+            <w:hyperlink r:id="rId840" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00540642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId835" w:history="1">
+            <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz emission by plasma waves in high electron mobility transistors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId413" w:history="1">
+                <w:t xml:space="preserve">Terahertz emission and detection by plasma waves in nanoscale transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lusakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dyakonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.M. Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Knap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Hyogo, Japan</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, pp.1523-1524</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId835" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00390598v1</w:t>
+            <w:hyperlink r:id="rId842" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00154898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId836" w:history="1">
+            <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin precession in a model structure for spintronics</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Terahertz emission and detection by plasma waves in nanoscale transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maria Vladimirova</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lusakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Diakonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ym Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Knap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International Conference on the Physics of Semiconductors (ICPS-27)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2004, Flagstaff (AZ), France. pp.1383-1384</w:t>
+              <w:t xml:space="preserve">, Jul 2004, Flagstaff (AZ), France. pp.1523-1524</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId836" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00541591v1</w:t>
+            <w:hyperlink r:id="rId843" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00540645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId840" w:history="1">
+            <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz generation and detection by plasma waves in nanometer gate high electron mobility transistors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Lusakowski</w:t>
+                <w:t xml:space="preserve">Spin precession in a model structure for spintronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId845" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ghali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId846" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kossut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId847" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Janik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Vladimirova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Int. Conf. and 7th annual general meeting of the European Society for Precision Engineering and Nanotechnology (EUSPEN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, F. Chevrier, T. Taliercio, P. Falgayrettes and P. Gall-Borrut, 2005, Montpellier, France. pp.743</w:t>
+              <w:t xml:space="preserve">27th International Conference on the Physics of Semiconductors (ICPS-27)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Flagstaff (AZ), France. pp.1383-1384</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId840" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02441222v1</w:t>
+            <w:hyperlink r:id="rId844" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00541591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId841" w:history="1">
+            <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz emission and detection by plasma waves in nanoscale transistors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId390" w:history="1">
+                <w:t xml:space="preserve">Terahertz generation and detection by plasma waves in nanometer gate high electron mobility transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Knap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Teppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dyakonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.M. Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lusakowski</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wojciech Knap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Conference on the Physics of Semiconductors (ICPS-27)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Flagstaff (AZ), France. pp.1523-1524</w:t>
+              <w:t xml:space="preserve">5th Int. Conf. and 7th annual general meeting of the European Society for Precision Engineering and Nanotechnology (EUSPEN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, F. Chevrier, T. Taliercio, P. Falgayrettes and P. Gall-Borrut, 2005, Montpellier, France. pp.743</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId841" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00540645v1</w:t>
+            <w:hyperlink r:id="rId848" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId842" w:history="1">
+            <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terahertz generation and detection by plasma waves in nanometer gate high electron mobility transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Knap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId843" w:history="1">
+            <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Łusakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dyakonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Meziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Symposium on Ultrafast Phenomena in Semiconductors (12-UFPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Vilnius, Lithuania. pp.82-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId842" w:history="1">
+            <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00390665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -34884,404 +35128,404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId844" w:history="1">
+            <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet ciblé COMPTERA: COMPosants électroniques pour l'imagerie TERAhertz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Sirtori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dussopt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId845" w:history="1">
+            <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId846" w:history="1">
+            <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Barbieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques Nationales 2024 du PEPR électronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Grenoble, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId844" w:history="1">
+            <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId847" w:history="1">
+            <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of 2D materials by Terahertz photoconductivity and magneto-transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Dinar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId848" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Delgado-Notario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId849" w:history="1">
+            <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahya Moubarak Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">École thématique 2023 HOWDI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Roscoff (29680), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId847" w:history="1">
+            <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId850" w:history="1">
+            <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La perception numérique - Projet ciblé COMPTERA: COMPosants électroniques pour l’imagerie TERAhertz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Sirtori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dussopt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId845" w:history="1">
+            <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId846" w:history="1">
+            <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Barbieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lancement et première journée scientifique annuelle du PEPR Électronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId850" w:history="1">
+            <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04388092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -35291,163 +35535,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId851" w:history="1">
+            <w:hyperlink r:id="rId858" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signal-to-noise ratio in Terahertz wireless communication using field-effect-transistors as detectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tohme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId852" w:history="1">
+            <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pénarier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 22ND INTERNATIONAL CONFERENCE ON NOISE AND FLUCTUATIONS (ICNF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, pp.1-3, 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId853" w:history="1">
+            <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICNF.2013.6578992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId851" w:history="1">
+            <w:hyperlink r:id="rId858" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00980298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -35457,435 +35701,435 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId854" w:history="1">
+            <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of acceptor centers on terahertz photoluminescence in HgTe/CdxHg1-xTe heterostructures with HgTe/CdxHg1-xTe QNs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitriy Kozlov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir V Rumyantsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail Fadeev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId855" w:history="1">
+            <w:hyperlink r:id="rId862" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasily Varavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay N Mikhailov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abstracts of XIV Russian Conference on Semiconductor Physics “Semiconductors-2019”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.309, 2019, 978-5-00150-446-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId856" w:history="1">
+            <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34077/Semicond2019-309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId854" w:history="1">
+            <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05031554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId857" w:history="1">
+            <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Results on Broadband Nanotransistor Based THz Detectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Knap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmytro But</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Diakonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Coquillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId858" w:history="1">
+            <w:hyperlink r:id="rId865" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Gutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carlo Corsi; Fedir Sizov. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NATO Science for Peace and Security Series B: Physics and Biophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.189-209, 2014, 978-94-017-8827-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId859" w:history="1">
+            <w:hyperlink r:id="rId866" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-017-8828-1_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId857" w:history="1">
+            <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02019957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId860" w:history="1">
+            <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terahertz Plasma Field Effect Transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Knap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Coquillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Diakonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmytro But</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Otsuji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics and Applications of Terahertz Radiation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Series in Optical Sciences Series Volume 173 Series ISSN 0342-4111 Publisher, pp.77, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId861" w:history="1">
+            <w:hyperlink r:id="rId868" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-007-3837-9_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId860" w:history="1">
+            <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01101033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -35895,619 +36139,619 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId862" w:history="1">
+            <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FET Terahertz detector with large bandwidth and large dynamic range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Knap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId863" w:history="1">
+            <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId864" w:history="1">
+            <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walaa Sahyoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Coquillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United Kingdom, Patent n° : GB2516884B. L2C:17-276. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId862" w:history="1">
+            <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01923999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId865" w:history="1">
+            <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terahertz detector based on HEMT FET transistor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId866" w:history="1">
+            <w:hyperlink r:id="rId873" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId867" w:history="1">
+            <w:hyperlink r:id="rId874" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Sahyoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Knap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Coquillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : GB1313912.6. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId865" w:history="1">
+            <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02008387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId868" w:history="1">
+            <w:hyperlink r:id="rId875" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TERAHERTZ ELECTROMAGNETIC WAVE CONVERSION DEVICE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Otsuji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. V. Popov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Knap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId869" w:history="1">
+            <w:hyperlink r:id="rId876" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. M. Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Diakonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2012073298. L2C:12-328. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId868" w:history="1">
+            <w:hyperlink r:id="rId875" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00807805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId870" w:history="1">
+            <w:hyperlink r:id="rId877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyseur de polarisation TéraHertz à base de transistors à effet de champs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Knap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Diakonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dyakonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg Klimenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP2012074375. L2C:12-354. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId870" w:history="1">
+            <w:hyperlink r:id="rId877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00811809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId871" w:history="1">
+            <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method and system for three-dimensional detection of objects using Thz radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId872" w:history="1">
+            <w:hyperlink r:id="rId879" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hartmut Roskos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvydas Lisauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId873" w:history="1">
+            <w:hyperlink r:id="rId880" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torsten Löffler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Knap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Coquillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patent n° : WO2010028972. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId871" w:history="1">
+            <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00391711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -36517,751 +36761,751 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId874" w:history="1">
+            <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resonant Dyakonov-Shur Magnetoplasmons in Graphene Terahertz Photodetectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId875" w:history="1">
+            <w:hyperlink r:id="rId882" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Delgado-Notario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Perez-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Benhamou-Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId876" w:history="1">
+            <w:hyperlink r:id="rId883" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Namrata Saha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId874" w:history="1">
+            <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05408352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId877" w:history="1">
+            <w:hyperlink r:id="rId884" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Many-particle hybridization of optical transitions from zero-mode Landau levels in HgTe quantum wells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Krishtopenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ikonnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Consejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId877" w:history="1">
+            <w:hyperlink r:id="rId884" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05408425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId878" w:history="1">
+            <w:hyperlink r:id="rId885" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A topological field-effect memristor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId879" w:history="1">
+            <w:hyperlink r:id="rId886" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selena Barragan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Krishtopenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Emmerling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId878" w:history="1">
+            <w:hyperlink r:id="rId885" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05408357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId880" w:history="1">
+            <w:hyperlink r:id="rId887" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Terahertz electroluminescence from Dirac-Landau polaritons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId881" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Benhamou-Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Consejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Krishtopenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId882" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId880" w:history="1">
+            <w:hyperlink r:id="rId887" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05408435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId883" w:history="1">
+            <w:hyperlink r:id="rId888" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling Long-Range Forces in Light Harvesting Proteins: Pivotal Roles of Temperature and Light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Perez-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Beranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Teppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvydas Lisauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId883" w:history="1">
+            <w:hyperlink r:id="rId888" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04828945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId884" w:history="1">
+            <w:hyperlink r:id="rId889" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HgTe quantum wells for QHE metrology under soft cryomagnetic conditions: permanent magnets and liquid ${^4He}$ temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Yahniuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId885" w:history="1">
+            <w:hyperlink r:id="rId890" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kazakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId886" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. S. Krishtopenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId887" w:history="1">
+            <w:hyperlink r:id="rId891" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId884" w:history="1">
+            <w:hyperlink r:id="rId889" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03442316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId888"/>
+      <w:footerReference w:type="default" r:id="rId892"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -37329,51 +37573,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D36DB306"/>
+    <w:nsid w:val="633EAB26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -37560,51 +37804,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-teppe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1516-2112" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079291422" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364817v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Meyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Baumbach" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Krishtopenko" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Wolf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Emmerling" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adz2408" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069730v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Dinar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Delgado-Notario" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bray" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Maussang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Perez-Martin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.23.044043" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304435v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton V. Ikonnikov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jouault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Teppe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.045431" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05408408v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Krishtopenko" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ikonnikov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hartmann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H&#246;fling" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.7.033116" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069386v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Beranger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvydas Lisauskas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adv0346" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787863v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Chen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria D&#8217;antuono" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Trama" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Preziosi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202410354" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04724748v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rumyantsev" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mazhukina" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Utochkin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kudryavtsev" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dubinov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0186292" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04724753v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Soranzio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Abreu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Houver" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine D&#246;ssegger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Savoini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.094303" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04724772v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hild" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M&#246;nch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Golub" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dmitriev" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Yahniuk" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.125303" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04724727v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meyer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. F&#228;hndrich" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schmid" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wolf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.L121303" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04815602v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moldavskaya" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bel'Kov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Danilov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kozlov" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.205204" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881971v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Benlemqwanssa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.22.064059" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304313v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Benhamou-Bui" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Consejo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Szo&#322;a" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0168578" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940773v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gebert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Consejo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruffenach" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Szola" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-022-01129-1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04724758v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid S Bovkun" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir y Aleshkin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Mikhailov" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Dvoretsky" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0021364023603536" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824971v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Teppe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.125203" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259009v5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lechelon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Meriguet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Gori" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ruffenach" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Nardecchia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abl5855" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824966v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Utochkin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Kudryavtsev" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Dubinov" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Fadeev" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Rumyantsev" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12152599" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925414v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.245141" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887745v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurii Ivonyak" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Przybytek" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Mikhailov" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.195202" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04724752v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0021364022601889" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887746v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Indykiewicz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0117818" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939599v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Avogadri" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Gebert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanovitch Castillo Arvelo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevresearch.4.l042042" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783120v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Antezza" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Teppe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.115203" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428856v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin E Kudryavtsev" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir V Utochkin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0046983" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824976v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fadeev" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ya. Aleshkin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0071908" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824987v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir I. Gavrilenko" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.438501" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04724762v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/ac253d" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497995v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Morozov" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksim Zholudev" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ya. Aleshkin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.1c01111" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428846v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Ya Aleshkin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Alymov" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A Dubinov" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V I Gavrilenko" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2399-6528/abc9d8" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036349v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yakunin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey S. Krishtopenko" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Podgornykh" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Popov" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Neverov" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.165305" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919868v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mantion" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.075302" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351532v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0021364020200059" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986295v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Grigelionis" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Diakonova" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Knap" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prystawko" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssc.2020.114019" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919862v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Kadykov" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.041404" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447824v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ab6741" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617155v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.205424" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324517v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro But" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mittendorff" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-019-0496-1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04724733v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir V Rumyantsev" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1070/QEL17034" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04724743v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitriy Kozlov" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Kulikov" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0021364019100114" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072785v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Desrat" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Spirin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.121405" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302388v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Yahniuk" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Grabecki" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41535-019-0154-3" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324553v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill V Maremyanin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay N Mikhailov" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.opelre.2019.06.001" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072773v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail A Fadeev" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Marcinkiewicz" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/condmat4010027" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157723v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gonzalez-Posada" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Desrat" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0021364019020085" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324550v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill E. Spirin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aafdf0" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827025v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Piot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orlita" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.245203" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830513v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.165408" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830525v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hakl" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tchoumakov" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Crassee" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akrap" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.115206" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942478v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ya Aleshkin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Dubinov" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Rumyantsev" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Fadeev" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. L. Domnina" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aaebf5" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830515v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aap7529" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740166v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.086401" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862289v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gonzalez-Posada" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boissier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marcinkiewicz" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.245419" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523220v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Ikonnikov" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. V. Maremyanin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S. Bovkun" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. E. Spirin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063782617010109" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830516v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0021364017230102" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710499v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Anton" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro B. But" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawei Zhang" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernie Hill" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coquillat" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b03625" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583239v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.035405" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523131v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Torres" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4977781" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830522v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. V. Kozlov" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V. Morozov" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/aa76a0" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397638v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksiy Drachenko" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Goiran" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.155421" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469295v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep30755" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986067v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kuba" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.136401" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391282v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12576" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358769v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr M. Kadykov" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4955018" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469290v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. I. Gavrilenko" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.245402" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237406v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Viti" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Vitiello" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4932943" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784078v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faugeras" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Barra" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martinez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potemski" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913828" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200645v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu G. Sadofyev" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913927" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200644v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0021364014240175" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973456v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Orlita" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Basko" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys2857" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636434v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Penot" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nouvel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Varani" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3952/physics.v54i1.2848" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816474v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fobelets" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B. Li" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arcade" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ra22880k" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909765v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grabecki" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wrobel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Czapkiewicz" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cywinski" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gieraltowska" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.165309" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843001v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rumyantsev" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/24/21/214002" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809766v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.122.1080" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699894v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nouvel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Torres" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Marinchio" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Palermo" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4718445" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767162v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zholudev" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Torres" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.205420" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704339v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam S. Vitiello" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Viti" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Ercolani" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl2030486" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767209v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Maremyanin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-534" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799739v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tohme" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shintaro Hisatake" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuki Arakawa" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2012.2210022" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749130v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pitanti" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coquillat" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ercolani" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sorba" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Teppe" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4757005" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748688v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Drexler" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Olbrich" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Karch" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schafberger" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4729043" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443685v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marinchio" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Laurent" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Palermo" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.119.199" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635960v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Sakowicz" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lifshits" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Klimenko" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Schuster" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3632058" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814205v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boubanga-Tombet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3952/lithjphys.51405" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638518v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadley Videlier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.007827" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748690v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahad El Fatimy" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Moubarak Meziani" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.120.924" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814472v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nogajewski" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lusakowski" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Popov" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3663626" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789103v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Lastovkin" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/26/12/125011" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-WH8L54ZM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814487v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Nadar" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Boubanga-Tombet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-010-9647-7" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZW3BLC0C-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550842v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boubanga-Tombet" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Moutaouakil" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3529464" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548568v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.A. Klimenko" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.A. Mityagin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Videlier" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.V. Dyakonova" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3462072" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545634v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Knap" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nadar" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dyakonova" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/S11772-010-1018-7" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549459v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Klimenko" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2010.06.010" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05S4LHZQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597123v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545623v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. Mityagin" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545617v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sakowicz" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545630v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804712v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Karpierz" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378543v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3207886" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800810v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200982532" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S6RNRQHL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545637v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gintaras Valusis" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy &#321;usakowski" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/PSSC.200982562" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K0WJTBZB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540630v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Antonov" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S106378260904023X" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-19QP1DJN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540628v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Caumes" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chassagne" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20092943" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430452v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dyakonov" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-009-9564-9" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400190v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Delagnes" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Younus" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Nguema Agnandji" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2009.04.054" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0S2RMQWK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360007v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Fatimy" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tauk" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boubanga" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200776585" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BMJ5D0JJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360008v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gil" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200778507" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1V4WJ682-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540633v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lisauskas" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. von Spiegel" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Boubanga Tombet" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20080172" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356666v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shchepetov" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gardes" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Roelens" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cappy" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bollaert" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2945286" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553695v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A El Fatimy" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Abraham" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Nguema" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mounaix" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844770v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Seliuta" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.113.815" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356668v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2936077" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540631v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/38/384205" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327410v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sabatini" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200776572" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324329v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orlov" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2719970" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540638v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B. Veksler" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cl:20062452" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105454v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Torres" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akwoue-Ondo" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2388142" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147740v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Tombet" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Veksler" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541599v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2410215" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540634v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2358816" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329604v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Fatimy" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tiberj" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2392999" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540635v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Veksler" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ap Dmitriev" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vy Kachorovskii" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.125328" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154920v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540643v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ym Meziani" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200460468" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SSSNP50B-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389550v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pala" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Deng" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ms Shur" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154893v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. Meziani" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540641v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Levinshtein" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1921339" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540639v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2005394" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540640v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vy Kachorovski" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Xie" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1952578" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540436v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremi Torres" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Legros" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lascaray" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.085105" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440502v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Scalbert" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vladimirova" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Tatarenko" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cibert" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.245304" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385108v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Legros" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Lascaray" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002411v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304454v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/irmmw-thz57677.2023.10299006" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002385v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304349v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/irmmw-thz57677.2023.10298862" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002375v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Floriani" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002417v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824957v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sai" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Krupko" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50927.2022.9896031" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824953v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2641104" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824965v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma O'Connor" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brouillet" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50927.2022.9895499" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919648v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50927.2022.9896089" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04724791v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yavorskiy" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. But" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ivonyak" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9567639" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824991v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey V Morozov" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9567375" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448214v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8873880" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04724738v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Gavrilenko" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Dvoretskii" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Sirtori" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/irmmw-thz.2019.8874550" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926622v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Marczewski" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Zaborowski" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tomaszewski" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Zagrajek" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936876v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923897v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MIKON.2018.8405293" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923859v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Suszek" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MIKON.2018.8405334" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923924v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2018.8510443" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830519v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063782618040255" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942468v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2018.8509984" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936879v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923604v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Auton" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hill" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936874v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037689v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Kadykov" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2018.8510039" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936917v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818746v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2017.7986010" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920646v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry But" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2017.8067039" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445081v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445076v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Morozov" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555388v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nodjiadjim" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blin" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Konczykowska" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129156416400115" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936922v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936928v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380958v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436847v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936941v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406356v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063782616110063" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510407v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sypek" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417831v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201510264" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7N6Z602L-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436882v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436049v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932629v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2016.7758790" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932679v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2016.7758889" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178151v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278365v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249949v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/647/1/012036" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932656v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Contreras" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/647/1/012064" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336484v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249953v2" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/647/1/012037" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249955v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/647/1/012009" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336494v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siemion" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336481v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marczewski" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kopyt" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126627v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikola V. Sakhno" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Oden" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Notake" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina V. Dyakonova" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265668v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816650v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ribeiro" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Poumirol" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454350v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daher" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126629v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kurita" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kobayashi" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903619v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2022854" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926284v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Varani" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2002504" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816663v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kurita" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kobayashi" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955621v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bawedin" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chang" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECom.2013.6684747" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954519v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2024206" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954529v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Ikonnkov" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/461/1/012038" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954531v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Romanov" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2022264" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454369v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801202v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Lifshits" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.908236" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816950v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tohme" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903719v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schuster" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Giffard" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.1187" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843032v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2012.6380152" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704334v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Vassor d'Yerville" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cassagne" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.905593" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816693v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vicarelli" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2012.6380119" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955623v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2012.6380135" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814140v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Romeo" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.932251" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809773v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.930091" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816705v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2012.6380118" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704348v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816972v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Iniguez" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2012.6380333" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767829v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chenaud" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Solignac" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.120.930" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638519v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.883661" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922878v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.120.927" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799965v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814895v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814221v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiichi Otsuji" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Torres" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814904v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Paquet" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lapeine" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillet" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455732v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine El Moutaouakil" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814911v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducournau" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beck" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahsin Akalin" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455725v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814890v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Escoffier" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814897v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Palma" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gavelli" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Raimondo" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814909v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636140v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550843v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Siligaris" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dussopt" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.864877" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812046v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812125v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811766v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636133v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550019v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Meziani" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Otsuji" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIMW.2010.5612620" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811771v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636136v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636142v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811760v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636141v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIMW.2010.5612996" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812036v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811776v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545979v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/PSSC.200982532" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545949v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545987v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/193/1/012074" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546391v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/193/1/012083" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545991v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Trinh van Dam" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/193/1/012095" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812052v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904180v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desplanques" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wallart" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390476v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362036v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Poisson" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360411v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811735v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Levinshtein" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553694v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nguema" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mounaix" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390731v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nishimura" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Handa" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tsuda" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Suemitsu" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390707v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390691v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390698v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390720v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360410v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gardes" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904199v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284055v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chusseau" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-IQEC.2007.4386307" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390530v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389533v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fatimy" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390740v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540647v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Lusakowski" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241319v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIMW.2006.368344" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440495v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Misbah" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wojtowicz" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.640816" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540642v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boeuf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154898v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390598v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541591v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghali" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kossut" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Janik" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441222v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540645v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390665v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. &#321;usakowski" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747569v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mangeney" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Barbieri" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846417v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delgado-Notario" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sohier" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388092v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980298v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;narier" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2013.6578992" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05031554v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily Varavin" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34077/Semicond2019-309" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019957v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gutin" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-8828-1_10" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101033v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-3837-9_3" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923999v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Bars" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Sahyoun" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008387v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bars" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sahyoun" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807805v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. M. Meziani" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811809v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391711v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Roskos" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten L&#246;ffler" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05408352v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Delgado-Notario" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namrata Saha" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05408425v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05408357v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selena Barragan" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05408435v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benhamou-Bui" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bray" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828945v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442316v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kazakov" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Krishtopenko" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kret" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-teppe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1516-2112" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079291422" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554597v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benhamou-Bui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Consejo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Krishtopenko" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruffenach" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bray" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/7rcf-fd3g" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364817v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Meyer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Baumbach" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Krishtopenko" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Wolf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Emmerling" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adz2408" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554584v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Yahniuk" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kozlov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moldavskaya" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Golub" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bel'Kov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/hfn6-v2y6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069730v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Dinar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Delgado-Notario" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bray" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Maussang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Perez-Martin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.23.044043" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304435v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton V. Ikonnikov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jouault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Teppe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.045431" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05408408v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Krishtopenko" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ikonnikov" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hartmann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H&#246;fling" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.7.033116" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787863v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Chen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria D&#8217;antuono" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Trama" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Preziosi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202410354" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069386v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Beranger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvydas Lisauskas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adv0346" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04724748v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rumyantsev" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mazhukina" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Utochkin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kudryavtsev" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dubinov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0186292" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04724753v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Soranzio" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Abreu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Houver" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine D&#246;ssegger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Savoini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.094303" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04724772v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hild" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M&#246;nch" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dmitriev" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.125303" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04724727v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meyer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. F&#228;hndrich" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schmid" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wolf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.L121303" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881971v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Benlemqwanssa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.22.064059" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04815602v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Danilov" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.205204" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304313v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Benhamou-Bui" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Consejo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Szo&#322;a" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0168578" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940773v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gebert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Szola" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-022-01129-1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04724758v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid S Bovkun" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir y Aleshkin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Mikhailov" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Dvoretsky" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0021364023603536" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824971v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Teppe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.125203" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259009v5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lechelon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Meriguet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Gori" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ruffenach" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Nardecchia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abl5855" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824966v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Utochkin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Kudryavtsev" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Dubinov" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Fadeev" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Rumyantsev" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12152599" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887745v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurii Ivonyak" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Przybytek" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Mikhailov" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.195202" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925414v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.245141" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783120v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Antezza" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Teppe" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.115203" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04724752v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0021364022601889" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887746v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Indykiewicz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0117818" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939599v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Avogadri" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Gebert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanovitch Castillo Arvelo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevresearch.4.l042042" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428856v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin E Kudryavtsev" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir V Utochkin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0046983" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824987v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir I. Gavrilenko" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.438501" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824976v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fadeev" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ya. Aleshkin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0071908" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04724762v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/ac253d" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497995v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Morozov" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksim Zholudev" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ya. Aleshkin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.1c01111" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036349v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yakunin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey S. Krishtopenko" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Podgornykh" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Popov" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Neverov" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.165305" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351532v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0021364020200059" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919868v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mantion" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.075302" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428846v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Ya Aleshkin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Alymov" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A Dubinov" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V I Gavrilenko" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2399-6528/abc9d8" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447824v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ab6741" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986295v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Grigelionis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Diakonova" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Knap" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prystawko" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssc.2020.114019" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919862v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Kadykov" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.041404" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617155v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.205424" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324517v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro But" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mittendorff" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-019-0496-1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04724733v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir V Rumyantsev" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1070/QEL17034" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04724743v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitriy Kozlov" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Kulikov" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0021364019100114" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072785v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Desrat" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Spirin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.121405" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302388v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Yahniuk" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Grabecki" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41535-019-0154-3" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324553v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill V Maremyanin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay N Mikhailov" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.opelre.2019.06.001" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072773v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail A Fadeev" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Marcinkiewicz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/condmat4010027" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157723v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gonzalez-Posada" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Desrat" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0021364019020085" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324550v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill E. Spirin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aafdf0" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827025v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Piot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orlita" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.245203" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830513v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.165408" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830525v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hakl" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tchoumakov" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Crassee" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akrap" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.115206" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942478v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ya Aleshkin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Dubinov" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Rumyantsev" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Fadeev" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. L. Domnina" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aaebf5" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830515v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aap7529" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862289v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gonzalez-Posada" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boissier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marcinkiewicz" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.245419" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740166v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.086401" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523220v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Ikonnikov" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. V. Maremyanin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S. Bovkun" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. E. Spirin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063782617010109" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830516v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0021364017230102" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710499v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Anton" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro B. But" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawei Zhang" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernie Hill" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coquillat" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b03625" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583239v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.035405" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523131v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Torres" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4977781" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830522v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. V. Kozlov" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V. Morozov" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/aa76a0" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397638v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksiy Drachenko" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Goiran" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.155421" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469295v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep30755" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986067v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kuba" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.136401" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358769v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr M. Kadykov" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4955018" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391282v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12576" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469290v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. I. Gavrilenko" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.245402" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237406v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Viti" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Vitiello" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4932943" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784078v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faugeras" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Barra" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martinez" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potemski" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913828" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200645v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu G. Sadofyev" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913927" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200644v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0021364014240175" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973456v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Orlita" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Basko" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys2857" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636434v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Penot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nouvel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Varani" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3952/physics.v54i1.2848" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816474v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fobelets" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B. Li" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arcade" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ra22880k" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909765v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grabecki" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wrobel" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Czapkiewicz" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cywinski" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gieraltowska" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.165309" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843001v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rumyantsev" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/24/21/214002" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799739v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tohme" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shintaro Hisatake" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuki Arakawa" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2012.2210022" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809766v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.122.1080" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699894v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nouvel" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Torres" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Marinchio" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Palermo" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4718445" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749130v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pitanti" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coquillat" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ercolani" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sorba" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Teppe" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4757005" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767162v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zholudev" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Torres" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.205420" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704339v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam S. Vitiello" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Viti" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Ercolani" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl2030486" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767209v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Maremyanin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-534" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748688v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Drexler" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Olbrich" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Karch" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schafberger" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4729043" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443685v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marinchio" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Laurent" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Palermo" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.119.199" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635960v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Sakowicz" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lifshits" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Klimenko" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Schuster" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3632058" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638518v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadley Videlier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.007827" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814205v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boubanga-Tombet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3952/lithjphys.51405" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748690v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahad El Fatimy" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Moubarak Meziani" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.120.924" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814472v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nogajewski" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lusakowski" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Popov" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3663626" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789103v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Lastovkin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/26/12/125011" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-WH8L54ZM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814487v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Nadar" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Boubanga-Tombet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-010-9647-7" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZW3BLC0C-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550842v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boubanga-Tombet" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Moutaouakil" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3529464" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548568v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.A. Klimenko" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.A. Mityagin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Videlier" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.V. Dyakonova" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3462072" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545634v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Knap" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nadar" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dyakonova" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/S11772-010-1018-7" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549459v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Klimenko" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2010.06.010" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05S4LHZQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545623v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. Mityagin" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597123v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545617v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sakowicz" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545630v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804712v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Karpierz" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378543v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3207886" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545637v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gintaras Valusis" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy &#321;usakowski" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/PSSC.200982562" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K0WJTBZB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800810v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200982532" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S6RNRQHL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540630v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Antonov" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S106378260904023X" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-19QP1DJN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540628v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Caumes" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chassagne" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20092943" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400190v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Delagnes" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Younus" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Nguema Agnandji" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2009.04.054" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0S2RMQWK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430452v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dyakonov" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-009-9564-9" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540633v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lisauskas" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. von Spiegel" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Boubanga Tombet" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20080172" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360007v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Fatimy" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tauk" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boubanga" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200776585" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BMJ5D0JJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356666v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shchepetov" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gardes" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Roelens" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cappy" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bollaert" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2945286" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360008v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gil" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200778507" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1V4WJ682-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356668v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2936077" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844770v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Seliuta" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.113.815" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553695v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A El Fatimy" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Abraham" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Nguema" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mounaix" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540631v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/38/384205" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327410v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sabatini" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200776572" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324329v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orlov" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2719970" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105454v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Torres" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akwoue-Ondo" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2388142" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147740v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Tombet" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Veksler" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541599v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2410215" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540638v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B. Veksler" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cl:20062452" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540634v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2358816" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329604v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Fatimy" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tiberj" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2392999" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540635v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Veksler" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ap Dmitriev" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vy Kachorovskii" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.125328" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154920v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540641v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Levinshtein" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1921339" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540639v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ms Shur" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2005394" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389550v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pala" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Deng" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540643v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ym Meziani" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200460468" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SSSNP50B-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154893v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. Meziani" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540640v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vy Kachorovski" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Xie" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1952578" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540436v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremi Torres" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Legros" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lascaray" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.085105" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440502v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Scalbert" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vladimirova" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Tatarenko" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cibert" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.245304" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385108v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Legros" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Lascaray" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002411v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304454v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/irmmw-thz57677.2023.10299006" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304349v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/irmmw-thz57677.2023.10298862" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002385v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002375v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Floriani" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002417v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824957v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sai" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Krupko" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50927.2022.9896031" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824953v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2641104" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824965v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma O'Connor" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brouillet" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50927.2022.9895499" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919648v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50927.2022.9896089" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04724791v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yavorskiy" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. But" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ivonyak" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9567639" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824991v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey V Morozov" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9567375" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448214v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8873880" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04724738v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Gavrilenko" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Dvoretskii" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Sirtori" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/irmmw-thz.2019.8874550" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923897v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MIKON.2018.8405293" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923859v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Suszek" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MIKON.2018.8405334" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926622v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Marczewski" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Zaborowski" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tomaszewski" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Zagrajek" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936876v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923924v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2018.8510443" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830519v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063782618040255" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942468v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2018.8509984" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936879v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923604v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Auton" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hill" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936874v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037689v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Kadykov" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2018.8510039" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920646v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry But" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2017.8067039" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445081v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445076v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Morozov" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936917v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555388v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nodjiadjim" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blin" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Konczykowska" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129156416400115" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818746v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2017.7986010" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936922v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936928v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936941v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380958v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436847v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406356v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063782616110063" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510407v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sypek" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417831v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201510264" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7N6Z602L-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436882v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932629v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2016.7758790" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436049v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932679v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2016.7758889" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249949v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/647/1/012036" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178151v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278365v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932656v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Contreras" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/647/1/012064" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336484v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249955v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/647/1/012009" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249953v2" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/647/1/012037" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336494v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siemion" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336481v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marczewski" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kopyt" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126627v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikola V. Sakhno" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Oden" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Notake" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina V. Dyakonova" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265668v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126629v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kurita" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kobayashi" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816650v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ribeiro" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Poumirol" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903619v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2022854" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454350v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daher" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926284v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Varani" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2002504" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816663v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kurita" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kobayashi" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955621v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bawedin" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chang" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECom.2013.6684747" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954519v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2024206" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954529v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Ikonnkov" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/461/1/012038" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954531v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Romanov" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2022264" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454369v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704334v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Vassor d'Yerville" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cassagne" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.905593" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816693v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vicarelli" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2012.6380119" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955623v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2012.6380135" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801202v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Lifshits" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.908236" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816950v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tohme" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814140v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Romeo" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.932251" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903719v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schuster" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Giffard" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.1187" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843032v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2012.6380152" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809773v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.930091" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816705v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2012.6380118" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704348v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816972v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Iniguez" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2012.6380333" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814221v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiichi Otsuji" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Torres" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814904v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Paquet" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lapeine" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillet" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814895v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799965v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922878v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chenaud" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.120.927" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455732v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine El Moutaouakil" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814911v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducournau" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beck" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahsin Akalin" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767829v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Solignac" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.120.930" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638519v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.883661" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455725v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814897v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Palma" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gavelli" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Raimondo" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814890v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Escoffier" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814909v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550843v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Siligaris" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dussopt" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.864877" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812125v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812046v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811766v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636140v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636133v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550019v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Meziani" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Otsuji" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIMW.2010.5612620" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811771v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636136v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636142v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811760v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636141v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIMW.2010.5612996" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812036v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811776v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545979v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/PSSC.200982532" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545987v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/193/1/012074" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545949v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546391v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/193/1/012083" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545991v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Trinh van Dam" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/193/1/012095" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812052v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904180v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desplanques" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wallart" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811735v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Levinshtein" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390476v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362036v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Poisson" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553694v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nguema" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mounaix" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390731v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nishimura" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Handa" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tsuda" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Suemitsu" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390707v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360411v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390691v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390698v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390720v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360410v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gardes" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904199v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284055v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chusseau" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-IQEC.2007.4386307" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390530v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389533v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fatimy" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390740v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540647v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Lusakowski" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241319v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIMW.2006.368344" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440495v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Misbah" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wojtowicz" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.640816" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390598v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540642v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boeuf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154898v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540645v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541591v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghali" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kossut" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Janik" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441222v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390665v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. &#321;usakowski" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747569v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mangeney" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Barbieri" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846417v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delgado-Notario" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sohier" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388092v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980298v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;narier" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2013.6578992" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05031554v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily Varavin" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34077/Semicond2019-309" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019957v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gutin" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-8828-1_10" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101033v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-3837-9_3" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923999v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Bars" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Sahyoun" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008387v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bars" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sahyoun" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807805v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. M. Meziani" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811809v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391711v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Roskos" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten L&#246;ffler" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05408352v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Delgado-Notario" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namrata Saha" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05408425v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05408357v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selena Barragan" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05408435v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828945v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442316v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kazakov" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kret" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>