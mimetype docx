--- v0 (2026-04-05)
+++ v1 (2026-05-04)
@@ -1035,165 +1035,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05498695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sauvage, l’urbain et le politique</w:t>
+                <w:t xml:space="preserve">Habiter le rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(Re-)penser la coexistence entre humain et faune sauvage en ville</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR 5319 Passages, Nov 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Habiter le rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AUDAP, Oct 2025, Œyregave (40), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05448750v1</w:t>
+                <w:t xml:space="preserve">hal-05498710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habiter le rural</w:t>
+                <w:t xml:space="preserve">Le sauvage, l’urbain et le politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Habiter le rural</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AUDAP, Oct 2025, Œyregave (40), France</w:t>
+              <w:t xml:space="preserve">(Re-)penser la coexistence entre humain et faune sauvage en ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 5319 Passages, Nov 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05498710v1</w:t>
+                <w:t xml:space="preserve">hal-05448750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Science et action publique</w:t>
               </w:r>
@@ -2637,221 +2637,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02138606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'échec programmé de la rationalisation des périmètres intercommunaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quand le terroir a lieu. Ce que la musique fait au vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Douence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Laplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Steckel-Assouère, Marie-Christine. </w:t>
+              <w:t xml:space="preserve">Canova, Nicolas; Bourreau, Philippe; Soubeyran, Olivier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards croisés sur les mutations de l’intercommunalité</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La petite musique des territoires : art, espace et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, pp.85-94, 2014, 978-2-271-08225-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.24889⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01075196v1</w:t>
+                <w:t xml:space="preserve">halshs-01569296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand le terroir a lieu. Ce que la musique fait au vigneron</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'échec programmé de la rationalisation des périmètres intercommunaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Canova, Nicolas; Bourreau, Philippe; Soubeyran, Olivier. </w:t>
+              <w:t xml:space="preserve">Steckel-Assouère, Marie-Christine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La petite musique des territoires : art, espace et sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, pp.85-94, 2014, 978-2-271-08225-1. </w:t>
+              <w:t xml:space="preserve">Regards croisés sur les mutations de l’intercommunalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.24889⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2343030332</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01569296v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01075196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J'imagine pour vous ! Le recyclage des imaginaires dans les périphéries urbaines</w:t>
               </w:r>
@@ -3959,51 +3959,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337235v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afi Zita Lawson-Messan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Trijean" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chavinier-rela" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Viollet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Royoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01569635v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tesson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.4193" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01569639v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bigando" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01569637v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.682.0673" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01569643v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Moreau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.24810" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00145898v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236467v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marie Decoudras" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Laplace-Treyture" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00145896v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2004.2385" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00145897v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009025v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05498695v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05448750v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05498710v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05448741v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05426109v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carassus" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05452350v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319477v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02076109v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02076106v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02076112v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04998689v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bercovitz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Quintin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00145892v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152691v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ducournau Colette" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Degr&#233;mont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gonot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Puyo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918077v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660067v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04594879v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04594915v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02135188v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138606v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Hamchouche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathia Hamimid" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Hammane" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheria Gharnout" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075196v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=43042" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01569296v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Douence" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Laplace" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.24889" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00850683v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayt&#233; Banzo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couderchet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv18pgz0p.8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01569618v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01569622v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01569627v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277430v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Fourny" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Piolle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010549v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430589v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04594938v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939426v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01093483v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337235v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afi Zita Lawson-Messan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Trijean" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chavinier-rela" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Viollet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Royoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01569635v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tesson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.4193" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01569639v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bigando" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01569637v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.682.0673" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01569643v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Moreau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.24810" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00145898v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236467v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marie Decoudras" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Laplace-Treyture" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00145896v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2004.2385" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00145897v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009025v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05498695v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05498710v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05448750v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05448741v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05426109v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carassus" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05452350v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319477v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02076109v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02076106v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02076112v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04998689v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bercovitz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Quintin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00145892v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152691v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ducournau Colette" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Degr&#233;mont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gonot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Puyo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918077v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660067v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04594879v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04594915v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02135188v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138606v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Hamchouche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathia Hamimid" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Hammane" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheria Gharnout" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01569296v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Douence" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Laplace" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.24889" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075196v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=43042" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00850683v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayt&#233; Banzo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couderchet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv18pgz0p.8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01569618v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01569622v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01569627v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277430v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Fourny" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Piolle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010549v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430589v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04594938v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939426v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01093483v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>