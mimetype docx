--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -156,51 +156,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (85)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (86)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -324,451 +324,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05458711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Volatile Organic Compound Emissions from Passive Indoor Laundry Drying: Experimental Evidence and Health Gaps</w:t>
+                <w:t xml:space="preserve">VOC emissions from in-use asphalt pavements: Environmental drivers, atmospheric impacts, and mitigation strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Thevenet</w:t>
+                <w:t xml:space="preserve">Antoine Massroua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Caron</w:t>
+                <w:t xml:space="preserve">Bogdan Muresan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Della-Puppa</w:t>
+                <w:t xml:space="preserve">Frédéric Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Gaudion</w:t>
+                <w:t xml:space="preserve">Manolis Romanias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manolis Romanias</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Gaudefroy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS ES&amp;T Air</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">Resources, Conservation and Recycling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 226 (11), pp.108652. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsestair.5c00390⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.resconrec.2025.108652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05566457v1</w:t>
+                <w:t xml:space="preserve">hal-05373918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decomposition of O3 onto natural Gobi dust: From uptake to surface reactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xianjie Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis Romanias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhehao Pei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 320, pp.122509. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ces.2025.122509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05283812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VOC emissions from in-use asphalt pavements: Environmental drivers, atmospheric impacts, and mitigation strategies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Massroua</w:t>
+                <w:t xml:space="preserve">Assessing Volatile Organic Compound Emissions from Passive Indoor Laundry Drying: Experimental Evidence and Health Gaps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bogdan Muresan</w:t>
+                <w:t xml:space="preserve">Florent Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Thevenet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Aurelie Della-Puppa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gaudion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis Romanias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resources, Conservation and Recycling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 226 (11), pp.108652. </w:t>
+              <w:t xml:space="preserve">ACS ES&amp;T Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resconrec.2025.108652⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsestair.5c00390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05373918v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formaldehyde releasers in cleaning products: Mapping an indoor issue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -848,1178 +848,1182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05502472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstrip plastic scintillating detector system for quality assurance in synchrotron microbeam radiotherapy</w:t>
+                <w:t xml:space="preserve">A systematic review of thermal manikins for thermal comfort and IAQ assessment: design trade-offs and a capability-based development framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Thevenet</w:t>
+                <w:t xml:space="preserve">Alexandru Cernei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Keshmiri</w:t>
+                <w:t xml:space="preserve">Ilinca Nastase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Degouttes</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matei-Răzvan Georgescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Verriele</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 299, pp.114670</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04862419v1</w:t>
+                <w:t xml:space="preserve">hal-05608137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Monitoring of the Aging of Mineral Particles by Methylglyoxal Using Infrared Spectroscopy. Part I: Unraveling Uptake under Dry Conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microstrip plastic scintillating detector system for quality assurance in synchrotron microbeam radiotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Keshmiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Degouttes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Lostier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Livingstone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G -N. Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.5c00038⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-80736-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05283827v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoor laundry drying: Full-scale determination of water emission rate and impact on thermal comfort</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Caron</w:t>
+                <w:t xml:space="preserve">In Situ Monitoring of the Aging of Mineral Particles by Methylglyoxal Using Infrared Spectroscopy. Part I: Unraveling Uptake under Dry Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lostier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Gaudion</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie Verriele</w:t>
+                <w:t xml:space="preserve">Manolis Romanias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indenv.2025.100089⟩</w:t>
+              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (5), pp.1243-1255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.5c00038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05191500v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05283827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigation of indoor pollution events by lime-cement plasters: Full-scale assessment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Indoor laundry drying: Full-scale determination of water emission rate and impact on thermal comfort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gaudion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Verriele</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 343, pp.120997. </w:t>
+              <w:t xml:space="preserve">Indoor Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2 (2), pp.100089. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2024.120997⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.indenv.2025.100089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05191487v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05191500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical Review of Current Validation Methodologies and Future Developments in CFD‐Based Indoor Environmental Quality Analysis</w:t>
+                <w:t xml:space="preserve">Mitigation of indoor pollution events by lime-cement plasters: Full-scale assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandru Cernei</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Thevenet</w:t>
+                <w:t xml:space="preserve">Raphaël Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gaudion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Verriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolis Romanias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florin Bode</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marion Chenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/ina/6601284⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 343, pp.120997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2024.120997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05407285v1</w:t>
+                <w:t xml:space="preserve">hal-05191487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carrier gas selection in SIFT-MS: Implications for reagent ions abundance, and ambient VOC detection and quantification</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frederic Thevenet</w:t>
+                <w:t xml:space="preserve">Critical Review of Current Validation Methodologies and Future Developments in CFD‐Based Indoor Environmental Quality Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Cernei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florin Bode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Verriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilinca Nastase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microchemical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 215, pp.114558. </w:t>
+              <w:t xml:space="preserve">Indoor Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.microc.2025.114558⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/ina/6601284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05283816v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling Ammonia and Trimethylamine Uptake on Conductive Doped Polyaniline</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Carrier gas selection in SIFT-MS: Implications for reagent ions abundance, and ambient VOC detection and quantification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolis Romanias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gaudion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.4c00565⟩</w:t>
+              <w:t xml:space="preserve">Microchemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 215, pp.114558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microc.2025.114558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04595435v1</w:t>
+                <w:t xml:space="preserve">hal-05283816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the Uptake of Glyoxal on a Diversity of Natural Dusts and Surrogates: Linking Dust Composition to Glyoxal Uptake and Estimation of Atmospheric Lifetimes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Unraveling Ammonia and Trimethylamine Uptake on Conductive Doped Polyaniline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Pascaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paola Formenti</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.3c00359⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (17), pp.9180-9188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.4c00565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04595443v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04595435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aging of mineral dusts and proxies by uptake of methylglyoxal: A Knudsen cell study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Unraveling the Uptake of Glyoxal on a Diversity of Natural Dusts and Surrogates: Linking Dust Composition to Glyoxal Uptake and Estimation of Atmospheric Lifetimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Zogka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Lostier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassileios Papadimitriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 339, pp.120876. </w:t>
+              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2024.120876⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.3c00359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04759620v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04595443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental assessment of modelling VOC emissions from particleboard into a ventilated chamber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2027,51 +2031,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Verriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thevenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.120341. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2099,4131 +2103,4131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04382130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A heterogeneous-cavity model for miniaturized detectors of orthovoltage X-rays</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aging of mineral dusts and proxies by uptake of methylglyoxal: A Knudsen cell study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lostier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Formenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolis Romanias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/2799/1/012012⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 339, pp.120876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2024.120876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04706749v1</w:t>
+                <w:t xml:space="preserve">hal-04759620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uptake and reactivity of formaldehyde on lime-cement-plaster under typical indoor air conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Soisson</w:t>
+                <w:t xml:space="preserve">A heterogeneous-cavity model for miniaturized detectors of orthovoltage X-rays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Keshmiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Moussaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Huffschmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Esteves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2022.109948⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2799 (1), pp.012012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/2799/1/012012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04000925v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uptake and reactivity of acetic acid on Gobi dust and mineral surrogates: A source of oxygenated volatile organic compounds in the atmosphere?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Zeineddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad Zeineddine</w:t>
+                <w:t xml:space="preserve">Darya Urupina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolis Romanias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darya Urupina</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 294, pp.119509. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2022.119509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04000946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-scale determination of essential oil diffusion: Impact on indoor air quality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shadia Angulo-Milhem</w:t>
+                <w:t xml:space="preserve">Uptake and reactivity of formaldehyde on lime-cement-plaster under typical indoor air conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Verriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolis Romanias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Chenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Soisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2023.120141⟩</w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 229, pp.109948. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2022.109948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04241093v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo-enhanced uptake of SO 2 on Icelandic volcanic dusts</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Full-scale determination of essential oil diffusion: Impact on indoor air quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shadia Angulo-Milhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Verriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science : Atmospheres </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1EA00094B⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.120141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2023.120141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04199418v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04241093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formaldehyde and glyoxal measurement deploying a selected ion flow tube mass spectrometer (SIFT-MS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia G Zogka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis N Romanias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 15 (7), pp.2001-2019. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/amt-15-2001-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03693908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface Distribution of Sulfites and Sulfates on Natural Volcanic and Desert Dusts: Impact of Humidity and Chemical Composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darya Urupina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gaudion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Gaudion</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Manolis Romanias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 6 (3), pp.642-655. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.1c00321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04199414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Newly identified climatically and environmentally significant high-latitude dust sources</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cliff Atkins</w:t>
+                <w:t xml:space="preserve">Photo-enhanced uptake of SO 2 on Icelandic volcanic dusts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Lasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darya Urupina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Maters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delmelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolis Romanias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-22-11889-2022⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science : Atmospheres </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (3), pp.375-387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1EA00094B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04199194v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Relevant Is It to Use Mineral Proxies to Mimic the Atmospheric Reactivity of Natural Dust Samples? A Reactivity Study Using SO2 as Probe Molecule</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Newly identified climatically and environmentally significant high-latitude dust sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Outi Meinander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavla Dagsson-Waldhauserova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Amosov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Aseyeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cliff Atkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minerals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (3), pp.282. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (17), pp.11889-11930. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/min11030282⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-22-11889-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03167641v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of VOCs Is a Key Step in Plasma-Catalyst Coupling: The Case of Acetone onto TiO2 vs. CeO2</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">How Relevant Is It to Use Mineral Proxies to Mimic the Atmospheric Reactivity of Natural Dust Samples? A Reactivity Study Using SO2 as Probe Molecule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darya Urupina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis Romanias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/catal11030350⟩</w:t>
+              <w:t xml:space="preserve">Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (3), pp.282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/min11030282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03167570v1</w:t>
+                <w:t xml:space="preserve">hal-03167641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The indoor fate of terpenes: Quantification of the limonene uptake by materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Verriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Harb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Thlaijeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 188, pp.107433. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.buildenv.2020.107433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoor use of essential oil-based cleaning products: Emission rate and indoor air quality impact assessment based on a realistic application methodology</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Adsorption of VOCs Is a Key Step in Plasma-Catalyst Coupling: The Case of Acetone onto TiO2 vs. CeO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianjie Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zixian Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolis Romanias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2020.118060⟩</w:t>
+              <w:t xml:space="preserve">Catalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (3), pp.350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/catal11030350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03203304v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoor use of essential oils: Emission rates, exposure time and impact on air quality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shadia Angulo-Milhem</w:t>
+                <w:t xml:space="preserve">Indoor use of essential oil-based cleaning products: Emission rate and indoor air quality impact assessment based on a realistic application methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Angulo Milhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Verriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 244, pp.117863. </w:t>
+              <w:t xml:space="preserve">, 2021, 246, pp.118060. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2020.117863⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2020.118060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02943190v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03203304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uptake Mechanism of Acetic Acid onto Natural Gobi Dust</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Thévenet</w:t>
+                <w:t xml:space="preserve">Indoor use of essential oils: Emission rates, exposure time and impact on air quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shadia Angulo-Milhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Verriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.0c00168⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 244, pp.117863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2020.117863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02928556v1</w:t>
+                <w:t xml:space="preserve">hal-02943190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour of individual VOCs in indoor environments: How ventilation affects emission from materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frederic Thevenet</w:t>
+                <w:t xml:space="preserve">Uptake Mechanism of Acetic Acid onto Natural Gobi Dust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianjie Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolis Romanias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhehao Pei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thévenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 243, pp.117713. </w:t>
+              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2020.117713⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.0c00168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03040782v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of household product emissions in indoor air: Real scale assessment of the removal processes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Thevenet</w:t>
+                <w:t xml:space="preserve">Method development and validation for the determination of sulfites and sulfates on the surface of mineral atmospheric samples using reverse-phase liquid chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darya Urupina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gaudion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolis Romanias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Verriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2019.122525⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 219, pp.121318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2020.121318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02913605v1</w:t>
+                <w:t xml:space="preserve">hal-02914905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactive uptake of NO2 on volcanic particles: A possible source of HONO in the atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis Romanias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yangang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yangang Ren</w:t>
+                <w:t xml:space="preserve">Benoit Grosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Grosselin</w:t>
+                <w:t xml:space="preserve">Véronique Daële</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelwahid S Mellouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 95, pp.155-164. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jes.2020.03.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02909300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method development and validation for the determination of sulfites and sulfates on the surface of mineral atmospheric samples using reverse-phase liquid chromatography</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Manolis Romanias</w:t>
+                <w:t xml:space="preserve">Behaviour of individual VOCs in indoor environments: How ventilation affects emission from materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Verriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2020.121318⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 243, pp.117713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2020.117713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02914905v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the ubiquitous use of essential oil-based products promote indoor air quality? A critical literature review</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frederic Thevenet</w:t>
+                <w:t xml:space="preserve">Treatment of household product emissions in indoor air: Real scale assessment of the removal processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Harb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Locoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thevenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-020-08150-3⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 380, pp.122525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2019.122525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02913608v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2020 plasma catalysis roadmap</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does the ubiquitous use of essential oil-based products promote indoor air quality? A critical literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shadia Angulo Milhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Verriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/ab9048⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (13), pp.14365-14411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-020-08150-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02916954v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of a thermally regulated atmospheric simulation chamber (THALAMOS): A versatile tool to simulate atmospheric processes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vassileios Papadimitriou</w:t>
+                <w:t xml:space="preserve">The 2020 plasma catalysis roadmap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemie Bogaerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Tu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Christopher Whitehead</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Centi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leon Lefferts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jes.2020.03.036⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53 (44), pp.443001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/ab9048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02913609v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02916954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of ventilation on indoor air quality: Singular behaviour of formaldehyde</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development and validation of a thermally regulated atmospheric simulation chamber (THALAMOS): A versatile tool to simulate atmospheric processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddin Osseiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolis Romanias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gaudion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Angelaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassileios Papadimitriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3303/CET1974167⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 95, pp.141-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jes.2020.03.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03314904v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of an experimental method for determining the three key parameters of VOC emissions from solid materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frederic Thevenet</w:t>
+                <w:t xml:space="preserve">Impact of ventilation on indoor air quality: Singular behaviour of formaldehyde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Verriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thevenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 609, pp.032034. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74, pp.997-1002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/609/3/032034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3303/CET1974167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02913585v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03314904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uptake and surface chemistry of SO2 on natural volcanic dusts</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of an experimental method for determining the three key parameters of VOC emissions from solid materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Verriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2019.116942⟩</w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 609, pp.032034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/609/3/032034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02913582v1</w:t>
+                <w:t xml:space="preserve">hal-02913585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VOC uptakes on gypsum boards: Sorption performances and impact on indoor air quality</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Verriele</w:t>
+                <w:t xml:space="preserve">Uptake and surface chemistry of SO2 on natural volcanic dusts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Urupina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.N. Romanias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dagsson-Waldhauserova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2018.04.011⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 217, pp.116942. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2019.116942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02914102v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water Interaction with Mineral Dust Aerosol: Particle Size and Hygroscopic Properties of Dust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis Romanias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Zeineddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giasemi Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2 (4), pp.376-386. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.7b00152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02552761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocatalytic treatment of VOC industrial emissions: IPA removal using a sensor-instrumented reactor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">VOC uptakes on gypsum boards: Sorption performances and impact on indoor air quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Debono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rizk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Verriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2018.07.151⟩</w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 137, pp.138-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2018.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03314909v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emissions and treatment of VOCs emitted from wood-based construction materials: Impact on indoor air quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Harb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thevenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 354, pp.641-652. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cej.2018.08.085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03314907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma-catalytic mineralization of toluene adsorbed on CeO&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Rousseau</w:t>
+                <w:t xml:space="preserve">Photocatalytic treatment of VOC industrial emissions: IPA removal using a sensor-instrumented reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Debono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gaudion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Locoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thevenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/catal8080303⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 353, pp.394-409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2018.07.151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02406810v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03314909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozone Uptake by Clay Dusts under Environmental Conditions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Plasma-catalytic mineralization of toluene adsorbed on CeO&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zixian Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianjie Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.8b00057⟩</w:t>
+              <w:t xml:space="preserve">Catalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (8), pp.303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/catal8080303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02914004v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocatalytic oxidation of VOCs at ppb level using a closed-loop reactor: The mixture effect</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ozone Uptake by Clay Dusts under Environmental Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolis Romanias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.APCATB.2017.12.041⟩</w:t>
+              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (9), pp.904-914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.8b00057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01700177v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous Interaction of Various Natural Dust Samples with Isopropyl Alcohol as a Probe VOC</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Photocatalytic oxidation of VOCs at ppb level using a closed-loop reactor: The mixture effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hequet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Raillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Debono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Locoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 122 (22), pp.4911-4919. </w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 226, pp.473 - 486. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.8b02034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/J.APCATB.2017.12.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567661v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geocatalytic uptake of ozone onto natural mineral dust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xianjie Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis Romanias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6264,4824 +6268,4941 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02406809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isoprene Heterogeneous Uptake and Reactivity on TiO 2 : A Kinetic and Product Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Heterogeneous Interaction of Various Natural Dust Samples with Isopropyl Alcohol as a Probe VOC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Zeineddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis Romanias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thévenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 49 (11), pp.773-788. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (22), pp.4911-4919. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/kin.21114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.8b02034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02567655v1</w:t>
+                <w:t xml:space="preserve">hal-02567661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous Interaction of Isoprene with Natural Gobi Dust</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Isoprene Heterogeneous Uptake and Reactivity on TiO 2 : A Kinetic and Product Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolis Romanias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Zeineddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thévenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 1 (5), pp.236-243. </w:t>
+              <w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (11), pp.773-788. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.7b00050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/kin.21114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02567646v1</w:t>
+                <w:t xml:space="preserve">hal-02567655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How chemical and physical mechanisms enable the influence of the operating conditions in a photocatalytic indoor air treatment device to be modeled</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Heterogeneous Interaction of Isoprene with Natural Gobi Dust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Zeineddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolis Romanias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gaudion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Riffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thévenet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2016.08.118⟩</w:t>
+              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (5), pp.236-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.7b00050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01423685v1</w:t>
+                <w:t xml:space="preserve">hal-02567646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the Clean Air Delivery Rate (CADR) of Photocatalytic Oxidation (PCO) Purifiers for Indoor Air Pollutants Using a Closed-Loop Reactor. Part II: Experimental Results</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Investigating water adsorption onto natural mineral dust particles: Linking DRIFTS experiments and BET theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nitesh Joshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolis Romanias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Riffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thévenet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules22030408⟩</w:t>
+              <w:t xml:space="preserve">Aeolian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27, pp.35-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aeolia.2017.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01487568v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating water adsorption onto natural mineral dust particles: Linking DRIFTS experiments and BET theory</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Determination of the Clean Air Delivery Rate (CADR) of Photocatalytic Oxidation (PCO) Purifiers for Indoor Air Pollutants Using a Closed-Loop Reactor. Part II: Experimental Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hequet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Batault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Raillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thévenet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aeolian Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aeolia.2017.06.001⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Photon-involving Purification of Water and Air, 22 (3), pp.408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules22030408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567645v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic probing of plasma-catalytic surface processes: Oxidation of toluene on CeO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How chemical and physical mechanisms enable the influence of the operating conditions in a photocatalytic indoor air treatment device to be modeled</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Batault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hequet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Raillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thévenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Locoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 307, pp.766 - 775. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ppap.201600114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2016.08.118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489487v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01423685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VOC ternary mixture effect on ppb level photocatalytic oxidation: Removal kinetic, reaction intermediates and mineralization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Thevenet</w:t>
+                <w:t xml:space="preserve">Dynamic probing of plasma-catalytic surface processes: Oxidation of toluene on CeO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zixian Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianjie Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 218, pp.359 - 369. </w:t>
+              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2017.06.070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ppap.201600114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01700203v1</w:t>
+                <w:t xml:space="preserve">hal-01489487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances and limitations of electronic gas sensors to investigate an indoor air quality event</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">VOC ternary mixture effect on ppb level photocatalytic oxidation: Removal kinetic, reaction intermediates and mineralization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Debono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hequet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Locoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thevenet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Coddeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 218, pp.359 - 369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2017.06.070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02390323v1</w:t>
+                <w:t xml:space="preserve">hal-01700203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NO2 adsorption mechanism on TiO2: An in-situ transmission infrared spectroscopy study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performances and limitations of electronic gas sensors to investigate an indoor air quality event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hanoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Sivachandiran</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">D. Bianchi</w:t>
+                <w:t xml:space="preserve">Patrice Coddeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Building and Environment, 107, pp.19-28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01339470v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02390323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 40 m 3 Innovative experimental Room for INdoor Air studies (IRINA): Development and validations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
+                <w:t xml:space="preserve">NO2 adsorption mechanism on TiO2: An in-situ transmission infrared spectroscopy study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Sivachandiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">N. Locoge</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bianchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2016.07.102⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 198, pp.411-419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2016.05.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03143835v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the Heterogeneous Interaction of VOCs with Natural Atmospheric Particles: Adsorption of Limonene and Toluene on Saharan Mineral Dusts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis Romanias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Ourrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thévenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 120 (8), pp.1197-1212. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpca.5b10323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02567639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous Interaction of Isopropanol with Natural Gobi Dust</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The 40 m 3 Innovative experimental Room for INdoor Air studies (IRINA): Development and validations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Harb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sivachandiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gaudion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thévenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Locoge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.6b03708⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 306, pp.568-578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2016.07.102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567642v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03143835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isopropanol removal using Mn&amp;lt;SUB&amp;gt;X&amp;lt;/SUB&amp;gt;O&amp;lt;SUB&amp;gt;Y&amp;lt;/SUB&amp;gt; packed bed non-thermal plasma reactor: Comparison between continuous treatment and sequential sorption/regeneration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Heterogeneous Interaction of Isopropanol with Natural Gobi Dust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolis Romanias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Zeineddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gaudion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxiu Lun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thévenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2015.01.055⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 50 (21), pp.11714-11722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.6b03708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01549364v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acetaldehyde and acetic acid adsorption on TiO2 under dry and humid conditions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isopropanol removal using Mn&amp;lt;SUB&amp;gt;X&amp;lt;/SUB&amp;gt;O&amp;lt;SUB&amp;gt;Y&amp;lt;/SUB&amp;gt; packed bed non-thermal plasma reactor: Comparison between continuous treatment and sequential sorption/regeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loganathan Sivachandiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thévenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 264, pp.197-210. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2014.10.089⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 270, pp.327-335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2015.01.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204737v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01549364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limonene photocatalytic oxidation at ppb levels: Assessment of gas phase reaction intermediates and secondary organic aerosol heterogeneous formation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Acetaldehyde and acetic acid adsorption on TiO2 under dry and humid conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Batault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hequet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2014.11.048⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 264, pp.197-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2014.10.089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567624v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation of isopropanol and acetone adsorbed on TiO&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; under plasma generated ozone flow: Gas phase and adsorbed species monitoring</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Rousseau</w:t>
+                <w:t xml:space="preserve">Limonene photocatalytic oxidation at ppb levels: Assessment of gas phase reaction intermediates and secondary organic aerosol heterogeneous formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ourrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gaudion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 147, pp.302-313. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2013.09.008⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 168-169, pp.183-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2014.11.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01549396v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acetylene photocatalytic oxidation using continuous flow reactor: Gas phase and adsorbed phase investigation, assessment of the photocatalyst deactivation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Rousseau</w:t>
+                <w:t xml:space="preserve">Oxidation of isopropanol and acetone adsorbed on TiO&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; under plasma generated ozone flow: Gas phase and adsorbed species monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Gravejat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guaitella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thévenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2014.01.038⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 147, pp.302-313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2013.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01057384v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01549396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regeneration of isopropyl alcohol saturated Mn&amp;lt;SUB&amp;gt;X&amp;lt;/SUB&amp;gt;O&amp;lt;SUB&amp;gt;Y&amp;lt;/SUB&amp;gt; surface: Comparison of thermal, ozonolysis and non-thermal plasma treatments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Rousseau</w:t>
+                <w:t xml:space="preserve">Acetylene photocatalytic oxidation using continuous flow reactor: Gas phase and adsorbed phase investigation, assessment of the photocatalyst deactivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 246, pp.184-195. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 244, pp.50-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2014.01.038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2014.02.058⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01549391v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma-catalyst coupling for volatile organic compound removal and indoor air treatment: a review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Regeneration of isopropyl alcohol saturated Mn&amp;lt;SUB&amp;gt;X&amp;lt;/SUB&amp;gt;O&amp;lt;SUB&amp;gt;Y&amp;lt;/SUB&amp;gt; surface: Comparison of thermal, ozonolysis and non-thermal plasma treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loganathan Sivachandiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thévenet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christelle Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 246, pp.184-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2014.02.058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/47/22/224011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01549395v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01549391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isopropanol saturated TiO&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; surface regeneration by non-thermal plasma : Influence of air relative humidity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
+                <w:t xml:space="preserve">Plasma-catalyst coupling for volatile organic compound removal and indoor air treatment: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thévenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loganathan Sivachandiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paul Gravejat</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guaitella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 214, pp.17-26. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47 (22), pp.224011. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2012.10.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/47/22/224011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01549428v1</w:t>
+                <w:t xml:space="preserve">hal-01549395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas phase photocatalytic oxidation of decane at ppb levels: Removal kinetics, reaction intermediates and carbon mass balance</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isopropanol saturated TiO&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; surface regeneration by non-thermal plasma : Influence of air relative humidity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loganathan Sivachandiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thévenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Gravejat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2013.02.022⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 214, pp.17-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2012.10.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945326v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01549428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TiO2 photocatalytic oxidation of indoor VOCs at ppb levels in a multi-pass dynamic reactor: Influence of VOCs mixture on reaction intermediates concentrations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
+                <w:t xml:space="preserve">Gas phase photocatalytic oxidation of decane at ppb levels: Removal kinetics, reaction intermediates and carbon mass balance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Debono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gravejat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nadine Locoge</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Raillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 258, pp.17--29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2013.02.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945339v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of NO and NO&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; adsorption mechanisms on TiO&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; at room temperature</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Thévenet</w:t>
+                <w:t xml:space="preserve">TiO2 photocatalytic oxidation of indoor VOCs at ppb levels in a multi-pass dynamic reactor: Influence of VOCs mixture on reaction intermediates concentrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Debono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Gravelat</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cecile Raillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hequet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Locoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 245</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01549420v1</w:t>
+                <w:t xml:space="preserve">hal-00945339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non thermal Pasma regeneration of Acetone adsorbed TiO&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; Surface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
+                <w:t xml:space="preserve">Investigation of NO and NO&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; adsorption mechanisms on TiO&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; at room temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loganathan Sivachandiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thévenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Gravelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 142-143, pp.196-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2013.04.073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11090-013-9463-7⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01549424v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01549420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude cinétique, à lʼéchelle de la ppb, des sous-produits formés durant lʼoxydation photocatalytique du toluène</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non thermal Pasma regeneration of Acetone adsorbed TiO&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loganathan Sivachandiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thévenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11090-013-9463-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02363096v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01549424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toluene photocatalytic oxidation at ppbv levels: Kinetic investigation and carbon balance determination</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+                <w:t xml:space="preserve">Étude cinétique, à lʼéchelle de la ppb, des sous-produits formés durant lʼoxydation photocatalytique du toluène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Debono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Raillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 211, pp.305-312</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2011.06.021⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01423680v1</w:t>
+                <w:t xml:space="preserve">hal-02363096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Hydrogen Peroxide Using Dielectric Barrier Discharge Associated with Fibrous Materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Toluene photocatalytic oxidation at ppbv levels: Kinetic investigation and carbon balance determination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Debono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">E. Puzenat</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gravejat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hequet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Raillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11090-010-9234-7⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106 (3-4), pp.600 - 608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2011.06.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00512052v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01423680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocatalytic oxidation of indoor VOCs at ppb levels: Kinetics of by-products formation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurence Le Coq</w:t>
+                <w:t xml:space="preserve">Synthesis of Hydrogen Peroxide Using Dielectric Barrier Discharge Associated with Fibrous Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Couble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brandhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Puzenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30 (4), pp.489-502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11090-010-9234-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945332v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00512052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C2H2 oxidation by plasma/TiO2 combination: Influence of the porosity, and photocatalytic mechanisms under plasma exposure</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Photocatalytic oxidation of indoor VOCs at ppb levels: Kinetics of by-products formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Debono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hequet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Raillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 239</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00281240v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of water vapour on plasma/photocatalytic oxidation efficiency of acetylene</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">C2H2 oxidation by plasma/TiO2 combination: Influence of the porosity, and photocatalytic mechanisms under plasma exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Guaitella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Puzenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 84 (3-4), pp.813-820. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 80, pp.296-305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2007.11.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2008.06.029⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00474640v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00281240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation of acetylene by photocatalysis coupled with dielectric barrier discharge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Influence of water vapour on plasma/photocatalytic oxidation efficiency of acetylene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Guaitella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Puzenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2007.01.057⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 84 (3-4), pp.813-820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2008.06.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04221435v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the Plasma-Photocatalyst Synergy at Low and Atmospheric Pressure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Oxidation of acetylene by photocatalysis coupled with dielectric barrier discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guaitella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Puzenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Stancu</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasma Environmental Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 122 (1-2), pp.186-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2007.01.057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00169239v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation of acetylene by photocatalysis coupled with dielectric barrier discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Guaitella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Puzenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Today</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 122, pp.186-194. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cattod.2007.01.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00141211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic of the plasma current amplitude in a barrier discharge: influence of photocatalytic material</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Guaitella</w:t>
+                <w:t xml:space="preserve">Comparison of the Plasma-Photocatalyst Synergy at Low and Atmospheric Pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Guaitella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Puzenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Thevenet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Stancu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Plasma Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1, pp.52-56</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04221424v1</w:t>
+                <w:t xml:space="preserve">hal-00169239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the environment of lanthanide ions in a simplified non-active nuclear glass and its weathering gel products – Europium as a structural luminescent probe</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bernard Champagnon</w:t>
+                <w:t xml:space="preserve">Dynamic of the plasma current amplitude in a barrier discharge: influence of photocatalytic material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guaitella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2005.01.059⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 39 (14), pp.2964-2972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/39/14/015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04221366v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocatalyst activation in a pulsed low pressure discharge</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determination of the environment of lanthanide ions in a simplified non-active nuclear glass and its weathering gel products – Europium as a structural luminescent probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Panczer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Jollivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Champagnon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2136415⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 351 (8-9), pp.673-677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2005.01.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04221401v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Photocatalyst activation in a pulsed low pressure discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guaitella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gatilova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 87 (22), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2136415⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Photocatalytic degradation of acetylene over various titanium dioxide-based photocatalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guaitella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 61 (1-2), pp.58-68. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2005.03.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11091,4249 +11212,4249 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physique vs biologique : repenser la mesure d'efficacité des solutions de remédiation en air intérieur.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Taouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Ritoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français des Aérosols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05574350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The performance of air remediation solutions as seen through the prism of olfactory comfort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Marin-Curtoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Hawko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Verriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Healthy Buildings 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Rejkavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05117066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full-scale comparison between passive and active removal of indoor VOCs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gaudion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Verriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Gaudion</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Manolis Romanias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Chenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indoor Air 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Honolulu (Hawaii), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04673858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does human thermal plume impact pollutant distribution indoors?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Cernei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matei Razvan Georgescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Danca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Verriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indoor Air 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Honololu, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04673844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced thermal manikin for assessing local thermal comfort development of a new generation of hardware architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matei Razvan Georgescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Verriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Danca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Cernei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASHRAE Winter conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04415071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the impact of clothing insulation on thermal comfort using thermal manikin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Verriele</w:t>
+                <w:t xml:space="preserve">New Tool to Unravel Interactions Between Gas and Sensitive Surface Through the Simultaneous Characterization of Gas Uptake and Electrical Properties of the Material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pascaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. N. Romanias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EU-CONEXUS EENVIRO Research Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUROSENSORS XXXVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Debrecen (Hungary), Hungary. AMA Service GmbH, Von-Münchhausen-Str. 49, 31515 Wunstorf, pp.419-420, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5162/EUROSENSORSXXXVI/PT5.305⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04760433v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04703519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Tool to Unravel Interactions Between Gas and Sensitive Surface Through the Simultaneous Characterization of Gas Uptake and Electrical Properties of the Material</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. N. Romanias</w:t>
+                <w:t xml:space="preserve">Exploring the impact of clothing insulation on thermal comfort using thermal manikin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Cernei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Lacassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fagniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matei Razvan Georgescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Verriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROSENSORS XXXVI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EU-CONEXUS EENVIRO Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Bucarest, Romania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5162/EUROSENSORSXXXVI/PT5.305⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04703519v1</w:t>
+                <w:t xml:space="preserve">hal-04760433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Detector Based on Heterogeneous Cavity for Spatially Microfractionated Radiation Therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarvenaz Keshmiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G-N Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-F Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESTRO 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Glasgow (Ecosse), United Kingdom. Radiotherapy and Oncology, 194, pp.S3231-S3234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04979200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indoor laundry drying: a full-scale characterization of water emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Verriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gaudion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indoor Air 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Honolulu (Hawaii), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04673866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of three amines interfering with ammonia response of polyaniline-based sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Pascaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Bruneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edilene Assunção da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS Fall Meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04249356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fundamental characterization of interaction between gas and polyaniline composites dedicated to ammonia detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Pascaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS Fall Meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04249328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ILINQA : Impact des libérateurs de formaldéhyde dans la formulation des produits ménagers sur la qualité de l’air intérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Verriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thevenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Doctorants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04250990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the atmospheric ageing of mineral dust during transport: A laboratory approach deploying CESAM atmospheric simulation chamber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis N. Romanias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel F. de Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Pangui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Atmospheric Dust</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Monopoli, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04151464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of particle size on water uptake on natural mineral dust aerosols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Romanias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zeineddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. K. Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Atmospheric Dust</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04222259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photocatalytic oxidation of several mixtures of indoor air pollutants by a commercialized stand-alone device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Raillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrietta Essie Whyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Maroga Mboula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 10th European meeting on Solar Chemistry and Photocatalysis: Environmental Applications (SPEA10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Almeria, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02363904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and validation of a THermAL Regulated AtMOspheric Simulation Chamber (THALAMOS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddin Osseiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis N. Romanias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassileios C Papadimitriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Symposium on Gas Kinetics and Related Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04250537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous interaction of isopropanol with several selected natural dust samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Nour Zeineddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis N. Romanias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion annuelle du Groupe de Cinétique et Photochimie en Phase Gazeuse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Douai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous reaction of NO2 with volcanic dust in the atmosphere: uptake coefficients and HONO formation yields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis N. Romanias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Nour Zeineddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion annuelle du Groupe de Cinétique et Photochimie en Phase Gazeuse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Douai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous interaction of isoprene with natural Gobi dust</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Determination of the Clean Air Delivery Rate (CADR) of PhotoCatalytic Oxidation purifiers for indoor air pollutants using a closed-loop reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hequet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Batault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Raillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thévenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Aerosol Cycle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">10th World Congress of Chemical Engineering (WCCE10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03122279v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d'un réacteur fermé à boucle recirculante pour la détermination des capacités de traitement des épurateurs d'air par photocatalyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Batault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Raillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thévenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the Clean Air Delivery Rate (CADR) of PhotoCatalytic Oxidation purifiers for indoor air pollutants using a closed-loop reactor</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heterogeneous interaction of isoprene with natural Gobi dust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Nour Zeineddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolis N. Romanias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gaudion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Riffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th World Congress of Chemical Engineering (WCCE10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">International Conference on Aerosol Cycle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352156v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03122279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the heterogeneous interaction of VOCs with natural atmospheric particles: Adsorption of toluene and limonene on Saharan mineral dusts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId372" w:history="1">
+                <w:t xml:space="preserve">Water uptake on natural mineral particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nitesh Joshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis N. Romanias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Nour Zeineddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Bedjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Journée Scientifique du SIRTA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">Réunion annuelle du Groupe de Cinétique et Photochimie en Phase Gazeuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04301245v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water uptake on natural mineral particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitesh Joshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis N. Romanias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Nour Zeineddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Bedjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle du Groupe de Cinétique et Photochimie en Phase Gazeuse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Reims, France</w:t>
+              <w:t xml:space="preserve">14ème Journée Scientifique du SIRTA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146019v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04301242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water uptake on natural mineral particles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId372" w:history="1">
+                <w:t xml:space="preserve">Investigating the heterogeneous interaction of VOCs with natural atmospheric particles: Adsorption of toluene and limonene on Saharan mineral dusts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis N. Romanias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Ourrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Riffault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Journée Scientifique du SIRTA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">Atelier thématique « Propriétés et impacts des poussières terrigènes sur le climat et l'environnement »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04301242v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04306430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the chemical composition and morphology of natural mineral dust samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis Romanias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitesh Joshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Nour Zeineddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Ourrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Choël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Aerosol Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01385230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the heterogeneous interaction of VOCs with natural atmospheric samples: Adsorption of limonene and toluene on Saharan mineral dusts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis N. Romanias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Ourrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Atmospheric Dust</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Castellaneta Marina, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03119137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the heterogeneous interaction of VOCs with natural atmospheric particles: Adsorption of toluene and limonene on Saharan mineral dusts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis N. Romanias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ourrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier thématique « Propriétés et impacts des poussières terrigènes sur le climat et l'environnement »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Créteil, France</w:t>
+              <w:t xml:space="preserve">14ème Journée Scientifique du SIRTA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04306430v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04301245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stand-alone purification unit for indoor air quality improvement: Evaluation of photocatalytic commercial devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Maroga Mboula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Raillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thévenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPEA9- 9th European Meeting on Solar Chemistry and Photocatalysis: Environmental Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of limonene and toluene adsorption properties on Saharan dusts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis N. Romanias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Ourrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Workshop on Sand/Duststorms and Associated Dustfall</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03119135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of physico-chemical mechanisms for modeling the influence of operating conditions in a PCO indoor air treatment device</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Heterogeneous interaction of volatile organic compounds with natural mineral dust surfaces under simulated atmospheric conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolis N. Romanias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Nour Zeineddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gaudion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Riffault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPEA9-9th European Meeting on Solar Chemistry and Photocatalysis: Environmental Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">European Aerosol Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368606v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03122260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous interaction of volatile organic compounds with natural mineral dust surfaces under simulated atmospheric conditions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Study of physico-chemical mechanisms for modeling the influence of operating conditions in a PCO indoor air treatment device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Batault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Raillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hequet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Locoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Tours, France</w:t>
+              <w:t xml:space="preserve">SPEA9-9th European Meeting on Solar Chemistry and Photocatalysis: Environmental Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03122260v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the heterogeneous interaction of VOCs with natural atmospheric particles: Adsorption of toluene and limonene on Saharan mineral dusts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis N. Romanias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Ourrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd VDI-Expert Forum on Atmospheric Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of photocatalytic device geometry for indoor air treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Batault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Subrenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Raillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCE-10, 10th European Congress in Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limonene photocatalytic oxidation at ppb levels: characterization of gas phase and particulate phase side products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Ourrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gaudion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PhotoPAQ Conference: photocatalysis science and application for urban air quality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03145548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limonene photocatalytic oxidation at ppb levels: characterization of gas phase, and adsorbed phase intermediates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Ourrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gaudion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd European Symposium on Photocatalysis (JEP 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02868521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15343,8310 +15464,8310 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The PHARAON project: new bases for a transverse standard to assess indoor air mitigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Bouhanguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Healthy Buildings 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISIAQ, Jun 2025, Rejkavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05116988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the impact of clothing insulation on thermal comfort evaluation using thermal manikins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Contribution of human thermal plume to microenvironmental distribution of indoor particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Cernei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matei-Razvan Razvan Georgescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Danca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matei-Răzvan Georgescu</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florin Bode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EU-CONEXUS EENVIRO Research Conference - The 9th Conference of the Sustainable Solutions for Energy and Environment (EENVIRO 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Healthy Buildings 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISIAQ, Jun 2025, Rejkavik, Iceland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/202560802005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04958455v1</w:t>
+                <w:t xml:space="preserve">hal-05117060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of human thermal plume to microenvironmental distribution of indoor particles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Exploring the impact of clothing insulation on thermal comfort evaluation using thermal manikins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Cernei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Lacassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fagniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Danca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Thevenet</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matei-Răzvan Georgescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Healthy Buildings 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EU-CONEXUS EENVIRO Research Conference - The 9th Conference of the Sustainable Solutions for Energy and Environment (EENVIRO 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Bucharest, Romania. pp.02005, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/202560802005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05117060v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is the impact of indoor laundry drying on thermal comfort ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Verriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Healthy Buildings 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISIAQ, Jun 2025, Rejkavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05117029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tackling the indoor exposure to H2S emissions from Sargassum seaweeds stranding by an operational assessment of dwelling ventilation strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Verriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gaudion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Gimberteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Boullanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Healthy Buildings 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISIAQ, Jun 2025, Rejkavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05117046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative thermal manikin for assessing local thermal comfort - development of a new hardware architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matei Razvan Georgescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Danca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Cernei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Verriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RoomVent 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Stockholm, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04444584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EXPERIMENTAL AND NUMERICAL STUDIES OF MOISTURE AND TOLUENE BUFFERING CAPACITY OF HEMP CONCRETE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Dung Tran Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fathia Dahir Igue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Beverly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianshun S. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenlei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th ACI/RILEM International Conference on Cementitious Materials and Alternative Binders for Sustainable Concrete (ICCM 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04528980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uptake of methylglyoxal on a diversity of natural mineral dusts and proxies: Heterogeneous kinetics and uptake mechanism</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Why do floor-cleaners with no formaldehyde in their compositions are indoor sources of formaldehyde?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gaudion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Verriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thevenet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manolis Romanias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">european geophysical union</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Indoor Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Honolulu (Hawaii), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-8613⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04641809v1</w:t>
+                <w:t xml:space="preserve">hal-04637925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why do floor-cleaners with no formaldehyde in their compositions are indoor sources of formaldehyde?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Role of Water in Conductive Polymer Gas Sensors: Insights From Polyaniline For Ammonia Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Pascaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolis N. Romanias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Fresneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Honolulu (Hawaii), United States</w:t>
+              <w:t xml:space="preserve">17th International Symposium on Flexible Organic Electronics (ISFOE24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Thesaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637925v1</w:t>
+                <w:t xml:space="preserve">hal-04643162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Water in Conductive Polymer Gas Sensors: Insights From Polyaniline For Ammonia Detection</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Uptake of methylglyoxal on a diversity of natural mineral dusts and proxies: Heterogeneous kinetics and uptake mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Lostier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolis Romanias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Symposium on Flexible Organic Electronics (ISFOE24)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">european geophysical union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, european geophysical union, Apr 2024, Vienna, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-8613⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04643162v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04641809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to move forward indoor air quality ? Let me introduce you to IRINA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EU-CONEXUS EENVIRO Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UTCB, Oct 2024, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04760386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface distribution of sulfites and sulfates on natural volcanic and desert dusts: impact of humidity and chemical composition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darya Urupina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis N. Romanias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on mineral dust</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Bari (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04641899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laundry drying: a major interface of gas-surface exchanges indoors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Verriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thevenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Healthy Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Aachen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04250905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité de l’air et activités domestiques : influence du séchage du linge sur le confort hygrothermique et les concentrations en polluants dans l’habitat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Verriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Audition GT ANSES Produits de consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ANSES, Sep 2023, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de l’impact des activités domestiques sur la QAI : de la composition des produits à la mise en œuvre de l’activité à l’échelle 1 :1</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Produits de consommation et pratiques des occupants en air intérieur : renseigner, comprendre et recommander</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thevenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre scientifique Air et Santé : des connaissances pour soutenir l'action</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADEME; ANSES, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire interne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSTB, Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04250979v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04251078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion d'huiles essentielles en air intérieur et épisode de pollution à l'ozone : quel impact sur les particules ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Thevenet</w:t>
+                <w:t xml:space="preserve">Uptake of glyoxal on natural gobi desert dust under simulated atmospheric conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia G Zogka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolis N. Romanias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36ème Congrès Français sur les Aérosols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASFERA, Mar 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">International conference on mineral dust</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Bari (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04251068v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04641922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Produits de consommation et pratiques des occupants en air intérieur : renseigner, comprendre et recommander</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Évaluation de l’impact des activités domestiques sur la QAI : de la composition des produits à la mise en œuvre de l’activité à l’échelle 1 :1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Verriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thevenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire interne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSTB, Sep 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Rencontre scientifique Air et Santé : des connaissances pour soutenir l'action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADEME; ANSES, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04251078v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uptake of glyoxal on natural gobi desert dust under simulated atmospheric conditions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Manolis N. Romanias</w:t>
+                <w:t xml:space="preserve">Diffusion d'huiles essentielles en air intérieur et épisode de pollution à l'ozone : quel impact sur les particules ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Verriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolis N Romanias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thevenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on mineral dust</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Bari (IT), Italy</w:t>
+              <w:t xml:space="preserve">36ème Congrès Français sur les Aérosols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASFERA, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04641922v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04251068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods and models regarding the experimental and numerical study of the indoor environmental quality</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">What’s new in formaldehyde emissions from household activities? Impact of biocidal formaldehyde releasers from cleaning products on IAQ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Verriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thevenet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ilinca Nastase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Conference of the UTCB Doctoral School</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UTCB, Oct 2023, Bucarest, Romania</w:t>
+              <w:t xml:space="preserve">Healthy Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Aachen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04259625v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q-wASH : Qualité de l’air intérieur et séchage du linge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Verriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de restitution CORTEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADEME, Nov 2023, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What’s new in formaldehyde emissions from household activities? Impact of biocidal formaldehyde releasers from cleaning products on IAQ</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methods and models regarding the experimental and numerical study of the indoor environmental quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Cernei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Verriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Thevenet</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilinca Nastase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Healthy Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Aachen, Netherlands</w:t>
+              <w:t xml:space="preserve">6th Conference of the UTCB Doctoral School</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UTCB, Oct 2023, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04250897v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of relative humidity on uptake and release of indoor VOCs by fabrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Verriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thevenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Healthy Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Aachen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04250901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between natural mineral dust and methylglyoxal: a Knudsen flow reactor study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Lostier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis N. Romanias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on mineral dust</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04641878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous Interaction of Glyoxal with natural dusts and mineral surrogates</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Processus hétérogènes et aérosols minéraux : Quelles conséquences sur les gaz traces et les propriétés de surface des aérosols ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rossi M.</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolis N Romanias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Aerosol Conference (IAC 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Athens, France</w:t>
+              <w:t xml:space="preserve">35ème Congrès Français sur les Aérosols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03749218v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03753314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus hétérogènes et aérosols minéraux : Quelles conséquences sur les gaz traces et les propriétés de surface des aérosols ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Heterogeneous Interaction of Glyoxal with natural dusts and mineral surrogates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolis N. Romanias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Zogka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. C. Papadimitriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Manolis N Romanias</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossi M.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35ème Congrès Français sur les Aérosols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, PARIS, France</w:t>
+              <w:t xml:space="preserve">11th International Aerosol Conference (IAC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Athens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03753314v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daylight Promotes a Transient Uptake of SO2 by Icelandic Volcanic Dust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasne Jerome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darya Urupina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Maters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delmelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavla Dagsson Waldhauserova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, VIENNE, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03753286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of formaldehyde on IAQ : quantification in household products</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">ESSENTIEL: Emissions et transformations des COV odorants terpéniques : impact sur la qualité de l'air intérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Verriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thevenet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Kuopio, Finland</w:t>
+              <w:t xml:space="preserve">Journée de restitution CORTEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADEME, Jan 2022, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637916v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESSENTIEL: Emissions et transformations des COV odorants terpéniques : impact sur la qualité de l'air intérieur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of formaldehyde on IAQ : quantification in household products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Verriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Nicolas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de restitution CORTEA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADEME, Jan 2022, Online, France</w:t>
+              <w:t xml:space="preserve">Indoor Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Kuopio, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04259892v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface mechanisms in plasma-catalysis coupling Conérence : ISPlasma</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Thevenet</w:t>
+                <w:t xml:space="preserve">How to select the indoor air treatment device you may need ? a map of the problematic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Symposium on Advanced Plasma Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Nagoya, Japan</w:t>
+              <w:t xml:space="preserve">4th Conference of UTCB Doctoral School, on-line</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, 4th Conference of UTCB Doctoral School, on-line, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03143955v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to select the indoor air treatment device you may need ? a map of the problematic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic Thevenet</w:t>
+                <w:t xml:space="preserve">Surface mechanisms in plasma-catalysis coupling Conérence : ISPlasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Romanias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thevenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Conference of UTCB Doctoral School, on-line</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, 4th Conference of UTCB Doctoral School, on-line, Romania</w:t>
+              <w:t xml:space="preserve">13th International Symposium on Advanced Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03478649v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03143955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Climate relevant processing of mineral dust by volatile organic compounds : (CLIMDO) project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. (lisa). Cazaunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Battaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Doussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gratien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021, (en ligne)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03143948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal Dynamics and Emission Rates of Terpenes from Essential Oil Diffusers in a Real Scale Room</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Angulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Verriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thevenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INDOOR AIR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03144018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real Consumer Use Patterns of Essential-Oil-Based Household Products: Emission Rate Assessment and Impact on Indoor Air Quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Angulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Verriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thevenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INDOOR AIR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03144009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uptake and surface chemistry of SO2 on natural Icelandic volcanic dusts under simulated atmospheric conditions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jerome Lasne</w:t>
+                <w:t xml:space="preserve">What are the main non-reactive sinks of terpenes? Comparison of various indoor surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Harb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Verriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Angulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thevenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INDOOR AIR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Seoul, South Korea</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-530⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03158536v1</w:t>
+                <w:t xml:space="preserve">hal-03144191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are the main non-reactive sinks of terpenes? Comparison of various indoor surfaces</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Thevenet</w:t>
+                <w:t xml:space="preserve">Uptake and surface chemistry of SO2 on natural Icelandic volcanic dusts under simulated atmospheric conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darya Urupina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolis Romanias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Lasne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INDOOR AIR</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-530⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03144191v1</w:t>
+                <w:t xml:space="preserve">hal-03158536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFD prediction of VOC emission from a solid material in an experimental chamber</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Can we really promote air quality by essential oil diffusion ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Verriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Angulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thevenet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IAQVEC 2019 - International Conference on Indoor Air Quality, Ventilation and Energy Conservation in Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Bari, Italy</w:t>
+              <w:t xml:space="preserve">ISES ISIAQ Joint Annual Meeting, Lithuania, August 18-22, 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Kaunas, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03144297v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03145258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFD prediction of VOC emission from a solid material in an experimental chamber</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Robert1</w:t>
+                <w:t xml:space="preserve">Aerosol microphysical, chemical and optical properties from fundamental heterogeneous processes to remote sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Guichard1</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Thevenet</w:t>
+                <w:t xml:space="preserve">Y. Derimian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th international conference on multiphase flow (ICMF), Brazil, May 19-24, 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">5ème Journée scientifique Labex Cappa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03144291v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03145237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does natural and ecological certified household products promote indoor air quality ? : From liquid composition to test chamber emission evaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Angulo</w:t>
+                <w:t xml:space="preserve">CFD prediction of VOC emission from a solid material in an experimental chamber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Verriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Verriele</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Thevenet</w:t>
+                <w:t xml:space="preserve">R. Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISES ISIAQ Joint Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Kaunas, Lithuania</w:t>
+              <w:t xml:space="preserve">10th IAQVEC 2019 - International Conference on Indoor Air Quality, Ventilation and Energy Conservation in Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03144239v1</w:t>
+                <w:t xml:space="preserve">hal-03144297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we really promote air quality by essential oil diffusion ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">CFD prediction of VOC emission from a solid material in an experimental chamber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Robert1</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guichard1</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Verriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thevenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISES ISIAQ Joint Annual Meeting, Lithuania, August 18-22, 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Kaunas, Lithuania</w:t>
+              <w:t xml:space="preserve">10th international conference on multiphase flow (ICMF), Brazil, May 19-24, 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03145258v1</w:t>
+                <w:t xml:space="preserve">hal-03144291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerosol microphysical, chemical and optical properties from fundamental heterogeneous processes to remote sensing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Does natural and ecological certified household products promote indoor air quality ? : From liquid composition to test chamber emission evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Angulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Verriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thevenet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Derimian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Journée scientifique Labex Cappa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">ISES ISIAQ Joint Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Kaunas, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03145237v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03144239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of essential-oil-based cleaning products on indoor air quality: From liquid composition to test emission chamber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Angulo Milhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Verriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thevenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAQVEC 2019, 10th International conference on indoor air quality ventilation &amp; energy conservation in buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Bari, Italy. pp.042095, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/609/4/042095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02913586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of a Teflon thermal regulated atmospheric simulation chamber (Thalamos). A versatile tool for the study of atmospheric relevant processes,</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of ventilation on VOC emissions in indoor environments : the singular behavior of formaldehyde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Verriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Chemical Kinetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t>
+              <w:t xml:space="preserve">iCheap 14 / 14th International Conference on Chemical and Process Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03145062v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03144284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of essential-oil-based cleaning products on indoor air quality: From liquid composition to chamber emission evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Angulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Verriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thevenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th IAQVEC 2019 - International Conference on Indoor Air Quality, Ventilation and Energy Conservation in Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03144250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of ventilation on VOC emissions in indoor environments : the singular behavior of formaldehyde</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development and validation of a Teflon thermal regulated atmospheric simulation chamber (Thalamos). A versatile tool for the study of atmospheric relevant processes,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Osseiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Romanias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gaudion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Angelaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. C. Papadimitriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iCheap 14 / 14th International Conference on Chemical and Process Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">11th International Conference on Chemical Kinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03144284v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03145062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating water adsorption onto natural mineral dust particles: Linking DRIFT spectroscopy and BET theory</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Determination of The Clean Air Delivery Rate (CADR) of Photocatalytic Oxidation Purifiers Using a Closed Loop Reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hequet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Batault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Raillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thévenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Atmospheric Dust</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Bari, Italy</w:t>
+              <w:t xml:space="preserve">10th European Meeting on Solar Chemistry and Photocatalysis Environmental Applications (SPEA10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Alméria, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03124183v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of The Clean Air Delivery Rate (CADR) of Photocatalytic Oxidation Purifiers Using a Closed Loop Reactor</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigating water adsorption onto natural mineral dust particles: Linking DRIFT spectroscopy and BET theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolis N. Romanias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nitesh Joshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Riffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Meeting on Solar Chemistry and Photocatalysis Environmental Applications (SPEA10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Alméria, Spain</w:t>
+              <w:t xml:space="preserve">International Conference on Atmospheric Dust</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352142v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03124183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uptake and reactivity of acetic acid on natural Gobi dust sample</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Nour Zeineddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis N. Romanias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Atmospheric Dust</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03124181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous reaction of NO2 with volcanic dust in the atmosphere: uptake coefficients and HONO formation yields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis N. Romanias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Nour Zeineddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geosciences Union General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03123766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozone uptake on clay dust under atmospheric conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis N. Romanias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion annuelle du Groupe de Cinétique et Photochimie en Phase Gazeuse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Douai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating water adsorption onto natural mineral dust particles : Linking DRIFT spectroscopy and BET theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitesh Joshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis N. Romanias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Aerosol Cycle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03122281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption de H2O sur des poussières minérales désertiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitesh Joshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis N. Romanias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Nour Zeineddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Bedjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9èmes Journées Interdisciplinaires de la Qualité de l’Air</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Villeneuve d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indoor Air Purification by a Commercialized Photocatalytic Oxidation Stand-alone Devices: Efficiency and Safety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Raillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrietta Essie Whyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Maroga Mboula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thévenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NPM-2 New Photocatalytic Materials for Environment, Energy and Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the Clean Air Delivery Rate (CADR) of PhotoCatalytic Oxidation purifiers for indoor air pollutants using a closed-loop reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Batault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Raillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thévenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th European Conference on Environmental Applications of Advanced Oxidation Processes (EAAOP 5)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous interaction of isopropanol with Gobi mineral dusts under simulated atmospheric conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis N. Romanias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Nour Zeineddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gaudion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Workshop on Sand/Duststorms and Associated Dustfall</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03119136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous interaction of isopropanol with natural Gobi dust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis N. Romanias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Nour Zeineddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoxiu Lun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gaudion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion annuelle du Groupe de Cinétique et Photochimie en Phase Gazeuse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous interaction of isopropanol with mineral dust surfaces under simulated atmospheric conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis N. Romanias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Nour Zeineddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gaudion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Atmospheric Dust</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Castellaneta Marina, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03119138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réactivité homogène et hétérogène : contribution du Département SAGE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dusanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère Journée CLIMIBIO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04597447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réactivité homogène et hétérogène : contribution du Département SAGE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dusanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère Journée scientifique CLIMIBIO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Villeneuve d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rate law model to better understand the influence of process parameters during toluene photocatalytic degradation in indoor air conditions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Sorption properties of VOCs on natural mineral dusts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Ourrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Riffault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAEES, Procédés Avancés pour l'Environnement L'énergie et la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Québec, Canada</w:t>
+              <w:t xml:space="preserve">2ème Journée scientifique du Labex CaPPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Villeneuve d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368636v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04597472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorption properties of VOCs on natural mineral dusts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+                <w:t xml:space="preserve">Photocatalytic oxidation of limonene in indoor air: gas phase, adsorbed phase and particulate matter investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Ourrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Journée scientifique du Labex CaPPA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Villeneuve d’Ascq, France</w:t>
+              <w:t xml:space="preserve">SPASEC-21 (Semi-Conductor Photocatalysis &amp; Solar Energy Conversion)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, San Diego, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04597472v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03119131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorption properties of natural mineral dusts regarding model VOCs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Propriétés de sorption et de réactivité photocatalytique de poussières minérales naturelles vis-à-vis de COV modèles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Ourrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conseil Scientifique du Labex CaPPA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Villeneuve d’Ascq, France</w:t>
+              <w:t xml:space="preserve">30ème Congrès Français sur les Aérosols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04638835v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03145822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés de sorption et de réactivité photocatalytique de poussières minérales naturelles vis-à-vis de COV modèles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Sorption properties of natural mineral dusts regarding model VOCs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30ème Congrès Français sur les Aérosols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Conseil Scientifique du Labex CaPPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Villeneuve d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03145822v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04638835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocatalytic oxidation of limonene in indoor air: gas phase, adsorbed phase and particulate matter investigation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rate law model to better understand the influence of process parameters during toluene photocatalytic degradation in indoor air conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Raillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Batault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hequet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Locoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPASEC-21 (Semi-Conductor Photocatalysis &amp; Solar Energy Conversion)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, San Diego, CA, United States</w:t>
+              <w:t xml:space="preserve">PAEES, Procédés Avancés pour l'Environnement L'énergie et la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03119131v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation, origin, fate and health impact of atmospheric pollutants: A few perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Coddeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dusanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop “Environmentally friendly technologies for reducing and controlling the GHG emissions from human activities (EfTechGHG)”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Djakarta, Indonesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorption properties and photocatalytic reactivity of standard and natural dusts with model VOC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Ourrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Atmospheric Dust</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Castellaneta Marina, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03118991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indoor air purification by photocatalytic oxidation: Fate of contaminants released in the gas phase and key parameter optimization for the improvement of the process efficiency and safety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Raillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Destaillats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Sleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Debono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">248th National Meeting of the American-Chemical-Society (ACS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACS, Aug 2014, San Franscico, CA, United States. pp.839-ENVR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limonene photocatalytic oxidation at ppb levels: characterization of gas phase and particulate phase side products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Ourrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gaudion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion annuelle du Groupe de Cinétique et Photochimie en Phase Gazeuse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03145602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorption properties and photocatalytic reactivity of standard and natural dusts with model VOC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Ourrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Doctorants PC2A-EMD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorption properties and photocatalytic reactivity of standard and natural dusts with model VOC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Ourrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Doctorants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PC2A; Ecole des Mines de Douai, Jun 2014, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04301264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactional Pathway of Acethylene Removal by Photocatalytic rocess and/or Non Thermal Plasma</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
+                <w:t xml:space="preserve">Photocatalytic degradation of C2H2 over TiO2 and Au/TiO2. Role of CO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Puzenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Rousseau</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thévenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Najm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Null Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Advanced Oxidation Technologies for Treatment of Water, Air and Soil, Niagara Falls, New York, Etats-Unis d'Amérique, 13th International Conference on Advanced Oxidation Technologies for Treatment of Water, Air and Soil, Niagara Falls, New York, Etats-Unis d'Amérique, 24-27 septembre 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Niagara Falls, New York, United States</w:t>
+              <w:t xml:space="preserve">EUROPACAT VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Turku, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00205425v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00175133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocatalytic degradation of C2H2 over TiO2 and Au/TiO2. Role of CO</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
+                <w:t xml:space="preserve">Reactional Pathway of Acethylene Removal by Photocatalytic rocess and/or Non Thermal Plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Guaitella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dappozze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Puzenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. M. Null Herrmann</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROPACAT VIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Turku, Finland</w:t>
+              <w:t xml:space="preserve">13th International Conference on Advanced Oxidation Technologies for Treatment of Water, Air and Soil, Niagara Falls, New York, Etats-Unis d'Amérique, 13th International Conference on Advanced Oxidation Technologies for Treatment of Water, Air and Soil, Niagara Falls, New York, Etats-Unis d'Amérique, 24-27 septembre 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Niagara Falls, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00175133v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00205425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité de l'air intérieur et produits de consommation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Verriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ADEME. 2025, pp.45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05241144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Q-Wash] Qualité de l'air intérieur et séchage du linge : influence du séchage du linge sur le confort hygrothermique et les concentrations en polluants dans l'habitat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Verriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ADEME. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId527" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05318299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Projet ESSENTIEL : Emissions et transformations de composés organiques volatiles terpéniques issus de produits ménagers] Huiles essentielles et qualité de l'air intérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Verriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadia Angulo Milhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Harb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre scientifique et technique du bâtiment (CSTB), 84 avenue Jean Jaures BP2, 77447 Marne-la-Vallée cedex 2. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05318219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des performances de matériaux dépolluants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thevenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IMT Nord Europe, Institut Mines Télécom, Univ. de Lille, Center for Energy and Environment, Lille, F-59000, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de l’innocuité des systèmes de Traitement d’Air par PhotocatalysE projet ETAPE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ecole des Mines de Douai; Ecole des mines de Nantes. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23656,163 +23777,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental-Numerical Studies of Moisture-Toluene Buffering Capacity of HLC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Dung Tran Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianshun S. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenlei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fathia Dahir Igue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guo, Bing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SP-362: ICCM2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Toulouse, France. SP-362, American Concrete Institute, pp.701 - 709, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14359/51742003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05191481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23822,156 +23943,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report on the 17th Indoor Air conference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Tien Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Collignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre Delater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Desvignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, pp.66-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ers.2023.1701⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId536" w:history="1">
-              <w:r>
-[...89 lines deleted...]
-            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04146194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23981,104 +24102,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La qualité de l'air dans les ruches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24088,105 +24209,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous Oxidation of VOCs : from fundamentals to air quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thevenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chemical Sciences. Université de Lille, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04221607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId544"/>
+      <w:footerReference w:type="default" r:id="rId545"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -24254,51 +24375,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FD7E7AC1"/>
+    <w:nsid w:val="D357DA52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -24485,51 +24606,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-thevenet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9951-0849" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160723698" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458711v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gandolfo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lostier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roose" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. George" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44407-025-00043-4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566457v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Thevenet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Caron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Della-Puppa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudion" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Romanias" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestair.5c00390" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283812v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianjie Wang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhehao Pei" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2025.122509" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373918v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Massroua" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Muresan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thevenet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudefroy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2025.108652" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502472v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rossignol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Angulo-Milhem" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Nicolas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Verriele" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2026.141393" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862419v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thevenet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Keshmiri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Degouttes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Livingstone" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G -N. Lu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-80736-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283827v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lostier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.5c00038" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191500v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Nicolas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indenv.2025.100089" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191487v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Brun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chenal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2024.120997" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407285v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Cernei" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Bode" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilinca Nastase" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/ina/6601284" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283816v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2025.114558" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595435v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Pascaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Samuel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Redon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c00565" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595443v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Zogka" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Lostier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassileios Papadimitriou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Formenti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.3c00359" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759620v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2024.120876" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382130v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guichard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Robert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2024.120341" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706749v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moussaoui" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Huffschmidt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Esteves" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2799/1/012012" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000925v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Soisson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2022.109948" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000946v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Zeineddine" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya Urupina" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2022.119509" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241093v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadia Angulo-Milhem" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2023.120141" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199418v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lasne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Maters" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delmelle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1EA00094B" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03693908v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia G Zogka" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis N Romanias" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-15-2001-2022" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199414v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.1c00321" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199194v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Outi Meinander" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavla Dagsson-Waldhauserova" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Amosov" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Aseyeva" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cliff Atkins" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-11889-2022" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167641v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min11030282" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167570v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Barakat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zixian Jia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal11030350" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251879v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Harb" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thlaijeh" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brun" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2020.107433" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203304v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Angulo Milhem" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2020.118060" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943190v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2020.117863" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928556v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousseau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Th&#233;venet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.0c00168" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040782v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2020.117713" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913605v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Locoge" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2019.122525" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909300v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangang Ren" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Grosselin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Da&#235;le" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahid S Mellouki" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2020.03.042" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914905v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121318" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913608v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadia Angulo Milhem" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-08150-3" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916954v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie Bogaerts" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Tu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Christopher Whitehead" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Centi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Lefferts" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab9048" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913609v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddin Osseiran" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Angelaki" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2020.03.036" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314904v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caron" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guichard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Robert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verriele" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1974167" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913585v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/609/3/032034" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913582v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Urupina" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lasne" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Romanias" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thi&#233;ry" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dagsson-Waldhauserova" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2019.116942" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914102v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Debono" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rizk" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2018.04.011" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PGWTHLWP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552761v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ibrahim" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giasemi Angeli" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.7b00152" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314909v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaudion" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Redon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.07.151" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GT76KXL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314907v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.08.085" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G9WK8RMK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406810v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Foucher" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal8080303" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914004v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lasne" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.8b00057" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700177v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hequet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raillard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.APCATB.2017.12.041" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567661v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b02034" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406809v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal8070263" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567655v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.21114" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567646v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.7b00050" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423685v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Batault" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raillard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2016.08.118" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487568v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Coq" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22030408" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567645v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitesh Joshi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeolia.2017.06.001" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01489487v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201600114" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700203v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2017.06.070" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02390323v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caron" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hanoune" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coddeville" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01339470v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sivachandiran" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bianchi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2016.05.065" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143835v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Th&#233;venet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2016.07.102" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BN9JMP9B-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567639v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Ourrad" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b10323" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567642v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiu Lun" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b03708" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549364v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loganathan Sivachandiran" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2015.01.055" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZS1MVXGL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204737v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Batault" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rillard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2014.10.089" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVTN521P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567624v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ourrad" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2014.11.048" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549396v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gravejat" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guaitella" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2013.09.008" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057384v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2014.01.038" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HS8V4ZLH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549391v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2014.02.058" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZ58MDMS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549395v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/22/224011" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549428v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.10.022" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTN6MXGD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945326v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debono" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gravejat" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2013.02.022" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9C1JR62-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945339v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Raillard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549420v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gravelat" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2013.04.073" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BW4XVP0F-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549424v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-013-9463-7" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-78KDFR91-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363096v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423680v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2011.06.021" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BP9CQNDT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512052v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Couble" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brandhorst" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Dubois" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Puzenat" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-010-9234-7" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FD1RLPZW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945332v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281240v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guaitella" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2007.11.032" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-961VSZD0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474640v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2008.06.029" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RP86G9LJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221435v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Herrmann" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2007.01.057" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3MLRZ2X-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169239v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stancu" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141211v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221424v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Thevenet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guillard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rousseau" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/39/14/015" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-STP0RZ24-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221366v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Panczer" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jollivet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Champagnon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2005.01.059" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDVZNTQZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221401v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gatilova" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2136415" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221381v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Herrmann" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2005.03.015" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05WM7ZJD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574350v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delaby" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Taouis" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ritoux" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ollivier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117066v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Marin-Curtoud" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Hawko" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hucher" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673858v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673844v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matei Razvan Georgescu" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Danca" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415071v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760433v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Lacassagne" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fagniez" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703519v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pascaud" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Samuel" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Romanias" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5162/EUROSENSORSXXXVI/PT5.305" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979200v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarvenaz Keshmiri" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G-N Lu" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Adam" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pittet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673866v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249356v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bruneel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edilene Assun&#231;&#227;o da Silva" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249328v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Samuel" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250990v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151464v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis N. Romanias" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F. de Brito" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Pangui" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222259v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ibrahim" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Romanias" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alleman" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zeineddine" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. K. Angeli" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363904v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrietta Essie Whyte" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Maroga Mboula" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250537v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tomas" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassileios C Papadimitriou" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146956v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Nour Zeineddine" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146953v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122279v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352769v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352156v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301245v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146019v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Bedjanian" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301242v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385230v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cho&#235;l" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119137v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306430v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368515v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119135v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368606v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122260v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638922v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368656v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Olivier" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Subrenat" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145548v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868521v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116988v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andres" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Blondeau" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Bouhanguel" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958455v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matei-R&#259;zvan Georgescu" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202560802005" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117060v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matei-Razvan Razvan Georgescu" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117029v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117046v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Masmoudi" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gimberteau" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Boullanger" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444584v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528980v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Dung Tran Le" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathia Dahir Igue" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Beverly" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianshun S. Zhang" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenlei Liu" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641809v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8613" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637925v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643162v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fresneau" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760386v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641899v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250905v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251001v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250979v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251068v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251078v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641922v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259625v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251083v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250897v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250901v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641878v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749218v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. C. Papadimitriou" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossi M." TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753314v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753286v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasne Jerome" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavla Dagsson Waldhauserova" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637916v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259892v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143955v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478649v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143948v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Formenti" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. (lisa). Cazaunau" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Battaglia" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Doussin" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gratien" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144018v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Angulo" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144009v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158536v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-530" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144191v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144297v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144291v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Robert1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guichard1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144239v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145258v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145237v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Derimian" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913586v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/609/4/042095" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145062v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Osseiran" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Angelaki" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144250v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144284v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124183v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352142v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Batault" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124181v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123766v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146951v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122281v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146092v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367917v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352178v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119136v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146008v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119138v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597447v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638762v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368636v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597472v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638835v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145822v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119131v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638823v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crunaire" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118991v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204892v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Destaillats" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Sleiman" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145602v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638175v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301264v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205425v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dappozze" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175133v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Youssef" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Najm" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Null Herrmann" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241144v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318299v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Marion" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318219v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Harb" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221540v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368716v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191481v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo, Bing" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14359/51742003" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146194v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Tien Tran" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Alessandrini" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Collignan" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Delater" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Desvignes" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2023.1701" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221707v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04221607v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-thevenet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9951-0849" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160723698" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458711v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gandolfo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lostier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roose" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. George" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44407-025-00043-4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373918v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Massroua" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Muresan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thevenet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Romanias" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudefroy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2025.108652" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283812v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianjie Wang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhehao Pei" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Thevenet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2025.122509" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566457v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Caron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Della-Puppa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudion" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestair.5c00390" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502472v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rossignol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Angulo-Milhem" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Nicolas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Verriele" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2026.141393" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608137v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Cernei" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilinca Nastase" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matei-R&#259;zvan Georgescu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862419v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thevenet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Keshmiri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Degouttes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Livingstone" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G -N. Lu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-80736-0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283827v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lostier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.5c00038" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191500v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Nicolas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indenv.2025.100089" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191487v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Brun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chenal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2024.120997" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407285v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Bode" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/ina/6601284" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283816v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2025.114558" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595435v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Pascaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Samuel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Redon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c00565" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595443v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Zogka" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Lostier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassileios Papadimitriou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Formenti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.3c00359" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382130v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guichard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Robert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2024.120341" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759620v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2024.120876" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706749v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moussaoui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Huffschmidt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Esteves" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2799/1/012012" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000946v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Zeineddine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya Urupina" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2022.119509" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000925v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Soisson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2022.109948" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241093v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadia Angulo-Milhem" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2023.120141" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03693908v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia G Zogka" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis N Romanias" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-15-2001-2022" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199414v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.1c00321" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199418v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lasne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Maters" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delmelle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1EA00094B" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199194v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Outi Meinander" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavla Dagsson-Waldhauserova" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Amosov" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Aseyeva" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cliff Atkins" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-11889-2022" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167641v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min11030282" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251879v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Harb" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thlaijeh" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brun" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2020.107433" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167570v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Barakat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zixian Jia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal11030350" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203304v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Angulo Milhem" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2020.118060" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943190v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2020.117863" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928556v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousseau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Th&#233;venet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.0c00168" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914905v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121318" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909300v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangang Ren" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Grosselin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Da&#235;le" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahid S Mellouki" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2020.03.042" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040782v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2020.117713" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913605v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Locoge" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2019.122525" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913608v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadia Angulo Milhem" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-08150-3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916954v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie Bogaerts" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Tu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Christopher Whitehead" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Centi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Lefferts" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab9048" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913609v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddin Osseiran" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Angelaki" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2020.03.036" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314904v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caron" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guichard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Robert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verriele" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1974167" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913585v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/609/3/032034" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913582v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Urupina" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lasne" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Romanias" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thi&#233;ry" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dagsson-Waldhauserova" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2019.116942" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552761v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ibrahim" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giasemi Angeli" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.7b00152" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914102v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Debono" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rizk" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2018.04.011" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PGWTHLWP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314907v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.08.085" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G9WK8RMK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314909v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaudion" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Redon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.07.151" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GT76KXL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406810v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Foucher" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal8080303" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914004v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lasne" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.8b00057" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700177v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hequet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raillard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.APCATB.2017.12.041" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406809v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal8070263" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567661v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b02034" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567655v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.21114" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567646v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.7b00050" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567645v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitesh Joshi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeolia.2017.06.001" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487568v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Batault" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raillard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Coq" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22030408" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423685v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2016.08.118" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01489487v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201600114" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700203v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2017.06.070" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02390323v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caron" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hanoune" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coddeville" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01339470v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sivachandiran" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bianchi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2016.05.065" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567639v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Ourrad" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b10323" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143835v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Th&#233;venet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2016.07.102" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BN9JMP9B-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567642v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiu Lun" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b03708" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549364v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loganathan Sivachandiran" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2015.01.055" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZS1MVXGL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204737v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Batault" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rillard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2014.10.089" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVTN521P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567624v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ourrad" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2014.11.048" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549396v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gravejat" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guaitella" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2013.09.008" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057384v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2014.01.038" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HS8V4ZLH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549391v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2014.02.058" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZ58MDMS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549395v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/22/224011" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549428v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.10.022" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTN6MXGD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945326v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debono" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gravejat" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2013.02.022" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9C1JR62-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945339v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Raillard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549420v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gravelat" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2013.04.073" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BW4XVP0F-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549424v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-013-9463-7" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-78KDFR91-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363096v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423680v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2011.06.021" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BP9CQNDT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512052v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Couble" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brandhorst" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Dubois" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Puzenat" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-010-9234-7" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FD1RLPZW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945332v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281240v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guaitella" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2007.11.032" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-961VSZD0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474640v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2008.06.029" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RP86G9LJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221435v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Herrmann" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2007.01.057" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3MLRZ2X-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141211v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169239v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stancu" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221424v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Thevenet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guillard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rousseau" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/39/14/015" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-STP0RZ24-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221366v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Panczer" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jollivet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Champagnon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2005.01.059" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDVZNTQZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221401v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gatilova" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2136415" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221381v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Herrmann" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2005.03.015" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05WM7ZJD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574350v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delaby" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Taouis" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ritoux" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ollivier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117066v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Marin-Curtoud" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Hawko" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hucher" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673858v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673844v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matei Razvan Georgescu" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Danca" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415071v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703519v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pascaud" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Samuel" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Romanias" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5162/EUROSENSORSXXXVI/PT5.305" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760433v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Lacassagne" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fagniez" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979200v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarvenaz Keshmiri" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G-N Lu" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Adam" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pittet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673866v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249356v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bruneel" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edilene Assun&#231;&#227;o da Silva" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249328v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Samuel" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250990v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151464v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis N. Romanias" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F. de Brito" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Pangui" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222259v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ibrahim" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Romanias" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alleman" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zeineddine" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. K. Angeli" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363904v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrietta Essie Whyte" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Maroga Mboula" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250537v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tomas" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassileios C Papadimitriou" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146956v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Nour Zeineddine" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146953v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352156v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352769v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122279v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146019v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Bedjanian" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301242v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306430v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385230v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cho&#235;l" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119137v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301245v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368515v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119135v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122260v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368606v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638922v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368656v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Olivier" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Subrenat" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145548v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868521v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116988v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andres" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Blondeau" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Bouhanguel" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117060v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matei-Razvan Razvan Georgescu" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958455v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202560802005" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117029v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117046v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Masmoudi" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gimberteau" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Boullanger" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444584v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528980v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Dung Tran Le" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathia Dahir Igue" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Beverly" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianshun S. Zhang" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenlei Liu" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637925v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643162v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fresneau" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641809v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8613" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760386v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641899v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250905v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251001v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251078v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641922v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250979v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251068v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250897v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251083v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259625v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250901v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641878v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753314v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749218v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. C. Papadimitriou" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossi M." TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753286v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasne Jerome" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavla Dagsson Waldhauserova" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259892v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637916v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478649v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143955v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143948v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Formenti" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. (lisa). Cazaunau" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Battaglia" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Doussin" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gratien" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144018v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Angulo" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144009v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144191v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158536v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-530" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145258v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145237v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Derimian" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144297v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144291v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Robert1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guichard1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144239v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913586v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/609/4/042095" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144284v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144250v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145062v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Osseiran" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Angelaki" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352142v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Batault" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124183v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124181v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123766v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146951v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122281v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146092v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367917v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352178v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119136v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146008v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119138v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597447v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638762v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597472v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119131v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145822v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638835v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368636v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638823v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crunaire" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118991v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204892v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Destaillats" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Sleiman" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145602v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638175v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301264v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175133v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Youssef" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Najm" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Null Herrmann" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205425v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dappozze" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241144v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318299v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Marion" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318219v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Harb" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221540v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368716v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191481v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo, Bing" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14359/51742003" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146194v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Tien Tran" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Alessandrini" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Collignan" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Delater" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Desvignes" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2023.1701" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221707v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04221607v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>