--- v0 (2026-03-22)
+++ v1 (2026-04-30)
@@ -184,51 +184,51 @@
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Directeur de Recherche CNRS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">CARRIERE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">2025 Délégué Scientifique &amp;quot;Recherche à Risque&amp;quot; à la Mission des Programmes Nationaux du CNRS</w:t>
+        <w:t xml:space="preserve">Depuis 2025 Délégué Scientifique &amp;quot;Recherche à Risque&amp;quot; à la Mission des Programmes Nationaux du CNRS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2024 Chargé de Mission pour la Direction de l'Appui aux Partenariats Publics du CNRS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2020-23 Adjoint au Directeur Scientifique Référent du CNRS pour les sites Lorraine et Champagne-Ardenne</w:t>
       </w:r>
@@ -538,395 +538,395 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-temperature CO2 capture by Li4SiO4: IR spectroscopic evidence for the double shell model.</w:t>
+                <w:t xml:space="preserve">Operando IR of Catalytic Reactions Under Microwaves at 5.8 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hoda Al Assaad</w:t>
+                <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khedidja Messabih</w:t>
+                <w:t xml:space="preserve">Ana Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Bendjaballah-Lalaoui</w:t>
+                <w:t xml:space="preserve">Sébastien Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youcef Boucheffa</w:t>
+                <w:t xml:space="preserve">Carlos Henriques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Thibault-Starzyk</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gary Bond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 27 (48), pp.26119-26130. </w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 462, pp.115571. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D5CP02957K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2025.115571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05199160v1</w:t>
+                <w:t xml:space="preserve">hal-05214176v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared spectroscopy at the surface of carbonates</w:t>
+                <w:t xml:space="preserve">High-temperature CO2 capture by Li4SiO4: IR spectroscopic evidence for the double shell model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taha Elgayyar</w:t>
+                <w:t xml:space="preserve">Hoda Al Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fedrico Azzolina-Jury</w:t>
+                <w:t xml:space="preserve">Khedidja Messabih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nadia Bendjaballah-Lalaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Boucheffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thibault-Starzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D5CP02197A⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 27 (48), pp.26119-26130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5CP02957K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05318280v1</w:t>
+                <w:t xml:space="preserve">hal-05199160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operando IR of Catalytic Reactions Under Microwaves at 5.8 GHz</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Infrared spectroscopy at the surface of carbonates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Elgayyar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fedrico Azzolina-Jury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gary Bond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 462, pp.115571. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2025.115571⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D5CP02197A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05214176v2</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of Synergy Effects between Zinc and Copper Oxides with Acidic Sites on Natural Zeolite during Photocatalytic Oxidation of Ethylene Using Operando DRIFTS Studies</w:t>
               </w:r>
@@ -1072,51 +1072,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Nguyen-Quang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Azzolina-Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1232,51 +1232,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (22), pp.6676-6686. </w:t>
@@ -1366,51 +1366,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Víctor A Solar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Azzolina-Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Separation and Purification Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 258, pp.118080. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1438,295 +1438,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03024978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the acid sites of zeolites with pyridine: quantitative AGIR measurements of the molar absorption coefficients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New insight of the influence of acidic surface sites of zeolite on the ability to remove gaseous ozone using operando DRIFTS studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor Valdés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Zholobenko</w:t>
+                <w:t xml:space="preserve">Francisco J Ulloa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Víctor A Solar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cátia Freitas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Travert</w:t>
+                <w:t xml:space="preserve">Manuel S Cepeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Azzolina-Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2020.03.003⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 294, pp.109912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2019.109912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02500425v1</w:t>
+                <w:t xml:space="preserve">hal-02419105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insight of the influence of acidic surface sites of zeolite on the ability to remove gaseous ozone using operando DRIFTS studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Héctor Valdés</w:t>
+                <w:t xml:space="preserve">Probing the acid sites of zeolites with pyridine: quantitative AGIR measurements of the molar absorption coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Zholobenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco J Ulloa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Víctor A Solar</w:t>
+                <w:t xml:space="preserve">Cátia Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel S Cepeda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Federico Azzolina-Jury</w:t>
+                <w:t xml:space="preserve">Martin Jendrlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 294, pp.109912. </w:t>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 385, pp.52--60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2019.109912⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2020.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419105v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-pressure glow discharge plasma-assisted catalytic CO2 hydrogenation—The effect of metal oxide support on the performance of the Ni-based catalyst</w:t>
               </w:r>
@@ -1764,51 +1764,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Mauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Today</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 337, pp.182-194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1836,161 +1836,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02267588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of Low Pressure Plasma-Assisted CO2 Hydrogenation Over Ni-USY by Microsecond Time-resolved FTIR Spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Entschlüsselung des Kieselsäure/ Silan-Reaktionsmechanismus zur Entwicklung von Reifen mit geringem Rollwiderstand. Teil 1 – Charakterisierung durch In-situ-IR-Spektroskopie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Federico Azzolina-Jury</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke Blume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topics in Catalysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GAK Gummi Fasern Kunststoffe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 70 (4), pp.220-226</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01831389v1</w:t>
+                <w:t xml:space="preserve">hal-01831432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the silica/silane reaction mechanism for the development of a new generation of low rolling resistance tires Part 2 – Transfer of results from model examinations into practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke Blume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RFP Rubber, fibres, plastics international : Magazine for the polymer industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (4), pp.236-241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2001,147 +1992,156 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01831426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entschlüsselung des Kieselsäure/ Silan-Reaktionsmechanismus zur Entwicklung von Reifen mit geringem Rollwiderstand. Teil 1 – Charakterisierung durch In-situ-IR-Spektroskopie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Mechanism of Low Pressure Plasma-Assisted CO2 Hydrogenation Over Ni-USY by Microsecond Time-resolved FTIR Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anke Blume</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Azzolina-Jury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GAK Gummi Fasern Kunststoffe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Topics in Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 60 (19-20), pp.1709 - 1721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11244-017-0849-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831432v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective response of pyrylium-functionalized nanozeolites in the visible spectrum towards volatile organic compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El-Roz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2240,64 +2240,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Azzolina-Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diogo Bento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Henriques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of CO2 Utilization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 22, pp.97 - 109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2337,541 +2337,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01831362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the enhancing effect of Ce in Pd-MOR catalysts for NOx CH4-SCR: A structure-reactivity study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Influence of Microwave-Assisted Synthesis Parameters on ZSM-11 Zeolite Production Without Seeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Azzolina-Jury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thibault-Starzyk</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carlos Henriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2016.05.004⟩</w:t>
+              <w:t xml:space="preserve">Current Microwave Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (2), pp.102-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/2213335602666150716164633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01831394v1</w:t>
+                <w:t xml:space="preserve">hal-01296719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards biolubricant compatible vegetable oils by pore mouth hydrogenation with shape-selective Pt/ZSM-5 catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. van Aelst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Philippaerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. van Aelst</w:t>
+                <w:t xml:space="preserve">E. Bartholomeeusen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Philippaerts</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">E. Fayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (8), pp.2820 - 2828. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C6CY00498A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01831411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Microwave-Assisted Synthesis Parameters on ZSM-11 Zeolite Production Without Seeding</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">On the enhancing effect of Ce in Pd-MOR catalysts for NOx CH4-SCR: A structure-reactivity study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acácio Nobre Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir L Zholobenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thibault-Starzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Henriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Microwave Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/2213335602666150716164633⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 195, pp.121 - 131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2016.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01296719v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speciation of adsorbates on surface of solids by infrared spectroscopy and chemometrics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the mechanism of methanol photooxidation to methylformate and carbon dioxide on TiO 2 : an operando-FTIR study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El-Roz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Vilmin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Travert</w:t>
+                <w:t xml:space="preserve">Marco Daturi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 891, pp.79 - 89. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (17), pp.11277 - 11283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2015.06.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C5CP00726G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01831407v1</w:t>
+                <w:t xml:space="preserve">hal-01831395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pore Occupancy Changes Water/Ethanol Separation in a Metal–Organic Framework—Quantitative Map of Coadsorption by IR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El-Roz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2951,3686 +2951,3686 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01831399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic ozonation with γ-Al2O3 to enhance the degradation of refractory organics in water</w:t>
+                <w:t xml:space="preserve">Speciation of adsorbates on surface of solids by infrared spectroscopy and chemometrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jullian Vittenet</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Franck Vilmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Travert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2014.10.037⟩</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 891, pp.79 - 89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2015.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01079847v1</w:t>
+                <w:t xml:space="preserve">hal-01831407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing zeolites by vibrational spectroscopies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
+                <w:t xml:space="preserve">Catalytic ozonation with γ-Al2O3 to enhance the degradation of refractory organics in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jullian Vittenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboussaoud Wael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mendret Julie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stephane Pic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Bordiga</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hubert Jean-Stephane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5CS00396B⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 504, pp.519-532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2014.10.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831400v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01079847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the mechanism of chemical reactions through thermodynamic analyses: A short review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Scalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apcata.2014.12.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01229991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the mechanism of catalytic reactions through combined kinetic and thermodynamic analyses: Application to the condensation of ethanol</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Thibault-Starzyk</w:t>
+                <w:t xml:space="preserve">Probing zeolites by vibrational spectroscopies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Bordiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Lamberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Bonino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2014.07.002⟩</w:t>
+              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (20), pp.7262 - 7341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5CS00396B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01172536v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in design and modeling of porous materials</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unraveling the mechanism of catalytic reactions through combined kinetic and thermodynamic analyses: Application to the condensation of ethanol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Scalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thibault-Starzyk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjst/e2015-02487-6⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 (3), pp.345-350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2014.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01227244v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01172536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the mechanism of methanol photooxidation to methylformate and carbon dioxide on TiO 2 : an operando-FTIR study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bazin</w:t>
+                <w:t xml:space="preserve">Advances in design and modeling of porous materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Calas-Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Coasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Deratani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Daturi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexis Evstratov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 17 (17), pp.11277 - 11283. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 224, pp.1653. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C5CP00726G⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2015-02487-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831395v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01227244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethanol condensation to butanol at high temperatures over a basic heterogeneous catalyst: How relevant is acetaldehyde self-aldolization?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Meunier</w:t>
+                <w:t xml:space="preserve">Infrared study of the silica/silane reaction. Part II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke Blume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El-Roz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">KGK Kautschuk, Gummi, Kunststoffe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 67 (number of volumes: 5), pp.53--57</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01057389v1</w:t>
+                <w:t xml:space="preserve">hal-01840256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity of Bis[3-(triethoxysilyl)propyl] Tetrasulfide (TESPT) Silane Coupling Agent over Hydrated Silica: Operando IR Spectroscopy and Chemometrics Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Gaboriaud</w:t>
+                <w:t xml:space="preserve">Ultra-fast framework stabilization of Ge-rich zeolites by low-temperature plasma treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El-Roz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louwanda Lakiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krassimir Bozhilov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp408600h⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (1), pp.68-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3sc51892b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831403v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid phase cyclohexene oxidation over vanadia based catalysts with tert-butyl hydroperoxide: Epoxidation versus allylic oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanaa El-Korso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyes Khaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sumeya Bedrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Choukchou-Braham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 394, pp.89 - 96. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.molcata.2014.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01831387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-fast framework stabilization of Ge-rich zeolites by low-temperature plasma treatment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
+                <w:t xml:space="preserve">Reactivity of Bis[3-(triethoxysilyl)propyl] Tetrasulfide (TESPT) Silane Coupling Agent over Hydrated Silica: Operando IR Spectroscopy and Chemometrics Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vilmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Bottero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Travert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Malicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gaboriaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3sc51892b⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (8), pp.4056 - 4071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp408600h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02403238v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Oil Shale Transformation in the Presence of an Acidic BEA Zeolite under Microwave Irradiation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ethanol condensation to butanol at high temperatures over a basic heterogeneous catalyst: How relevant is acetaldehyde self-aldolization?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Scalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thibault-Starzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ef4023898⟩</w:t>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 311, pp.28-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2013.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01831409v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared study of the silica/silane reaction. Part II</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">The Oil Shale Transformation in the Presence of an Acidic BEA Zeolite under Microwave Irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Bond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipa Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KGK Kautschuk, Gummi, Kunststoffe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28 (4), pp.2365 - 2377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ef4023898⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840256v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ FT-IR Investigation of Etravirine Speciation in Pores of SBA-15 Ordered Mesoporous Silica Material upon Contact with Water</w:t>
+                <w:t xml:space="preserve">Effective bulk and surface temperatures of the catalyst bed of FT-IR cells used for in situ and operando studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Randy Mellaerts</w:t>
+                <w:t xml:space="preserve">H. G. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Fayad</w:t>
+                <w:t xml:space="preserve">M. Rivallan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thibault-Starzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy van den Mooter</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. C. Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/mp300229q⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15, pp.7321-7327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3cp50442e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01831380v1</w:t>
+                <w:t xml:space="preserve">hal-00832821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immobilization of TiO2 nanoparticles on natural Luffa cylindrica fibers for photocatalytic applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamad El-Roz</w:t>
+                <w:t xml:space="preserve">Adsorption of CO 2 , CH 4 , and H 2 O in Zeolite ZSM-5 Studied Using In Situ ATR-FTIR Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsay Ohlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Hedlund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeinab Haidar</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
+                <w:t xml:space="preserve">Mattias Grahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2ra22438k⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117 (33), pp.16972 - 16982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp4037183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01963800v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of CO 2 , CH 4 , and H 2 O in Zeolite ZSM-5 Studied Using In Situ ATR-FTIR Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lindsay Ohlin</w:t>
+                <w:t xml:space="preserve">Operando Infrared (IR) Coupled to SSITKA for Photocatalysis: Reactivity and Mechanistic Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El-Roz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Daturi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mattias Grahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (12), pp.2790-2798</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831319v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operando Infrared (IR) Coupled to SSITKA for Photocatalysis: Reactivity and Mechanistic Studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantification of silanol sites for the most common mesoporous ordered silicas and organosilicas: total versus accessible silanols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Ide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El-Roz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Els de Canck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (2), pp.642 - 650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2cp42811c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01963787v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of silanol sites for the most common mesoporous ordered silicas and organosilicas: total versus accessible silanols</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Incorporation of clusters of titanium oxide in Beta zeolite structure by a new cold TiCl4-plasma process: physicochemical properties and photocatalytic activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El-Roz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louwanda Lakiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar El Fallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Lebedev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 15 (2), pp.642 - 650. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2cp42811c⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 15 (38), pp.16198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3CP52478G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831402v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporation of clusters of titanium oxide in Beta zeolite structure by a new cold TiCl4-plasma process: physicochemical properties and photocatalytic activity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louwanda Lakiss</w:t>
+                <w:t xml:space="preserve">In Situ FT-IR Investigation of Etravirine Speciation in Pores of SBA-15 Ordered Mesoporous Silica Material upon Contact with Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randy Mellaerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Fayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaafar El Fallah</w:t>
+                <w:t xml:space="preserve">Guy van den Mooter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleg Lebedev</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
+                <w:t xml:space="preserve">Patrick Augustijns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Rivallan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C3CP52478G⟩</w:t>
+              <w:t xml:space="preserve">Molecular Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 (2), pp.567 - 573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/mp300229q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01963797v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An operando-IR study of photocatalytic reaction of methanol on new *BEA supported TiO2 catalyst</w:t>
+                <w:t xml:space="preserve">Immobilization of TiO2 nanoparticles on natural Luffa cylindrica fibers for photocatalytic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El-Roz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeinab Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louwanda Lakiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joumana Toufaily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2012.08.023⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (10), pp.3438-3445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2ra22438k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831350v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic CO2 valorization into CH4 on Ni-based ceria-zirconia. Reaction mechanism by operando IR spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Aldana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ocampo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Kobl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Today</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 215, pp.201 - 207. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cattod.2013.02.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01831356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of CO2, CH4, and H2O in Zeolite ZSM-5 Studied Using In Situ ATR-FTIR Spectroscopy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">An operando-IR study of photocatalytic reaction of methanol on new *BEA supported TiO2 catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El-Roz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipe Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mattias Grahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 205, pp.111 - 119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2012.08.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840278v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared Study of the Silica/Silane Reaction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Adsorption of CO2, CH4, and H2O in Zeolite ZSM-5 Studied Using In Situ ATR-FTIR Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsay Ohlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Hedlund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattias Grahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KGK-KAUTSCHUK GUMMI KUNSTSTOFFE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 66 (10), pp.63--70</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117 (33), pp.16972--16982</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840296v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Hydrothermal Stability and Water Sorption Characteristics of 3-Dimensional Zn-Based Trimesate</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Infrared Study of the Silica/Silane Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad El Roz</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Blume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El-Roz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">KGK-KAUTSCHUK GUMMI KUNSTSTOFFE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 66 (10), pp.63--70</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01963791v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardwood lignin pyrolysis in the presence of nano-oxide particles embedded onto natural clinoptilolite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of Hydrothermal Stability and Water Sorption Characteristics of 3-Dimensional Zn-Based Trimesate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tadeja Birsa Čelič</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matjaž Mazaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nevenka Rajić</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nataša Zabukovec Logar</w:t>
+                <w:t xml:space="preserve">Nathalie Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksander Rečnik</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
+                <w:t xml:space="preserve">Erik Elkaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El Roz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2013.04.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117 (28), pp.14608-14617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp4036327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01963788v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective bulk and surface temperatures of the catalyst bed of FT-IR cells used for in situ and operando studies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hardwood lignin pyrolysis in the presence of nano-oxide particles embedded onto natural clinoptilolite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rivallan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Travert</w:t>
+                <w:t xml:space="preserve">Nevenka Rajić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataša Zabukovec Logar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. C. Meunier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aleksander Rečnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El-Roz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 15, pp.7321-7327. </w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 176, pp.162-167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3cp50442e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2013.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00832821v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the Mechanisms of Isopropanol Conversion on ?-Al2O3 by Dielectric Barrier Discharge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Rivallan</w:t>
+                <w:t xml:space="preserve">New Operando IR Technique to Study the Photocatalytic Activity and Selectivity of TiO 2 Nanotubes in Air Purification: Influence of Temperature, UV Intensity, and VOC Concentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El-Roz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Fourre</w:t>
+                <w:t xml:space="preserve">Monika Kus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Aiello</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Thibault-Starzyk</w:t>
+                <w:t xml:space="preserve">Pegie Cool</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ppap.201200021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116 (24), pp.13252-13263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp3034819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00829755v1</w:t>
+                <w:t xml:space="preserve">hal-02430232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ FTIR studies of propene adsorption over Ag- and Cu-exchanged Y zeolites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
+                <w:t xml:space="preserve">Insights into the Mechanisms of Isopropanol Conversion on ?-Al2O3 by Dielectric Barrier Discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rivallan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fourre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Benaliouche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Y. Boucheffa</w:t>
+                <w:t xml:space="preserve">J.M. Tatibouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (9), pp.850-854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppap.201200021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2011.04.040⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831382v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00829755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold plasma as environmentally benign approach for activation of zeolite nanocrystals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louwanda Lakiss</w:t>
+                <w:t xml:space="preserve">In situ FTIR studies of propene adsorption over Ag- and Cu-exchanged Y zeolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Benaliouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Valtchev</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
+                <w:t xml:space="preserve">Y. Boucheffa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 158, pp.148 - 154. </w:t>
+              <w:t xml:space="preserve">, 2012, 147 (1), pp.10 - 16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2012.03.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2011.04.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831371v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Operando IR Technique to Study the Photocatalytic Activity and Selectivity of TiO 2 Nanotubes in Air Purification: Influence of Temperature, UV Intensity, and VOC Concentration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamad El-Roz</w:t>
+                <w:t xml:space="preserve">Cold plasma as environmentally benign approach for activation of zeolite nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El Roz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louwanda Lakiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monika Kus</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Valentin Valtchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Mintova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 158, pp.148 - 154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2012.03.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp3034819⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02430232v1</w:t>
+                <w:t xml:space="preserve">hal-01831371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of mid-infrared spectroscopy and curve resolution method to follow the antioxidant action of alkylated diphenylamines</w:t>
               </w:r>
@@ -6642,51 +6642,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gracia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lerasle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6758,64 +6758,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pt speciation on ZSM-5 by IR of probes co-adsorption and chemometric analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Rivallan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6904,51 +6904,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Porosity, Acidity, and Reactivity of Dealuminated Zeolite ZSM-5 at the Single Particle Level: The Influence of the Zeolite Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Aramburo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7102,51 +7102,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.I. Ivanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O.A. Ponomareva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 146, pp.201-207. </w:t>
@@ -7248,51 +7248,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.E. Knyazeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fajula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Today</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 168 (1), pp.133-139. </w:t>
@@ -7336,1185 +7336,1185 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00602562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microsecond time-resolved Fourier transform infrared analytics in a low pressure glow discharge reactor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickael Rivallan</w:t>
+                <w:t xml:space="preserve">Interaction of water and ammonium in NaHY zeolite as detected by combined IR and gravimetric analysis (AGIR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Aiello</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
+                <w:t xml:space="preserve">Aurélie Alenda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 81 (10), </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 39 (36), </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3492094⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c0dt00158a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01831392v1</w:t>
+                <w:t xml:space="preserve">hal-01831386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platinum Sintering on H-ZSM-5 Followed by Chemometrics of CO Adsorption and 2D Pressure-Jump IR Spectroscopy of Adsorbed Species</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Seguin</w:t>
+                <w:t xml:space="preserve">Combination of mid-infrared spectroscopy and chemometric factorization tools to study the oxidation of lubricating base oils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gracia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Thomas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nobuyuki Takagi</w:t>
+                <w:t xml:space="preserve">P. Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duponchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 155, pp.255 - 260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2009.11.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840496v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00563913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic materials and heterogeneous catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Caullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude de Bellefon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Daturi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Actualité Chimique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 338-9, pp.64-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05222870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysing and understanding the active site by IR spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Daturi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Society Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 39 (12), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b919543m⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01831352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma Synthesis of Highly Dispersed Metal Clusters Confined in Nanosized Zeolite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">Platinum Sintering on H-ZSM-5 Followed by Chemometrics of CO Adsorption and 2D Pressure-Jump IR Spectroscopy of Adsorbed Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Rivallan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Svetlana Mintova</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nobuyuki Takagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49 (4), pp.785--789</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831398v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aluminium triplets in dealuminated zeolites detected by Al-27 NMR correlation spectroscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gregor Mali</w:t>
+                <w:t xml:space="preserve">Microsecond time-resolved Fourier transform infrared analytics in a low pressure glow discharge reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Rivallan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Agathe Quoineaud</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sébastien Aiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2009.09.003⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3492094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01840518v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Platinum Particles Dispersed on Zeolite upon Oxidation Catalysis and Ageing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">Plasma Synthesis of Highly Dispersed Metal Clusters Confined in Nanosized Zeolite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Rivallan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Yordanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hirohito Hirata</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lancelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Mintova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemCatChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 2 (12), pp.1599 - 1605. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.201000182⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 2 (9), pp.1074 - 1078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.201000113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01831376v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of water and ammonium in NaHY zeolite as detected by combined IR and gravimetric analysis (AGIR)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bazin</w:t>
+                <w:t xml:space="preserve">Aluminium triplets in dealuminated zeolites detected by Al-27 NMR correlation spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Malicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregor Mali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Agathe Quoineaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Alenda</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrick Bourges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent J Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c0dt00158a⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 129 (1-2), pp.100--105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2009.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831386v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of mid-infrared spectroscopy and chemometric factorization tools to study the oxidation of lubricating base oils</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Thibault-Starzyk</w:t>
+                <w:t xml:space="preserve">Evolution of Platinum Particles Dispersed on Zeolite upon Oxidation Catalysis and Ageing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Rivallan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nobuyuki Takagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hirohito Hirata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 155, pp.255 - 260. </w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2 (12), pp.1599 - 1605. </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2009.11.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cctc.201000182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00563913v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights on zeolite chemistry by advanced IR and NMR characterization tools</w:t>
               </w:r>
@@ -8526,57 +8526,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 305 (1-2), pp.54-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.molcata.2009.02.036⟩</w:t>
               </w:r>
             </w:hyperlink>
@@ -8586,81 +8586,81 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01711611v1</w:t>
+                <w:t xml:space="preserve">hal-05222839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of enhanced acid site accessibility in hierarchical zeolites - The accessibility index</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Stan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8756,1381 +8756,1381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01711609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared and microwaves at 5.8 GHz in a catalytic reactor</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New insights on zeolite chemistry by advanced IR and NMR characterization tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 305 (1-2), pp.54-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molcata.2009.02.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01840536v1</w:t>
+                <w:t xml:space="preserve">hal-01711611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Infrared Detection of Cyanide Flip on Silver-Alumina NOx Removal Catalyst</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
+                <w:t xml:space="preserve">Infrared and microwaves at 5.8 GHz in a catalytic reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Heike Arnolds</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Bond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Henriques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (11), pp.1697--1701</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01831404v1</w:t>
+                <w:t xml:space="preserve">hal-01840536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights on zeolite chemistry by advanced IR and NMR characterization tools</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Real-Time Infrared Detection of Cyanide Flip on Silver-Alumina NOx Removal Catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Daturi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Arnolds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molcata.2009.02.036⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 324 (5930), pp.1048-1051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1169041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05222839v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Dimensional correlation analysis to study Bronsted acid sites in zeolites</w:t>
+                <w:t xml:space="preserve">Mesoporous aluminophosphate thin films with cubic pore arrangement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Moulin</w:t>
+                <w:t xml:space="preserve">M. Mazaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Malicki</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Costacurta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zabukovec Logar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Novak Tusar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Surface Science and Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0167-2991(08)80012-2⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24, pp.6220-6224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la703574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01711613v1</w:t>
+                <w:t xml:space="preserve">hal-00346263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operando infrared study of the reaction of triethoxypropylsilane with silica</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Vimont</w:t>
+                <w:t xml:space="preserve">Two-Dimensional correlation analysis to study Bronsted acid sites in zeolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Malicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KGK-Kautschuk Gummi Kuntstoffe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Studies in Surface Science and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Zeolites and related materials: Trends, targets and challenges, Proceedings of the 4 International FEZA Conference, 174, pp.811-816. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0167-2991(08)80012-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00346268v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoporous aluminophosphate thin films with cubic pore arrangement</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Zabukovec Logar</w:t>
+                <w:t xml:space="preserve">Operando infrared study of the reaction of triethoxypropylsilane with silica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Blume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Mali</w:t>
+                <w:t xml:space="preserve">M. Janik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Novak Tusar</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H. J. P. Gallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thibault-Starzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vimont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">KGK-Kautschuk Gummi Kuntstoffe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 61, pp.359-362</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00346263v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00346268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unusual Carbonyl-Nitrosyl Complexes of Rh2+ in Rh-ZSM-5: A Combined FTIR Spectroscopy and Computational Study</w:t>
+                <w:t xml:space="preserve">Influence of annealing temperature on the CO sensing mechanism for tin dioxide based sensors - Operando studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Ivanova</w:t>
+                <w:t xml:space="preserve">Dorota Koziej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mihaylov</w:t>
+                <w:t xml:space="preserve">Karine Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.A. Aleksandrov</w:t>
+                <w:t xml:space="preserve">N. Barsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Daturi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Udo Weimar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 111 (28), pp.10412-10418. </w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 126, pp.211-218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp067531f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2007.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00346256v1</w:t>
+                <w:t xml:space="preserve">hal-00226334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of annealing temperature on the CO sensing mechanism for tin dioxide based sensors - Operando studies</w:t>
+                <w:t xml:space="preserve">Unusual Carbonyl-Nitrosyl Complexes of Rh2+ in Rh-ZSM-5: A Combined FTIR Spectroscopy and Computational Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorota Koziej</w:t>
+                <w:t xml:space="preserve">E. Ivanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Thomas</w:t>
+                <w:t xml:space="preserve">M. Mihaylov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Barsan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
+                <w:t xml:space="preserve">H.A. Aleksandrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Udo Weimar</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Daturi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thibault-Starzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 126, pp.211-218. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 111 (28), pp.10412-10418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2007.03.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp067531f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00226334v1</w:t>
+                <w:t xml:space="preserve">hal-00346256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new model for acid sites in dealuminated Y zeolites</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MOF materials as catalysts for organic transformations and as selective hosts in recognition of organics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Beccat</w:t>
+                <w:t xml:space="preserve">Luc Alaerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bourges</w:t>
+                <w:t xml:space="preserve">J.F. M. Denayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Fernandez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Agate Quoineaud</w:t>
+                <w:t xml:space="preserve">Pierre A. Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Surface Science and Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 170, pp.762-770</w:t>
+              <w:t xml:space="preserve">, 2007, 170, pp.1996-2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00226264v1</w:t>
+                <w:t xml:space="preserve">hal-00226326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOF materials as catalysts for organic transformations and as selective hosts in recognition of organics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new model for acid sites in dealuminated Y zeolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Malicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Beccat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Alaerts</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Etienne Seguin</w:t>
+                <w:t xml:space="preserve">P. Bourges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.F. M. Denayer</w:t>
+                <w:t xml:space="preserve">C. Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre A. Jacobs</w:t>
+                <w:t xml:space="preserve">Anne-Agate Quoineaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Surface Science and Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 170, pp.1996-2003</w:t>
+              <w:t xml:space="preserve">, 2007, 170, pp.762-770</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00226326v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00226264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FTIR spectroscopy study of CO and NO adsorption and co-adsorption on Pt/TiO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Ivanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mihaylov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Daturi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hadjiivanov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10183,2144 +10183,2144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00226333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the Lewis Acidity and Catalytic Activity of the Metal–Organic Framework [Cu 3 (btc) 2 ] (BTC=Benzene‐1,3,5‐tricarboxylate)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The local adsorption geometry and electronic structure of alanine on Cu{110}</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Séguin</w:t>
+                <w:t xml:space="preserve">G. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hilde Poelman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Thibault-Starzyk</w:t>
+                <w:t xml:space="preserve">L.B. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Jacobs</w:t>
+                <w:t xml:space="preserve">E.A. Seddon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Raval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.200600220⟩</w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 600 (9), pp.1924-1935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2006.02.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05222814v1</w:t>
+                <w:t xml:space="preserve">hal-05222810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of the consecutive adsorption of pyridine bases and carbon monoxide in the IR spectroscopic study of the accessibility of acid sites in microporous/mesoporous materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.S. Nesterenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Montouillout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.V. Yushchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kinetics and Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 47 (1), pp.40-48. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1134/S0023158406010071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00154833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Types of Nonclassical Iridium Carbonyls Formed in Ir-ZSM-5: A Fourier Transform Infrared Spectroscopy Investigation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Dimitrov</w:t>
+                <w:t xml:space="preserve">Probing the Lewis Acidity and Catalytic Activity of the Metal–Organic Framework [Cu 3 (btc) 2 ] (BTC=Benzene‐1,3,5‐tricarboxylate)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Alaerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Séguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilde Poelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thibault-Starzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp057128t⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 12 (28), pp.7353-7363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.200600220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05222815v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05222814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the basicity of zeolite frameworks with N2O4: A DFT approach</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">New Types of Nonclassical Iridium Carbonyls Formed in Ir-ZSM-5: A Fourier Transform Infrared Spectroscopy Investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mihaylov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ivanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Daturi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.A. Schoonheydt</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Dimitrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 90 (1-3), pp.370-376. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 110 (21), pp.10383-10389. </w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2005.11.037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp057128t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05222807v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05222815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The local adsorption geometry and electronic structure of alanine on Cu{110}</w:t>
+                <w:t xml:space="preserve">Probing the basicity of zeolite frameworks with N2O4: A DFT approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Jones</w:t>
+                <w:t xml:space="preserve">A.M. Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.B. Jones</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">P. Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Geerlings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Raval</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R.A. Schoonheydt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 600 (9), pp.1924-1935. </w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 90 (1-3), pp.370-376. </w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.susc.2006.02.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2005.11.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05222810v1</w:t>
+                <w:t xml:space="preserve">hal-05222807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New type of rhodium gem-dicarbonyls formed in Rh-ZSM-5: An FTIR spectroscopy study</w:t>
+                <w:t xml:space="preserve">Operando FTIR study of reaction pathways of selective catalytic reduction of NOx with decane in the presence of water on iron-exchanged MFI-type zeolite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Ivanova</w:t>
+                <w:t xml:space="preserve">R Brosius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Mihaylov</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">K Hadjiivanov</w:t>
+                <w:t xml:space="preserve">J Martens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 236 (1), pp.168-171. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2005.09.017⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 234 (1), pp.191-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2005.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05222806v1</w:t>
+                <w:t xml:space="preserve">hal-05222800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NO+: Infrared probe for basic zeolites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
+                <w:t xml:space="preserve">NO2 disproportionation for the IR characterisation of basic zeolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Malicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Marie</w:t>
+                <w:t xml:space="preserve">Pascale Massiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Malicki</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. Schoonheydt</w:t>
+                <w:t xml:space="preserve">Ann Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Surface Science and Catalysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.1049-1051</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05222787v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00126967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplex MQMAS NMR of quadrupolar nuclei.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Malicki</w:t>
+                <w:t xml:space="preserve">New type of rhodium gem-dicarbonyls formed in Rh-ZSM-5: An FTIR spectroscopy study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Ivanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Mihaylov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Daturi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luís Mafra</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">K Hadjiivanov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Nuclear Magnetic Resonance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 236 (1), pp.168-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2005.09.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ssnmr.2005.02.007⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00776044v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05222806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NO2 disproportionation for the IR characterisation of basic zeolites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiplex MQMAS NMR of quadrupolar nuclei.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Malicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luís Mafra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Agathe Quoineaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Marie</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ann Vos</w:t>
+                <w:t xml:space="preserve">João Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solid State Nuclear Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 28 (1), pp.13-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssnmr.2005.02.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00126967v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00776044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operando FTIR study of reaction pathways of selective catalytic reduction of NOx with decane in the presence of water on iron-exchanged MFI-type zeolite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NO+: Infrared probe for basic zeolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Brosius</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
+                <w:t xml:space="preserve">N. Malicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Martens</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Vos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Schoonheydt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2005.06.010⟩</w:t>
+              <w:t xml:space="preserve">Studies in Surface Science and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Studies in Surface Science and Catalysis, 158, pp.663-670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0167-2991(05)80398-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05222800v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05222787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared Evidence of a Third Brønsted Site in Mordenites</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Accessibility of the acid sites in dealuminated small-port mordenites studied by FTIR of co-adsorbed alkylpyridines and CO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.S. Nesterenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thibault-Starzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Montouillout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.V. Yuschenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp037915v⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 71 (1-3), pp.157 - 166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2004.03.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05222730v1</w:t>
+                <w:t xml:space="preserve">hal-01831315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations on iron substitution in VPI-5 and its redox behavior</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Conversion of xylene over mordenites: an operando infrared spectroscopy study of the effect of Na+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Massiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 230, pp.28-37</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05222737v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00126974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ thermogravimetry in an infrared spectrometer: an answer to quantitative spectroscopy of adsorbed species on heterogeneous catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Aiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Chevreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 67 (1), pp.107-112. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.micromeso.2003.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05222723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion of xylene over mordenites: an operando infrared spectroscopy study of the effect of Na+</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId410" w:history="1">
+                <w:t xml:space="preserve">Infrared Evidence of a Third Brønsted Site in Mordenites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Massiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 108 (16), pp.5073-5081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp037915v⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00126974v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05222730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accessibility of the acid sites in dealuminated small-port mordenites studied by FTIR of co-adsorbed alkylpyridines and CO</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Montouillout</w:t>
+                <w:t xml:space="preserve">Investigations on iron substitution in VPI-5 and its redox behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alenka Ristić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataša Novak Tušar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilberto Vlaic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.V. Yuschenko</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Fernandez</w:t>
+                <w:t xml:space="preserve">Iztok Arčon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 71 (1-3), pp.157 - 166. </w:t>
+              <w:t xml:space="preserve">, 2004, 76 (1-3), pp.61-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2004.03.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2004.07.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831315v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05222737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manganese-Containing Silica-Based Microporous Molecular Sieve MnS-1: Synthesis and Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataša Novak Tušar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataša Zabukovec Logar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iztok Arčon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alenka Ristić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 15 (25), pp.4745 - 4750. </w:t>
@@ -12370,103 +12370,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-Pore FAPO-36: Synthesis and Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alenka Ristić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataša Novak Tušar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iztok Arčon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataša Zabukovec Logar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 15 (19), pp.3643 - 3649. </w:t>
@@ -12510,936 +12510,936 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01831280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrational studies of iron phthalocyanines in zeolites</w:t>
+                <w:t xml:space="preserve">Infrared evidence for the reversible protonation of acetonitrile at high temperature in mordenite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter-Paul H.J.M. Knops-Gerrits</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Thibault-Starzyk</w:t>
+                <w:t xml:space="preserve">J. Czyzniewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rudy Parton</w:t>
+                <w:t xml:space="preserve">S. Chenevarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Surface Science and Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, Studies in Surface Science and Catalysis, 142, pp.1809-1816. </w:t>
+              <w:t xml:space="preserve">, 2002, Studies in Surface Science and Catalysis, 142, pp.335-342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0167-2991(02)80356-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0167-2991(02)80046-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04300911v1</w:t>
+                <w:t xml:space="preserve">hal-04300924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of triclinic MeAPO-34 (Me=Zn, Fe) molecular sieves</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vibrational studies of iron phthalocyanines in zeolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darko Hanžel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peter-Paul H.J.M. Knops-Gerrits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thibault-Starzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Parton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1387-1811(02)00504-8⟩</w:t>
+              <w:t xml:space="preserve">Studies in Surface Science and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Studies in Surface Science and Catalysis, 142, pp.1809-1816. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0167-2991(02)80356-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04300946v1</w:t>
+                <w:t xml:space="preserve">hal-04300911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporation of heteroatoms (Me=Zn, Co, Mn) into framework sites of the gallophosphate molecular sieve ULM-5</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and characterization of triclinic MeAPO-34 (Me=Zn, Fe) molecular sieves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alenka Ristić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataša Novak Tušar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iztok Arčon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maja Mrak</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
+                <w:t xml:space="preserve">Darko Hanžel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 56 (3), pp.257-266. </w:t>
+              <w:t xml:space="preserve">, 2002, 56 (3), pp.303-315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1387-1811(02)00490-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1387-1811(02)00504-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04300935v1</w:t>
+                <w:t xml:space="preserve">hal-04300946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared evidence for the reversible protonation of acetonitrile at high temperature in mordenite</w:t>
+                <w:t xml:space="preserve">Incorporation of heteroatoms (Me=Zn, Co, Mn) into framework sites of the gallophosphate molecular sieve ULM-5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Czyzniewska</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Maja Mrak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataša Novak Tušar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alenka Ristić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iztok Arčon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Surface Science and Catalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 56 (3), pp.257-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1387-1811(02)00490-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0167-2991(02)80046-5⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04300924v1</w:t>
+                <w:t xml:space="preserve">hal-04300935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isomorphous Substitution of Framework Atoms by Titanium in VPI-5 Aluminophosphate Molecular Sieve</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
+                <w:t xml:space="preserve">NO+ ions as IR probes for the location of OH groups and Na+ ions in main channels and side pockets of mordenite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Henriques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Venčeslav Kaučič</w:t>
+                <w:t xml:space="preserve">Jean-Claude Lavalley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CROATICA CHEMICA ACTA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 50 (2-3), pp.167-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1387-1811(01)00444-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04300258v1</w:t>
+                <w:t xml:space="preserve">hal-04300298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D-COS IR study of coking in xylene isomerisation on H-MFI zeolite</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Gilson</w:t>
+                <w:t xml:space="preserve">Isomorphous Substitution of Framework Atoms by Titanium in VPI-5 Aluminophosphate Molecular Sieve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataša Novak Tušar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataša Zabukovec Logar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iztok Arčon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venčeslav Kaučič</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CROATICA CHEMICA ACTA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 74 (4), pp.837-849</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04300209v1</w:t>
+                <w:t xml:space="preserve">hal-04300258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NO+ ions as IR probes for the location of OH groups and Na+ ions in main channels and side pockets of mordenite</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">2D-COS IR study of coking in xylene isomerisation on H-MFI zeolite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Lavalley</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 50 (2-3), pp.167-171. </w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 70 (1-3), pp.227-241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1387-1811(01)00444-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0920-5861(01)00420-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04300298v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">12-O-01 - 2D correlation IR spectroscopy of xylene isomerisation on H-MFI zeolite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Gilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13480,808 +13480,808 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methane-diphosphonic acid tetraethyl ester</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Confirmation of the strongest nitriles–hydroxy groups interaction in the side pockets of mordenite zeolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Lavalley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 2 (22), pp.5341-5349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B005901N⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05222710v1</w:t>
+                <w:t xml:space="preserve">hal-04300078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Lewis sites in zeolite beta – role on coking of the catalyst</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Methane-diphosphonic acid tetraethyl ester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Villemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Lavalley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Surface Science and Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 130, pp.2963-2969</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 5, pp.M131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05222712v1</w:t>
+                <w:t xml:space="preserve">hal-05222710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D correlation IR spectroscopy of xylene isomerisation on H-MFI zeolite</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Gilson</w:t>
+                <w:t xml:space="preserve">Structural Lewis sites in zeolite beta – role on coking of the catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Lavalley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Studies in Surface Science and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 130, pp.2963-2969</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b002007i⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01711644v1</w:t>
+                <w:t xml:space="preserve">hal-05222712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confirmation of the strongest nitriles–hydroxy groups interaction in the side pockets of mordenite zeolites</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Lavalley</w:t>
+                <w:t xml:space="preserve">2D correlation IR spectroscopy of xylene isomerisation on H-MFI zeolite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thibault-Starzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Gilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 2 (22), pp.5341-5349. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 12, pp.1003-1004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/B005901N⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/b002007i⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04300078v1</w:t>
+                <w:t xml:space="preserve">hal-01711644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ infrared study of hydroxyl groups poisoned by coke formation from hydrocarbons conversion on H-zeolites</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Confinement of Acetonitrile Molecules in Mordenite. A Computer Modeling Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Gilson</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Konstantin Smirnov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thibault-Starzyk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Surface Science and Catalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 103 (40), pp.8595-8601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp991520n⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0167-2991(99)80461-3⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04300021v1</w:t>
+                <w:t xml:space="preserve">hal-04300010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared Spectroscopic Study of the Acidobasic Properties of Beta Zeolite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId323" w:history="1">
+                <w:t xml:space="preserve">In situ infrared study of hydroxyl groups poisoned by coke formation from hydrocarbons conversion on H-zeolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Gilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Saussey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp992550t⟩</w:t>
+              <w:t xml:space="preserve">Studies in Surface Science and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Studies in Surface Science and Catalysis, 126, pp.147-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0167-2991(99)80461-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04300034v1</w:t>
+                <w:t xml:space="preserve">hal-04300021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confinement of Acetonitrile Molecules in Mordenite. A Computer Modeling Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Infrared Spectroscopic Study of the Acidobasic Properties of Beta Zeolite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantin Smirnov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Thibault-Starzyk</w:t>
+                <w:t xml:space="preserve">J. Lavalley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 103 (40), pp.8595-8601. </w:t>
+              <w:t xml:space="preserve">, 1999, 104 (2), pp.286-291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp991520n⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp992550t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04300010v1</w:t>
+                <w:t xml:space="preserve">hal-04300034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation between activity and acidity on zeolites: a high temperature infrared study of adsorbed acetonitrile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14360,458 +14360,458 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la structure sur la relation acidité-activité dans les zéolites acides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acidity in working Zeolites: use of a stabilised Carbenium in a new Route for the Synthesis of secondary Amides on ZSM-5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Joly</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jc Lavalley</w:t>
+                <w:t xml:space="preserve">Mohammed Bettahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Saussey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Lavalley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Chimie Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jcp/1997941838⟩</w:t>
+              <w:t xml:space="preserve">Studies in Surface Science and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Studies in Surface Science and Catalysis, 105, pp.925-931. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0167-2991(97)80723-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04299994v1</w:t>
+                <w:t xml:space="preserve">hal-04299966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acidity in working Zeolites: use of a stabilised Carbenium in a new Route for the Synthesis of secondary Amides on ZSM-5</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Lavalley</w:t>
+                <w:t xml:space="preserve">IR Spectroscopic Evidence for the Absence of Structural Hydroxyl Groups in Cloverite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thibault-Starzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Janin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐claude Lavalley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Surface Science and Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0167-2991(97)80723-9⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition in English</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 36 (9), pp.989-991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.199709891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04299966v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04299983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IR Spectroscopic Evidence for the Absence of Structural Hydroxyl Groups in Cloverite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Thibault-Starzyk</w:t>
+                <w:t xml:space="preserve">Influence de la structure sur la relation acidité-activité dans les zéolites acides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Saussey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Janin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Janin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean‐claude Lavalley</w:t>
+                <w:t xml:space="preserve">Jc Lavalley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition in English</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 36 (9), pp.989-991. </w:t>
+              <w:t xml:space="preserve">Journal de Chimie Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 94, pp.1838-1847. </w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.199709891⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/jcp/1997941838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04299983v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04299994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IR evidence of zeolitic hydroxy insertion in amide formation by the Ritter reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Payen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Lavalley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 23, pp.2667. </w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14857,90 +14857,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiol-oxidation with zeolite encapsulated phthalocyanines: influence of the solid support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark van Puymbroeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Parton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jacobs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 109 (1), pp.75-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14986,103 +14986,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacked phthalocyanines in VPI-5 pores as evidenced by CPDOR 1H27Al NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Parton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinoud Reynders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piet Grobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 97 (3), pp.183-186. </w:t>
@@ -15126,903 +15126,903 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04299942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeolite-encapsulated Mn(II) complexes as catalysts for selective alkene oxidation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Catalytic Properties of VPI-5 Encaged Ironphthalocyanines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Parton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter-Paul Knops-Gerrits</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Cvetana Bezoukhanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinoud Reynders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piet Grobet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/369543a0⟩</w:t>
+              <w:t xml:space="preserve">Studies in Surface Science and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, Studies in Surface Science and Catalysis, 84, pp.813-820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0167-2991(08)64084-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04299931v1</w:t>
+                <w:t xml:space="preserve">hal-04299934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Convenient Synthesis of Cyclopropanes from Olefin and Carbon Acid Compounds. Synthesis of Tetraethyl Cyclopropanediyldiphosphonates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Schiff Base Complexes with Five‐Coordinate Cobalt as Dioxygen Activating Sites in Zeolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk de Vos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Messaoud Hachemi</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Jacobs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthetic Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition in English</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 33 (4), pp.431-433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.199404311⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00397919408011746⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04299937v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04299644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic Properties of VPI-5 Encaged Ironphthalocyanines</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A critical overview of the catalytic potential of zeolite supported metal complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cvetana Bezoukhanova</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. de Vos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Knops-Gerrits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Parton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jacobs</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Surface Science and Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0167-2991(08)64084-7⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 80 (1), pp.157-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/masy.19940800112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04299934v1</w:t>
+                <w:t xml:space="preserve">hal-04299588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation of cyclohexanone and cyclohexane to adipic acid by iron-phthalocyanine on zeolite Y</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.F. Parton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Jacobs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Surface Science and Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, Studies in Surface Science and Catalysis, 84, pp.1419-1424. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0167-2991(08)63683-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04299928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adipic Acid Synthesis via Oxidation of Cyclohexene over Zeolite occulded Manganese Diimine Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.P. Knops-Gerrits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Jacobs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Surface Science and Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, Studies in Surface Science and Catalysis, 84, pp.1411-1418. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0167-2991(08)63682-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04299925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schiff Base Complexes with Five‐Coordinate Cobalt as Dioxygen Activating Sites in Zeolites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A Convenient Synthesis of Cyclopropanes from Olefin and Carbon Acid Compounds. Synthesis of Tetraethyl Cyclopropanediyldiphosphonates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Villemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Peter Jacobs</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Messaoud Hachemi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition in English</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.199404311⟩</w:t>
+              <w:t xml:space="preserve">Synthetic Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 24 (10), pp.1425-1431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00397919408011746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04299644v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04299937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A critical overview of the catalytic potential of zeolite supported metal complexes</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zeolite-encapsulated Mn(II) complexes as catalysts for selective alkene oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Jacobs</w:t>
+                <w:t xml:space="preserve">Peter-Paul Knops-Gerrits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk de Vos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thibault-Starzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jacobs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 80 (1), pp.157-184. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 369 (6481), pp.543-546. </w:t>
             </w:r>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/masy.19940800112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/369543a0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04299588v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04299931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of a New Sulfur Analog of PMEA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Villemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthetic Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 23 (8), pp.1053-1059. </w:t>
             </w:r>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16056,64 +16056,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Convenient Synthesis of Phosphonic Ketene Dithioacetals and their Reactions with Nucleophiles. Synthesis of Potential Antiviral Compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Villemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Esprimont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16160,64 +16160,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REACTIVITY OF PHOSPHONIC KETENE DITHIOACETALS TOWARDS NUCLEOPHILES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Villemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 80 (1-4), pp.251-254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16251,64 +16251,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Convenient Synthesis of α-Ketodithioesters from Methylketones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Villemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYNLETT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 1993 (02), pp.148-148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16342,64 +16342,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NEW CONVENIENT SYNTHESIS OF PHOSPHONIC KETENE DITHIOACETALS USING POTASSIUM FLUORIDE ON ALUMINA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Villemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Esprimont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16446,77 +16446,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Easy Formation of Dithioacetals on Alumina-KF Under Microwave Irradiation. Synthesis of new Potential Antiviral Phosphonates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Villemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Ben Alloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthetic Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 22 (9), pp.1359-1366. </w:t>
             </w:r>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16550,64 +16550,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domestic microwave ovens in the laboratory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Villemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 68 (4), pp.346. </w:t>
             </w:r>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16641,64 +16641,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymer supported Reagents: Dithiocarbamate Resins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Villemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Le Minor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16768,51 +16768,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clays and Zeolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Between Nature and Society: Biographies of Materials (Ed. B. Bensaude-Vincent)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9789811251740</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16837,64 +16837,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D-IR pressure jump spectroscopy for the study of adsorbed species on zeolites (2D-PJAS-IR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chenevarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16949,51 +16949,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared Spectroscopy: Classical Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Saussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bert Marc Weckhuysen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Situ Characterization of Catalysts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -17006,147 +17006,293 @@
                 </w:rPr>
                 <w:t xml:space="preserve">American Scientific Publishers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.15-31, 2004, 1-58883-026-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Speciation of silanol groups on commercial precipitated silicas via IR spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Debs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ghesquière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Béchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Travert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de nouveaux antiviraux phosphoniques : utilisation du fluorure de potassium sur alumine pour la fonctionnalisation de méthylènes activés et préparation d'analogues de nucléotides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie organique. Université de Caen, 1992. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02172404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17156,1730 +17302,1730 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FTIR study of carbonated MgO under Thermal and Plasma treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Elgayyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Azzolina-Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GAMS 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hard-soft modeling of nonisothermal surface kinetics: application to silica-silane reactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId577" w:history="1">
+                <w:t xml:space="preserve">Quantification of silanol groups on various silicas by IR spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Debs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ghesquiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Malicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium SpectroCat 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Caen, France</w:t>
+              <w:t xml:space="preserve">13èmes journées de l’AFA et Ecole de l’AFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de l’Adsorption, Feb 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05145097v1</w:t>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04477415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operando IR in microwave reactors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Hard-soft modeling of nonisothermal surface kinetics: application to silica-silane reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Debs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ghesquiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire IRCELYON: Micro-ondes et Catalyse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Frédéric Meunier, Mar 2024, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">International Symposium SpectroCat 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660936v1</w:t>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05145097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of silanol groups on various silicas by IR spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Travert</w:t>
+                <w:t xml:space="preserve">Operando IR in microwave reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes journées de l’AFA et Ecole de l’AFA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de l’Adsorption, Feb 2024, Caen, France</w:t>
+              <w:t xml:space="preserve">Séminaire IRCELYON: Micro-ondes et Catalyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frédéric Meunier, Mar 2024, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04477415v1</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared spectroscopy for zeolites from characterization to operando studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Conference of the Federation of the European Zeolite Association - Summer School</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Portorose, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligence artificielle à l’Université d’Oxford : l’intégration des disciplines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Nationale des Académies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03813815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopie IR en photocatalyse</w:t>
+                <w:t xml:space="preserve">High Visible Light Photoactivity of Plasma-Created Vanadium Clusters Supported on Nano-Zeolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El-Roz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR-Solar fuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">GFZ 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043524v1</w:t>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Visible Light Photoactivity of Plasma-Created Vanadium Clusters Supported on Nano-Zeolites</w:t>
+                <w:t xml:space="preserve">Spectroscopie IR en photocatalyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El-Roz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFZ 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">GDR-Solar fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043528v1</w:t>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic measurements and operando IR: what are the limits for measuring TOF and quantum yield in heterogeneous photocatalysis?</w:t>
+                <w:t xml:space="preserve">High Visible Light Photoactivity of Plasma-Created Vanadium Clusters Supported on Nano-Zeolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El-Roz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louwanda Al Lakiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Valtchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPEA9</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">IZC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043544v1</w:t>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Visible Light Photoactivity of Plasma-Created Vanadium Clusters Supported on Nano-Zeolites</w:t>
+                <w:t xml:space="preserve">Kinetic measurements and operando IR: what are the limits for measuring TOF and quantum yield in heterogeneous photocatalysis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El-Roz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId587" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IZC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">SPEA9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043538v1</w:t>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speciation of adsorbates on surface of solids by operando IR spectroscopy and chemometrics: application to the description of reactivity at the silica / silane interfaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ilaria Botero</w:t>
+                <w:t xml:space="preserve">Pore occupancy changes water/ethanol separation in MOF - Quantitative map of coadsorption by IR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El-Roz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Birza Celic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataša Zabukovec Logar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Operando V</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Deauville, France</w:t>
+              <w:t xml:space="preserve">6th International symposium of advanced Micro- and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Burgas, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02471103v1</w:t>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pore occupancy changes water/ethanol separation in MOF - Quantitative map of coadsorption by IR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamad El-Roz</w:t>
+                <w:t xml:space="preserve">Speciation of adsorbates on surface of solids by operando IR spectroscopy and chemometrics: application to the description of reactivity at the silica / silane interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vilmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Botero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId591" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Malicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gaboriaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International symposium of advanced Micro- and Mesoporous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Burgas, Bulgaria</w:t>
+              <w:t xml:space="preserve">Operando V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043555v1</w:t>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02471103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the mechanism of catalytic reactions through combined kinetic and thermodynamic analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Scalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECAT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Cluny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01057958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the irrelevance of acetaldehyde self-aldolization during ethanol condensation at high temperatures over basic heterogeneous catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Scalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Environmental Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Asheville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01058219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in design and modelling of porous materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Etienne-Calas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Coasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Deratani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Evstratov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium "High surface area porous and granular materials" MATERIAUX 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, MONTPELLIER, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01923802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective bed temperature in FT-IR cells used for in situ and operando studies of catalytic heterogeneous reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rivallan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIth European Congress on Catalysis, EuropaCat XI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00929928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethanol condensation at high temperatures over basic heteroge-neous catalysts: how relevant is acetaldehyde self-aldolisation? [+ affiche]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Scalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIth European Congress on Catalysis, EuropaCat XI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00929935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18889,461 +19035,461 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of Silanol Species on Various Silicas by IR Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Debs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Malicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ghesquières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 French/German Adsorption Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Strasboug, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04477343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La spectroscopie IR-TF en photocatalyse : Étude des mécanismes réactionnels »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El-Roz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECAT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Incorporation des clusters de TiO2 dans les zéolithes par plasma-Ti pour des applications en photocatalyse »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El-Roz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Valtchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECAT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms of methanol photooxidation on TiO2: operando FTIR coupled to Steady State Isotopic Transient Kinetic Analysis (SSITKA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El-Roz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Daturi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Operando V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Cabourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19353,153 +19499,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">12-P-14-Role of the various acid sites in MOR on o-xylene conversion: an in-situ I.R. approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Massiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Lavalley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">135, Elsevier, pp.220, 2001, Studies in Surface Science and Catalysis, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0167-2991(01)81445-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId610" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId611"/>
+      <w:footerReference w:type="default" r:id="rId614"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -19567,51 +19713,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="589C83EB"/>
+    <w:nsid w:val="43227D70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19715,51 +19861,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="DD79CD12"/>
+    <w:nsid w:val="32932116"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19863,51 +20009,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6F48320C"/>
+    <w:nsid w:val="D16BBDA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20100,51 +20246,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-thibault-starzyk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8095-0860" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069334706" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-5606-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mfo.ac.uk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcs.ensicaen.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199160v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoda Al Assaad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedidja Messabih" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bendjaballah-Lalaoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Boucheffa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thibault-Starzyk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CP02957K" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318280v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Elgayyar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedrico Azzolina-Jury" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Thibault-Starzyk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CP02197A" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214176v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Neto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thomas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Henriques" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Bond" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2025.115571" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295403v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto Abreu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Vald&#233;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Zaror" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatianne Ferreira de Oliveira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Azzolina-Jury" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal13030610" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295398v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nguyen-Quang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Travert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Zi&#261;bka" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2023.101805" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295411v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joran van Turnhout" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Aceto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bazin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CY00311B" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024978v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s L Riquelme" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor A Solar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2020.118080" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500425v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Zholobenko" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;tia Freitas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jendrlin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2020.03.003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419105v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Ulloa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel S Cepeda" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2019.109912" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267588v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rados&#322;aw D&#281;bek" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mauge" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2019.03.039" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831389v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-017-0849-2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831426v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Blume" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831432v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831406v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El-Roz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Awala" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Mintova" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2017.04.038" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831362v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Bento" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2017.09.017" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WSDN2WB-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831394v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ac&#225;cio Nobre Mendes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir L Zholobenko" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Da Costa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2016.05.004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831411v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Aelst" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Philippaerts" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bartholomeeusen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fayad" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CY00498A" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296719v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/2213335602666150716164633" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-DBZJMW05-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831407v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vilmin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2015.06.006" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831399v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeja Birsa &#268;eli&#269;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nata&#353;a Zabukovec Logar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b07183" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079847v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jullian Vittenet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboussaoud Wael" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mendret Julie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Stephane Pic" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Jean-Stephane" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2014.10.037" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831400v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bordiga" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Lamberti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bonino" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CS00396B" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229991v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Meunier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scalbert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thibault-Starzyk" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2014.12.028" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172536v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2014.07.002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227244v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ayral" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calas-Etienne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Deratani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Evstratov" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-02487-6" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831395v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Daturi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP00726G" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057389v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jacquot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Morvan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2013.11.004" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D747GF7R-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831403v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Bottero" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Malicki" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gaboriaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp408600h" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831387v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa El-Korso" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Khaldi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumeya Bedrane" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Choukchou-Braham" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2014.07.002" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3SPDRG5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403238v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louwanda Lakiss" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Vicente" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krassimir Bozhilov" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sc51892b" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831409v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Ribeiro" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef4023898" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840256v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831380v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy Mellaerts" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Fayad" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy van den Mooter" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Augustijns" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rivallan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mp300229q" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963800v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Haidar" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Toufaily" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ra22438k" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831319v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Ohlin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Hedlund" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Grahn" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4037183" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963787v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831402v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Ide" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els de Canck" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vicente" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp42811c" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963797v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar El Fallah" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lebedev" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP52478G" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831350v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Bazin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2012.08.023" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831356v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aldana" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ocampo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kobl" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Louis" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2013.02.019" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7W4ZVQH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840278v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840296v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blume" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963791v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matja&#382; Mazaj" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guillou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elkaim" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Roz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4036327" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963788v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevenka Raji&#263;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Re&#269;nik" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2013.04.005" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832821v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. G. Li" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rivallan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. C. Meunier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp50442e" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829755v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fourre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aiello" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Tatibouet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201200021" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-64N9QHQC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831382v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benaliouche" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boucheffa" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2011.04.040" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJQGL8DH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831371v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Valtchev" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2012.03.003" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCFX1N5S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430232v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Kus" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegie Cool" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3034819" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666075v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gracia" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thomas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lerasle" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duponchel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2010.08.017" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40C095Q0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831401v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lepage" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuyuki Takagi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirohito Hirata" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2010.10.046" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCHRZR6R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831410v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Aramburo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Karwacki" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cubillas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunsuke Asahina" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201101361" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8NTWRS2L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645124v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu.P. Khitev" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu.G. Kolyagin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.I. Ivanova" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.A. Ponomareva" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2011.05.003" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6TCD7ZXS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602562v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Kuznetsov" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. Knyazeva" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fajula" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2010.11.091" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QGPZHM8N-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831392v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aiello" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3492094" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840496v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Seguin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Thomas" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222870v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Coq" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Basset" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Caullet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Bellefon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831352v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vimont" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b919543m" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EE2318A2933CC4654C159184664BA832D877226E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831398v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Yordanov" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lancelot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201000113" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840518v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Mali" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Agathe Quoineaud" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourges" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J Simon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2009.09.003" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJ9WV824-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831376v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201000182" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JHTNFPGG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831386v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Alenda" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0dt00158a" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/61EF18FAE3941CCCE26BC20AB1D82BFAD074628D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563913v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bazin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2009.11.012" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJBXGVFC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711611v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gilson" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fernandez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2009.02.036" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9WSMRHX0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711609v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Stan" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abello" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonilla" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Thomas" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2009.03.006" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LNGH3GR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840536v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831404v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Arnolds" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1169041" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222839v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711613v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Moulin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Malicki" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-2991(08)80012-2" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346268v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Janik" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. P. Gallas" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vimont" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346263v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mazaj" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Costacurta" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zabukovec Logar" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mali" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Novak Tusar" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la703574" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346256v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ivanova" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mihaylov" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A. Aleksandrov" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daturi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp067531f" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MLVFX5P6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00226334v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Koziej" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Thomas" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barsan" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udo Weimar" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2007.03.011" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4RWGMF0N-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00226264v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beccat" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourges" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fernandez" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Agate Quoineaud" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00226326v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Alaerts" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. M. Denayer" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre A. Jacobs" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00226333v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ivanova" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hadjiivanov" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2007.05.006" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVTRNS8Z-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222814v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne S&#233;guin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Poelman" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacobs" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200600220" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1T4WDS59-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154833v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Nesterenko" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Montouillout" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Yushchenko" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0023158406010071" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8H6M32DR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222815v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dimitrov" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp057128t" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-80KHVR0J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222807v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Vos" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mignon" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Geerlings" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Schoonheydt" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2005.11.037" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4JMJPGDX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222810v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jones" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.B. Jones" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Seddon" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Raval" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2006.02.033" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSQWFDF6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222806v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ivanova" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mihaylov" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Daturi" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Hadjiivanov" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2005.09.017" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35NQMKSX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222787v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marie" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Malicki" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vos" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schoonheydt" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(05)80398-2" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776044v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Mafra" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Rocha" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssnmr.2005.02.007" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VWXQZD41-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126967v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marie" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pommier" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Massiani" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Vos" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222800v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Brosius" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Martens" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2005.06.010" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-24R91X4S-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222730v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp037915v" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-84CN0H1R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222737v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alenka Risti&#263;" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nata&#353;a Novak Tu&#353;ar" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Vlaic" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iztok Ar&#269;on" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2004.07.034" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWDZ1Z5D-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222723v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gil" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Aiello" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Chevreau" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2003.10.016" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126974v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831315v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Yuschenko" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2004.03.028" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N0CPWR5M-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831285v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm031091c" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-050PSL2J-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831280v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm0310263" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GB2TMH18-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300911v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter-Paul H.J.M. Knops-Gerrits" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Parton" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(02)80356-1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300946v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darko Han&#382;el" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1387-1811(02)00504-8" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5KC1LJD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300935v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Mrak" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1387-1811(02)00490-0" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GS73GCZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300924v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Czyzniewska" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chenevarin" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(02)80046-5" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300258v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ven&#269;eslav Kau&#269;i&#269;" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300209v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0920-5861(01)00420-5" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-079HLDZB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300298v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lavalley" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1387-1811(01)00444-9" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3CB2HDC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300091v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gilson" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(01)81193-9" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222710v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Villemin" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222712v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711644v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b002007i" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300078v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B005901N" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300021v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gilson" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saussey" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(99)80461-3" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300034v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lavalley" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp992550t" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-3PH2V5N4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300010v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Smirnov" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp991520n" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-495PN8J7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300003v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Saussey" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Lavalley" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1019182826692" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0CHKFT10-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299994v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Joly" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Saussey" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Janin" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Lavalley" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jcp/1997941838" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-8QDXKWRD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299966v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bettahar" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(97)80723-9" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299983v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Janin" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.199709891" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S6Q6QFVZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299975v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Payen" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/CC9960002667" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-4H21D2RX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299961v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van Puymbroeck" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/1381-1169(96)00026-X" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9R1BD34Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299942v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinoud Reynders" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet Grobet" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/1381-1169(94)00074-3" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVDX14LG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299931v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter-Paul Knops-Gerrits" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk de Vos" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/369543a0" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-6DT4STRP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299937v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Hachemi" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397919408011746" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299934v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cvetana Bezoukhanova" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(08)64084-7" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299928v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Parton" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Jacobs" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(08)63683-6" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299925v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.P. Knops-Gerrits" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(08)63682-4" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299644v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jacobs" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.199404311" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D598H465-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299588v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Vos" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Knops-Gerrits" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Parton" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jacobs" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.19940800112" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0VW52D3J-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299755v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397919308018581" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299696v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Esprimont" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426509308045639" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299740v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426509308036897" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299722v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-1993-22383" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299775v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426509208049159" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299787v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Ben Alloum" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397919208019319" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299804v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ed068p346" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222662v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Minor" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813852v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711625v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661179v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aspbs.com/catalyst.html" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02172404v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265927v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145097v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Debs" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ghesquiere" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660936v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477415v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295092v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813815v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043524v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043528v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043544v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043538v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louwanda Al Lakiss" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02471103v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Botero" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043555v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Birza Celic" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057958v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Scalbert" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058219v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01923802v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Etienne-Calas" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Deratani" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Evstratov" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929928v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929935v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477343v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ghesqui&#232;res" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043810v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043844v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043823v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300106v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Massiani" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lavalley" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(01)81445-2" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-thibault-starzyk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8095-0860" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069334706" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-5606-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mfo.ac.uk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcs.ensicaen.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214176v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Thibault-Starzyk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Neto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thomas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Henriques" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Bond" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2025.115571" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199160v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoda Al Assaad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedidja Messabih" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bendjaballah-Lalaoui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Boucheffa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thibault-Starzyk" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CP02957K" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318280v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Elgayyar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedrico Azzolina-Jury" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CP02197A" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295403v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto Abreu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Vald&#233;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Zaror" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatianne Ferreira de Oliveira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Azzolina-Jury" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal13030610" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295398v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nguyen-Quang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Travert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Zi&#261;bka" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2023.101805" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295411v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joran van Turnhout" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Aceto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bazin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CY00311B" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024978v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s L Riquelme" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor A Solar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2020.118080" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419105v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Ulloa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel S Cepeda" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2019.109912" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500425v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Zholobenko" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;tia Freitas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jendrlin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2020.03.003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267588v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rados&#322;aw D&#281;bek" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mauge" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2019.03.039" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831432v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Blume" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831426v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831389v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-017-0849-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831406v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El-Roz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Awala" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Mintova" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2017.04.038" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831362v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Bento" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2017.09.017" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WSDN2WB-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296719v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/2213335602666150716164633" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-DBZJMW05-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831411v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Aelst" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Philippaerts" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bartholomeeusen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fayad" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CY00498A" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831394v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ac&#225;cio Nobre Mendes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir L Zholobenko" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Da Costa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2016.05.004" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831395v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Daturi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP00726G" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831399v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeja Birsa &#268;eli&#269;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nata&#353;a Zabukovec Logar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b07183" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831407v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vilmin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2015.06.006" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079847v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jullian Vittenet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboussaoud Wael" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mendret Julie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Stephane Pic" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Jean-Stephane" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2014.10.037" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229991v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Meunier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scalbert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thibault-Starzyk" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2014.12.028" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831400v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bordiga" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Lamberti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bonino" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CS00396B" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172536v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2014.07.002" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227244v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ayral" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calas-Etienne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Deratani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Evstratov" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-02487-6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840256v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403238v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louwanda Lakiss" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Vicente" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krassimir Bozhilov" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sc51892b" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831387v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa El-Korso" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Khaldi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumeya Bedrane" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Choukchou-Braham" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2014.07.002" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3SPDRG5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831403v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Bottero" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Malicki" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gaboriaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp408600h" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057389v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jacquot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Morvan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2013.11.004" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D747GF7R-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831409v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Ribeiro" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef4023898" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832821v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. G. Li" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rivallan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. C. Meunier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp50442e" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831319v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Ohlin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Hedlund" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Grahn" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4037183" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963787v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831402v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Ide" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els de Canck" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vicente" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp42811c" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963797v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar El Fallah" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lebedev" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP52478G" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831380v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy Mellaerts" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Fayad" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy van den Mooter" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Augustijns" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rivallan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mp300229q" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963800v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Haidar" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Toufaily" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ra22438k" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831356v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aldana" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ocampo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kobl" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Louis" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2013.02.019" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7W4ZVQH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831350v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Bazin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2012.08.023" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840278v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840296v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blume" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963791v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matja&#382; Mazaj" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guillou" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elkaim" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Roz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4036327" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963788v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevenka Raji&#263;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Re&#269;nik" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2013.04.005" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430232v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Kus" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegie Cool" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3034819" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829755v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fourre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aiello" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Tatibouet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201200021" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-64N9QHQC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831382v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benaliouche" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boucheffa" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2011.04.040" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJQGL8DH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831371v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Valtchev" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2012.03.003" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCFX1N5S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666075v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gracia" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thomas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lerasle" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duponchel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2010.08.017" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40C095Q0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831401v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lepage" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuyuki Takagi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirohito Hirata" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2010.10.046" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCHRZR6R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831410v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Aramburo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Karwacki" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cubillas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunsuke Asahina" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201101361" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8NTWRS2L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645124v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu.P. Khitev" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu.G. Kolyagin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.I. Ivanova" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.A. Ponomareva" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2011.05.003" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6TCD7ZXS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602562v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Kuznetsov" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. Knyazeva" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fajula" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2010.11.091" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QGPZHM8N-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831386v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Alenda" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0dt00158a" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/61EF18FAE3941CCCE26BC20AB1D82BFAD074628D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563913v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bazin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2009.11.012" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJBXGVFC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222870v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Coq" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Basset" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Caullet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Bellefon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831352v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vimont" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b919543m" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EE2318A2933CC4654C159184664BA832D877226E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840496v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Seguin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Thomas" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831392v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aiello" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3492094" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831398v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Yordanov" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lancelot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201000113" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840518v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Mali" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Agathe Quoineaud" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourges" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J Simon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2009.09.003" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJ9WV824-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831376v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201000182" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JHTNFPGG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222839v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gilson" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fernandez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2009.02.036" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9WSMRHX0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711609v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Stan" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abello" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonilla" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Thomas" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2009.03.006" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LNGH3GR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711611v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840536v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831404v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Arnolds" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1169041" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346263v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mazaj" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Costacurta" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zabukovec Logar" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mali" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Novak Tusar" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la703574" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711613v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Moulin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Malicki" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-2991(08)80012-2" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346268v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Janik" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. P. Gallas" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vimont" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00226334v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Koziej" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Thomas" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barsan" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udo Weimar" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2007.03.011" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4RWGMF0N-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346256v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ivanova" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mihaylov" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A. Aleksandrov" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daturi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp067531f" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MLVFX5P6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00226326v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Alaerts" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. M. Denayer" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre A. Jacobs" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00226264v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beccat" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourges" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fernandez" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Agate Quoineaud" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00226333v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ivanova" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hadjiivanov" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2007.05.006" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVTRNS8Z-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222810v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jones" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.B. Jones" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Seddon" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Raval" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2006.02.033" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSQWFDF6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154833v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Nesterenko" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Montouillout" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Yushchenko" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0023158406010071" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8H6M32DR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222814v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne S&#233;guin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Poelman" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacobs" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200600220" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1T4WDS59-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222815v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dimitrov" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp057128t" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-80KHVR0J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222807v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Vos" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mignon" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Geerlings" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Schoonheydt" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2005.11.037" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4JMJPGDX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222800v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Brosius" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Martens" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2005.06.010" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-24R91X4S-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126967v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marie" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pommier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Massiani" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Vos" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222806v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ivanova" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mihaylov" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Daturi" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Hadjiivanov" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2005.09.017" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35NQMKSX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776044v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Mafra" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Rocha" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssnmr.2005.02.007" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VWXQZD41-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222787v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marie" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Malicki" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vos" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schoonheydt" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(05)80398-2" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831315v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Yuschenko" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2004.03.028" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N0CPWR5M-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126974v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222723v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gil" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Aiello" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Chevreau" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2003.10.016" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222730v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp037915v" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-84CN0H1R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222737v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alenka Risti&#263;" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nata&#353;a Novak Tu&#353;ar" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Vlaic" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iztok Ar&#269;on" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2004.07.034" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWDZ1Z5D-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831285v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm031091c" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-050PSL2J-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831280v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm0310263" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GB2TMH18-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300924v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Czyzniewska" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chenevarin" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(02)80046-5" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300911v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter-Paul H.J.M. Knops-Gerrits" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Parton" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(02)80356-1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300946v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darko Han&#382;el" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1387-1811(02)00504-8" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5KC1LJD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300935v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Mrak" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1387-1811(02)00490-0" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GS73GCZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300298v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lavalley" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1387-1811(01)00444-9" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3CB2HDC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300258v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ven&#269;eslav Kau&#269;i&#269;" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300209v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0920-5861(01)00420-5" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-079HLDZB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300091v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gilson" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(01)81193-9" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300078v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B005901N" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222710v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Villemin" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222712v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711644v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b002007i" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300010v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Smirnov" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp991520n" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-495PN8J7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300021v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gilson" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saussey" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(99)80461-3" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300034v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lavalley" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp992550t" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-3PH2V5N4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300003v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Saussey" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Lavalley" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1019182826692" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0CHKFT10-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299966v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bettahar" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(97)80723-9" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299983v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Janin" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.199709891" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S6Q6QFVZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299994v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Joly" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Saussey" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Janin" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Lavalley" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jcp/1997941838" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-8QDXKWRD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299975v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Payen" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/CC9960002667" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-4H21D2RX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299961v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van Puymbroeck" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/1381-1169(96)00026-X" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9R1BD34Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299942v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinoud Reynders" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet Grobet" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/1381-1169(94)00074-3" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVDX14LG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299934v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cvetana Bezoukhanova" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(08)64084-7" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299644v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk de Vos" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jacobs" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.199404311" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D598H465-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299588v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Vos" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Knops-Gerrits" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Parton" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jacobs" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.19940800112" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0VW52D3J-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299928v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Parton" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Jacobs" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(08)63683-6" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299925v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.P. Knops-Gerrits" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(08)63682-4" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299937v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Hachemi" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397919408011746" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299931v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter-Paul Knops-Gerrits" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/369543a0" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-6DT4STRP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299755v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397919308018581" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299696v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Esprimont" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426509308045639" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299740v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426509308036897" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299722v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-1993-22383" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299775v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426509208049159" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299787v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Ben Alloum" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397919208019319" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299804v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ed068p346" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222662v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Minor" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813852v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711625v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661179v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aspbs.com/catalyst.html" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607729v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Debs" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien B&#233;chu" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02172404v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265927v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477415v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ghesquiere" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145097v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660936v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295092v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813815v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043528v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043524v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043538v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louwanda Al Lakiss" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043544v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043555v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Birza Celic" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02471103v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Botero" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057958v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Scalbert" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058219v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01923802v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Etienne-Calas" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Deratani" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Evstratov" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929928v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929935v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477343v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ghesqui&#232;res" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043810v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043844v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043823v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300106v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Massiani" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lavalley" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(01)81445-2" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>