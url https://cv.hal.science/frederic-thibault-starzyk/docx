--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -538,395 +538,395 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operando IR of Catalytic Reactions Under Microwaves at 5.8 GHz</w:t>
+                <w:t xml:space="preserve">High-temperature CO2 capture by Li4SiO4: IR spectroscopic evidence for the double shell model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
+                <w:t xml:space="preserve">Hoda Al Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Neto</w:t>
+                <w:t xml:space="preserve">Khedidja Messabih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Thomas</w:t>
+                <w:t xml:space="preserve">Nadia Bendjaballah-Lalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Henriques</w:t>
+                <w:t xml:space="preserve">Youcef Boucheffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gary Bond</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Thibault-Starzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 462, pp.115571. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (48), pp.26119-26130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2025.115571⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D5CP02957K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05214176v2</w:t>
+                <w:t xml:space="preserve">hal-05199160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-temperature CO2 capture by Li4SiO4: IR spectroscopic evidence for the double shell model.</w:t>
+                <w:t xml:space="preserve">Infrared spectroscopy at the surface of carbonates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hoda Al Assaad</w:t>
+                <w:t xml:space="preserve">Taha Elgayyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khedidja Messabih</w:t>
+                <w:t xml:space="preserve">Fedrico Azzolina-Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Bendjaballah-Lalaoui</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 27 (48), pp.26119-26130. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D5CP02957K⟩</w:t>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5CP02197A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05199160v1</w:t>
+                <w:t xml:space="preserve">hal-05318280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared spectroscopy at the surface of carbonates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Operando IR of Catalytic Reactions Under Microwaves at 5.8 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taha Elgayyar</w:t>
+                <w:t xml:space="preserve">Carlos Henriques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fedrico Azzolina-Jury</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
+                <w:t xml:space="preserve">Gary Bond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 462, pp.115571. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D5CP02197A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2025.115571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05318280v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05214176v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of Synergy Effects between Zinc and Copper Oxides with Acidic Sites on Natural Zeolite during Photocatalytic Oxidation of Ethylene Using Operando DRIFTS Studies</w:t>
               </w:r>
@@ -1072,51 +1072,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Nguyen-Quang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Azzolina-Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1232,51 +1232,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (22), pp.6676-6686. </w:t>
@@ -1366,51 +1366,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Víctor A Solar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Azzolina-Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Separation and Purification Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 258, pp.118080. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1438,295 +1438,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03024978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insight of the influence of acidic surface sites of zeolite on the ability to remove gaseous ozone using operando DRIFTS studies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probing the acid sites of zeolites with pyridine: quantitative AGIR measurements of the molar absorption coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco J Ulloa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Víctor A Solar</w:t>
+                <w:t xml:space="preserve">Vladimir Zholobenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel S Cepeda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Federico Azzolina-Jury</w:t>
+                <w:t xml:space="preserve">Cátia Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Jendrlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2019.109912⟩</w:t>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 385, pp.52--60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2020.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02419105v1</w:t>
+                <w:t xml:space="preserve">hal-02500425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the acid sites of zeolites with pyridine: quantitative AGIR measurements of the molar absorption coefficients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vladimir Zholobenko</w:t>
+                <w:t xml:space="preserve">New insight of the influence of acidic surface sites of zeolite on the ability to remove gaseous ozone using operando DRIFTS studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor Valdés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cátia Freitas</w:t>
+                <w:t xml:space="preserve">Francisco J Ulloa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Víctor A Solar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Jendrlin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Travert</w:t>
+                <w:t xml:space="preserve">Manuel S Cepeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Azzolina-Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 385, pp.52--60. </w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 294, pp.109912. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2020.03.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2019.109912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02500425v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-pressure glow discharge plasma-assisted catalytic CO2 hydrogenation—The effect of metal oxide support on the performance of the Ni-based catalyst</w:t>
               </w:r>
@@ -1764,51 +1764,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Mauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Today</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 337, pp.182-194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1836,312 +1836,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02267588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entschlüsselung des Kieselsäure/ Silan-Reaktionsmechanismus zur Entwicklung von Reifen mit geringem Rollwiderstand. Teil 1 – Charakterisierung durch In-situ-IR-Spektroskopie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Deciphering the silica/silane reaction mechanism for the development of a new generation of low rolling resistance tires Part 2 – Transfer of results from model examinations into practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke Blume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GAK Gummi Fasern Kunststoffe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 70 (4), pp.220-226</w:t>
+              <w:t xml:space="preserve">RFP Rubber, fibres, plastics international : Magazine for the polymer industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (4), pp.236-241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01831432v1</w:t>
+                <w:t xml:space="preserve">hal-01831426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the silica/silane reaction mechanism for the development of a new generation of low rolling resistance tires Part 2 – Transfer of results from model examinations into practice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Mechanism of Low Pressure Plasma-Assisted CO2 Hydrogenation Over Ni-USY by Microsecond Time-resolved FTIR Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anke Blume</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Azzolina-Jury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFP Rubber, fibres, plastics international : Magazine for the polymer industry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Topics in Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 60 (19-20), pp.1709 - 1721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11244-017-0849-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01831426v1</w:t>
+                <w:t xml:space="preserve">hal-01831389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of Low Pressure Plasma-Assisted CO2 Hydrogenation Over Ni-USY by Microsecond Time-resolved FTIR Spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Entschlüsselung des Kieselsäure/ Silan-Reaktionsmechanismus zur Entwicklung von Reifen mit geringem Rollwiderstand. Teil 1 – Charakterisierung durch In-situ-IR-Spektroskopie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Federico Azzolina-Jury</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke Blume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topics in Catalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GAK Gummi Fasern Kunststoffe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 70 (4), pp.220-226</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11244-017-0849-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01831389v1</w:t>
+                <w:t xml:space="preserve">hal-01831432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective response of pyrylium-functionalized nanozeolites in the visible spectrum towards volatile organic compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El-Roz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2240,64 +2240,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Azzolina-Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diogo Bento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Henriques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of CO2 Utilization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 22, pp.97 - 109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2337,541 +2337,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01831362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Microwave-Assisted Synthesis Parameters on ZSM-11 Zeolite Production Without Seeding</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">On the enhancing effect of Ce in Pd-MOR catalysts for NOx CH4-SCR: A structure-reactivity study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acácio Nobre Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir L Zholobenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thibault-Starzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Henriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Microwave Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/2213335602666150716164633⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 195, pp.121 - 131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2016.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01296719v1</w:t>
+                <w:t xml:space="preserve">hal-01831394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards biolubricant compatible vegetable oils by pore mouth hydrogenation with shape-selective Pt/ZSM-5 catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. van Aelst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Philippaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bartholomeeusen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Fayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (8), pp.2820 - 2828. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C6CY00498A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01831411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the enhancing effect of Ce in Pd-MOR catalysts for NOx CH4-SCR: A structure-reactivity study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Influence of Microwave-Assisted Synthesis Parameters on ZSM-11 Zeolite Production Without Seeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Azzolina-Jury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thibault-Starzyk</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carlos Henriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Microwave Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (2), pp.102-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/2213335602666150716164633⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2016.05.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01831394v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01296719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the mechanism of methanol photooxidation to methylformate and carbon dioxide on TiO 2 : an operando-FTIR study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Speciation of adsorbates on surface of solids by infrared spectroscopy and chemometrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vilmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marco Daturi</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 17 (17), pp.11277 - 11283. </w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 891, pp.79 - 89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C5CP00726G⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2015.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01831395v1</w:t>
+                <w:t xml:space="preserve">hal-01831407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pore Occupancy Changes Water/Ethanol Separation in a Metal–Organic Framework—Quantitative Map of Coadsorption by IR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El-Roz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2951,3686 +2951,3686 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01831399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speciation of adsorbates on surface of solids by infrared spectroscopy and chemometrics</w:t>
+                <w:t xml:space="preserve">Catalytic ozonation with γ-Al2O3 to enhance the degradation of refractory organics in water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Vilmin</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jullian Vittenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboussaoud Wael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mendret Julie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stephane Pic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Jean-Stephane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2015.06.006⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 504, pp.519-532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2014.10.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01831407v1</w:t>
+                <w:t xml:space="preserve">hal-01079847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic ozonation with γ-Al2O3 to enhance the degradation of refractory organics in water</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unraveling the mechanism of chemical reactions through thermodynamic analyses: A short review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Jean-Stephane</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Scalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thibault-Starzyk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 504, pp.519-532. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2014.10.037⟩</w:t>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2014.12.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01079847v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01229991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the mechanism of chemical reactions through thermodynamic analyses: A short review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Scalbert</w:t>
+                <w:t xml:space="preserve">Probing zeolites by vibrational spectroscopies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Thibault-Starzyk</w:t>
+                <w:t xml:space="preserve">Silvia Bordiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Lamberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Bonino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2014.12.028⟩</w:t>
+              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (20), pp.7262 - 7341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5CS00396B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01229991v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing zeolites by vibrational spectroscopies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Travert</w:t>
+                <w:t xml:space="preserve">Unraveling the mechanism of catalytic reactions through combined kinetic and thermodynamic analyses: Application to the condensation of ethanol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Scalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5CS00396B⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 (3), pp.345-350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2014.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831400v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01172536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the mechanism of catalytic reactions through combined kinetic and thermodynamic analyses: Application to the condensation of ethanol</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Advances in design and modeling of porous materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Calas-Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Coasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Deratani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Evstratov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2014.07.002⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 224, pp.1653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2015-02487-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01172536v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01227244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in design and modeling of porous materials</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">André Deratani</w:t>
+                <w:t xml:space="preserve">On the mechanism of methanol photooxidation to methylformate and carbon dioxide on TiO 2 : an operando-FTIR study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El-Roz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Evstratov</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marco Daturi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 224, pp.1653. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (17), pp.11277 - 11283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjst/e2015-02487-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C5CP00726G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01227244v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared study of the silica/silane reaction. Part II</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
+                <w:t xml:space="preserve">Ethanol condensation to butanol at high temperatures over a basic heterogeneous catalyst: How relevant is acetaldehyde self-aldolization?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Scalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thibault-Starzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KGK Kautschuk, Gummi, Kunststoffe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 311, pp.28-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2013.11.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01840256v1</w:t>
+                <w:t xml:space="preserve">hal-01057389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-fast framework stabilization of Ge-rich zeolites by low-temperature plasma treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El-Roz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louwanda Lakiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krassimir Bozhilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5 (1), pp.68-80. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3sc51892b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02403238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid phase cyclohexene oxidation over vanadia based catalysts with tert-butyl hydroperoxide: Epoxidation versus allylic oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanaa El-Korso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyes Khaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sumeya Bedrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Choukchou-Braham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 394, pp.89 - 96. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.molcata.2014.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01831387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactivity of Bis[3-(triethoxysilyl)propyl] Tetrasulfide (TESPT) Silane Coupling Agent over Hydrated Silica: Operando IR Spectroscopy and Chemometrics Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vilmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Bottero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Malicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gaboriaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 118 (8), pp.4056 - 4071. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp408600h⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01831403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethanol condensation to butanol at high temperatures over a basic heterogeneous catalyst: How relevant is acetaldehyde self-aldolization?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Oil Shale Transformation in the Presence of an Acidic BEA Zeolite under Microwave Irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Bond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipa Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2013.11.004⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28 (4), pp.2365 - 2377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ef4023898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01057389v1</w:t>
+                <w:t xml:space="preserve">hal-01831409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Oil Shale Transformation in the Presence of an Acidic BEA Zeolite under Microwave Irradiation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Infrared study of the silica/silane reaction. Part II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke Blume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El-Roz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">KGK Kautschuk, Gummi, Kunststoffe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 67 (number of volumes: 5), pp.53--57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ef4023898⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01831409v1</w:t>
+                <w:t xml:space="preserve">hal-01840256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective bulk and surface temperatures of the catalyst bed of FT-IR cells used for in situ and operando studies</w:t>
+                <w:t xml:space="preserve">In Situ FT-IR Investigation of Etravirine Speciation in Pores of SBA-15 Ordered Mesoporous Silica Material upon Contact with Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. G. Li</w:t>
+                <w:t xml:space="preserve">Randy Mellaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rivallan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Travert</w:t>
+                <w:t xml:space="preserve">Elie Fayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. C. Meunier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guy van den Mooter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Augustijns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Rivallan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3cp50442e⟩</w:t>
+              <w:t xml:space="preserve">Molecular Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 (2), pp.567 - 573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/mp300229q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00832821v1</w:t>
+                <w:t xml:space="preserve">hal-01831380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of CO 2 , CH 4 , and H 2 O in Zeolite ZSM-5 Studied Using In Situ ATR-FTIR Spectroscopy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Immobilization of TiO2 nanoparticles on natural Luffa cylindrica fibers for photocatalytic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El-Roz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeinab Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louwanda Lakiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joumana Toufaily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mattias Grahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp4037183⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (10), pp.3438-3445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2ra22438k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831319v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operando Infrared (IR) Coupled to SSITKA for Photocatalysis: Reactivity and Mechanistic Studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantification of silanol sites for the most common mesoporous ordered silicas and organosilicas: total versus accessible silanols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Ide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El-Roz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Els de Canck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (2), pp.642 - 650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2cp42811c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01963787v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of silanol sites for the most common mesoporous ordered silicas and organosilicas: total versus accessible silanols</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Incorporation of clusters of titanium oxide in Beta zeolite structure by a new cold TiCl4-plasma process: physicochemical properties and photocatalytic activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El-Roz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louwanda Lakiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar El Fallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Lebedev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 15 (2), pp.642 - 650. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2cp42811c⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 15 (38), pp.16198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3CP52478G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831402v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporation of clusters of titanium oxide in Beta zeolite structure by a new cold TiCl4-plasma process: physicochemical properties and photocatalytic activity</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Adsorption of CO 2 , CH 4 , and H 2 O in Zeolite ZSM-5 Studied Using In Situ ATR-FTIR Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsay Ohlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Hedlund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattias Grahn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C3CP52478G⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117 (33), pp.16972 - 16982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp4037183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01963797v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ FT-IR Investigation of Etravirine Speciation in Pores of SBA-15 Ordered Mesoporous Silica Material upon Contact with Water</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Operando Infrared (IR) Coupled to SSITKA for Photocatalysis: Reactivity and Mechanistic Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El-Roz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Daturi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Pharmaceutics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (12), pp.2790-2798</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831380v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immobilization of TiO2 nanoparticles on natural Luffa cylindrica fibers for photocatalytic applications</w:t>
+                <w:t xml:space="preserve">An operando-IR study of photocatalytic reaction of methanol on new *BEA supported TiO2 catalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El-Roz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipe Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2ra22438k⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 205, pp.111 - 119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2012.08.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01963800v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic CO2 valorization into CH4 on Ni-based ceria-zirconia. Reaction mechanism by operando IR spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Aldana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ocampo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Aldana</w:t>
+                <w:t xml:space="preserve">K. Kobl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Ocampo</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">B. Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Today</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 215, pp.201 - 207. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cattod.2013.02.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01831356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An operando-IR study of photocatalytic reaction of methanol on new *BEA supported TiO2 catalyst</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Adsorption of CO2, CH4, and H2O in Zeolite ZSM-5 Studied Using In Situ ATR-FTIR Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsay Ohlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Hedlund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattias Grahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117 (33), pp.16972--16982</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831350v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of CO2, CH4, and H2O in Zeolite ZSM-5 Studied Using In Situ ATR-FTIR Spectroscopy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Infrared Study of the Silica/Silane Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Blume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El-Roz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mattias Grahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 117 (33), pp.16972--16982</w:t>
+              <w:t xml:space="preserve">KGK-KAUTSCHUK GUMMI KUNSTSTOFFE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 66 (10), pp.63--70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840278v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared Study of the Silica/Silane Reaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of Hydrothermal Stability and Water Sorption Characteristics of 3-Dimensional Zn-Based Trimesate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tadeja Birsa Čelič</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matjaž Mazaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Elkaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Blume</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohamad El Roz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KGK-KAUTSCHUK GUMMI KUNSTSTOFFE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117 (28), pp.14608-14617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp4036327⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840296v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Hydrothermal Stability and Water Sorption Characteristics of 3-Dimensional Zn-Based Trimesate</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hardwood lignin pyrolysis in the presence of nano-oxide particles embedded onto natural clinoptilolite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Guillou</w:t>
+                <w:t xml:space="preserve">Nevenka Rajić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataša Zabukovec Logar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Elkaim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamad El Roz</w:t>
+                <w:t xml:space="preserve">Aleksander Rečnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El-Roz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp4036327⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 176, pp.162-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2013.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01963791v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardwood lignin pyrolysis in the presence of nano-oxide particles embedded onto natural clinoptilolite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effective bulk and surface temperatures of the catalyst bed of FT-IR cells used for in situ and operando studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. G. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nevenka Rajić</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nataša Zabukovec Logar</w:t>
+                <w:t xml:space="preserve">M. Rivallan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thibault-Starzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksander Rečnik</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. C. Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 176, pp.162-167. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15, pp.7321-7327. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2013.04.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c3cp50442e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01963788v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00832821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Operando IR Technique to Study the Photocatalytic Activity and Selectivity of TiO 2 Nanotubes in Air Purification: Influence of Temperature, UV Intensity, and VOC Concentration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamad El-Roz</w:t>
+                <w:t xml:space="preserve">In situ FTIR studies of propene adsorption over Ag- and Cu-exchanged Y zeolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monika Kus</w:t>
+                <w:t xml:space="preserve">F. Benaliouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pegie Cool</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
+                <w:t xml:space="preserve">Y. Boucheffa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 116 (24), pp.13252-13263. </w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 147 (1), pp.10 - 16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp3034819⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2011.04.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02430232v1</w:t>
+                <w:t xml:space="preserve">hal-01831382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into the Mechanisms of Isopropanol Conversion on ?-Al2O3 by Dielectric Barrier Discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rivallan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Fourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Aiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tatibouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 9 (9), pp.850-854. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ppap.201200021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00829755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ FTIR studies of propene adsorption over Ag- and Cu-exchanged Y zeolites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Cold plasma as environmentally benign approach for activation of zeolite nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El Roz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louwanda Lakiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Valtchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Mintova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Y. Boucheffa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 147 (1), pp.10 - 16. </w:t>
+              <w:t xml:space="preserve">, 2012, 158, pp.148 - 154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2011.04.040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2012.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831382v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold plasma as environmentally benign approach for activation of zeolite nanocrystals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louwanda Lakiss</w:t>
+                <w:t xml:space="preserve">New Operando IR Technique to Study the Photocatalytic Activity and Selectivity of TiO 2 Nanotubes in Air Purification: Influence of Temperature, UV Intensity, and VOC Concentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El-Roz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Valtchev</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Monika Kus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pegie Cool</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2012.03.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116 (24), pp.13252-13263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp3034819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01831371v1</w:t>
+                <w:t xml:space="preserve">hal-02430232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of mid-infrared spectroscopy and curve resolution method to follow the antioxidant action of alkylated diphenylamines</w:t>
               </w:r>
@@ -6642,51 +6642,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gracia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lerasle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6758,64 +6758,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pt speciation on ZSM-5 by IR of probes co-adsorption and chemometric analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Rivallan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6904,51 +6904,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Porosity, Acidity, and Reactivity of Dealuminated Zeolite ZSM-5 at the Single Particle Level: The Influence of the Zeolite Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Aramburo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7102,51 +7102,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.I. Ivanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O.A. Ponomareva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 146, pp.201-207. </w:t>
@@ -7248,51 +7248,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.E. Knyazeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fajula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Today</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 168 (1), pp.133-139. </w:t>
@@ -7336,1185 +7336,1185 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00602562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of water and ammonium in NaHY zeolite as detected by combined IR and gravimetric analysis (AGIR)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Microsecond time-resolved Fourier transform infrared analytics in a low pressure glow discharge reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Rivallan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Aiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Alenda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 39 (36), </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c0dt00158a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3492094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01831386v1</w:t>
+                <w:t xml:space="preserve">hal-01831392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of mid-infrared spectroscopy and chemometric factorization tools to study the oxidation of lubricating base oils</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Thomas</w:t>
+                <w:t xml:space="preserve">Platinum Sintering on H-ZSM-5 Followed by Chemometrics of CO Adsorption and 2D Pressure-Jump IR Spectroscopy of Adsorbed Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Rivallan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bazin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Thibault-Starzyk</w:t>
+                <w:t xml:space="preserve">Sebastien Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nobuyuki Takagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49 (4), pp.785--789</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00563913v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic materials and heterogeneous catalysis</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Analysing and understanding the active site by IR spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Daturi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 39 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b919543m⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05222870v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing and understanding the active site by IR spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Catalytic materials and heterogeneous catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Caullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Vimont</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Claude de Bellefon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Daturi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 338-9, pp.64-73</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01831352v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05222870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platinum Sintering on H-ZSM-5 Followed by Chemometrics of CO Adsorption and 2D Pressure-Jump IR Spectroscopy of Adsorbed Species</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickael Rivallan</w:t>
+                <w:t xml:space="preserve">Aluminium triplets in dealuminated zeolites detected by Al-27 NMR correlation spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Malicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregor Mali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Agathe Quoineaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Seguin</w:t>
+                <w:t xml:space="preserve">Patrick Bourges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Thomas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nobuyuki Takagi</w:t>
+                <w:t xml:space="preserve">Laurent J Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 129 (1-2), pp.100--105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2009.09.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840496v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microsecond time-resolved Fourier transform infrared analytics in a low pressure glow discharge reactor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">Plasma Synthesis of Highly Dispersed Metal Clusters Confined in Nanosized Zeolite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Rivallan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Yordanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lancelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Mintova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2 (9), pp.1074 - 1078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.201000113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3492094⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01831392v1</w:t>
+                <w:t xml:space="preserve">hal-01831398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma Synthesis of Highly Dispersed Metal Clusters Confined in Nanosized Zeolite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">Evolution of Platinum Particles Dispersed on Zeolite upon Oxidation Catalysis and Ageing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Rivallan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Svetlana Mintova</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nobuyuki Takagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hirohito Hirata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemCatChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 2 (9), pp.1074 - 1078. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 2 (12), pp.1599 - 1605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.201000182⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cctc.201000113⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01831398v1</w:t>
+                <w:t xml:space="preserve">hal-01831376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aluminium triplets in dealuminated zeolites detected by Al-27 NMR correlation spectroscopy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne-Agathe Quoineaud</w:t>
+                <w:t xml:space="preserve">Interaction of water and ammonium in NaHY zeolite as detected by combined IR and gravimetric analysis (AGIR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Bourges</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurélie Alenda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 39 (36), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c0dt00158a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2009.09.003⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840518v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Platinum Particles Dispersed on Zeolite upon Oxidation Catalysis and Ageing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hirohito Hirata</w:t>
+                <w:t xml:space="preserve">Combination of mid-infrared spectroscopy and chemometric factorization tools to study the oxidation of lubricating base oils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gracia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duponchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 2 (12), pp.1599 - 1605. </w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 155, pp.255 - 260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cctc.201000182⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2009.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831376v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00563913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights on zeolite chemistry by advanced IR and NMR characterization tools</w:t>
               </w:r>
@@ -8526,57 +8526,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Thibault-Starzyk</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 305 (1-2), pp.54-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.molcata.2009.02.036⟩</w:t>
               </w:r>
             </w:hyperlink>
@@ -8586,81 +8586,81 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05222839v1</w:t>
+                <w:t xml:space="preserve">hal-01711611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of enhanced acid site accessibility in hierarchical zeolites - The accessibility index</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Stan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8756,774 +8756,774 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01711609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights on zeolite chemistry by advanced IR and NMR characterization tools</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Infrared and microwaves at 5.8 GHz in a catalytic reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Bond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Henriques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (11), pp.1697--1701</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01711611v1</w:t>
+                <w:t xml:space="preserve">hal-01840536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared and microwaves at 5.8 GHz in a catalytic reactor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId280" w:history="1">
+                <w:t xml:space="preserve">Real-Time Infrared Detection of Cyanide Flip on Silver-Alumina NOx Removal Catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Carlos Henriques</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Daturi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Arnolds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 324 (5930), pp.1048-1051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1169041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01840536v1</w:t>
+                <w:t xml:space="preserve">hal-01831404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Infrared Detection of Cyanide Flip on Silver-Alumina NOx Removal Catalyst</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New insights on zeolite chemistry by advanced IR and NMR characterization tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thibault-Starzyk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 305 (1-2), pp.54-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molcata.2009.02.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1169041⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01831404v1</w:t>
+                <w:t xml:space="preserve">hal-05222839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoporous aluminophosphate thin films with cubic pore arrangement</w:t>
+                <w:t xml:space="preserve">Two-Dimensional correlation analysis to study Bronsted acid sites in zeolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mazaj</w:t>
+                <w:t xml:space="preserve">B Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Costacurta</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N Malicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la703574⟩</w:t>
+              <w:t xml:space="preserve">Studies in Surface Science and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Zeolites and related materials: Trends, targets and challenges, Proceedings of the 4 International FEZA Conference, 174, pp.811-816. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0167-2991(08)80012-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00346263v1</w:t>
+                <w:t xml:space="preserve">hal-01711613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Dimensional correlation analysis to study Bronsted acid sites in zeolites</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christian Fernandez</w:t>
+                <w:t xml:space="preserve">Operando infrared study of the reaction of triethoxypropylsilane with silica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Blume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Janik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. J. P. Gallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thibault-Starzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vimont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Surface Science and Catalysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">KGK-Kautschuk Gummi Kuntstoffe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 61, pp.359-362</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01711613v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00346268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operando infrared study of the reaction of triethoxypropylsilane with silica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Blume</w:t>
+                <w:t xml:space="preserve">Mesoporous aluminophosphate thin films with cubic pore arrangement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mazaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Costacurta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zabukovec Logar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Janik</w:t>
+                <w:t xml:space="preserve">G. Mali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. J. P. Gallas</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Novak Tusar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KGK-Kautschuk Gummi Kuntstoffe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24, pp.6220-6224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la703574⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00346268v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00346263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of annealing temperature on the CO sensing mechanism for tin dioxide based sensors - Operando studies</w:t>
               </w:r>
@@ -9548,51 +9548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Barsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Udo Weimar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9703,51 +9703,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.A. Aleksandrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Daturi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 111 (28), pp.10412-10418. </w:t>
@@ -9810,64 +9810,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOF materials as catalysts for organic transformations and as selective hosts in recognition of organics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Alaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. M. Denayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9922,51 +9922,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new model for acid sites in dealuminated Y zeolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Malicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Beccat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10073,64 +10073,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Ivanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mihaylov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Daturi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hadjiivanov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10183,2144 +10183,2144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00226333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The local adsorption geometry and electronic structure of alanine on Cu{110}</w:t>
+                <w:t xml:space="preserve">The use of the consecutive adsorption of pyridine bases and carbon monoxide in the IR spectroscopic study of the accessibility of acid sites in microporous/mesoporous materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Jones</w:t>
+                <w:t xml:space="preserve">N.S. Nesterenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.B. Jones</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
+                <w:t xml:space="preserve">V. Montouillout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.A. Seddon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Raval</w:t>
+                <w:t xml:space="preserve">V.V. Yushchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Kinetics and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 47 (1), pp.40-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S0023158406010071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.susc.2006.02.033⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05222810v1</w:t>
+                <w:t xml:space="preserve">hal-00154833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of the consecutive adsorption of pyridine bases and carbon monoxide in the IR spectroscopic study of the accessibility of acid sites in microporous/mesoporous materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probing the Lewis Acidity and Catalytic Activity of the Metal–Organic Framework [Cu 3 (btc) 2 ] (BTC=Benzene‐1,3,5‐tricarboxylate)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Alaerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Séguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.S. Nesterenko</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Thibault-Starzyk</w:t>
+                <w:t xml:space="preserve">Hilde Poelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Montouillout</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Fernandez</w:t>
+                <w:t xml:space="preserve">Pierre Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinetics and Catalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 12 (28), pp.7353-7363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.200600220⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1134/S0023158406010071⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00154833v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05222814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the Lewis Acidity and Catalytic Activity of the Metal–Organic Framework [Cu 3 (btc) 2 ] (BTC=Benzene‐1,3,5‐tricarboxylate)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Jacobs</w:t>
+                <w:t xml:space="preserve">New Types of Nonclassical Iridium Carbonyls Formed in Ir-ZSM-5: A Fourier Transform Infrared Spectroscopy Investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mihaylov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ivanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Daturi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dimitrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.200600220⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 110 (21), pp.10383-10389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp057128t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05222814v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05222815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Types of Nonclassical Iridium Carbonyls Formed in Ir-ZSM-5: A Fourier Transform Infrared Spectroscopy Investigation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Probing the basicity of zeolite frameworks with N2O4: A DFT approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Vos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Geerlings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Dimitrov</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R.A. Schoonheydt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 110 (21), pp.10383-10389. </w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 90 (1-3), pp.370-376. </w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp057128t⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2005.11.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05222815v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05222807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the basicity of zeolite frameworks with N2O4: A DFT approach</w:t>
+                <w:t xml:space="preserve">The local adsorption geometry and electronic structure of alanine on Cu{110}</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.M. Vos</w:t>
+                <w:t xml:space="preserve">G. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Mignon</w:t>
+                <w:t xml:space="preserve">L.B. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Geerlings</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
+                <w:t xml:space="preserve">E.A. Seddon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.A. Schoonheydt</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Raval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 90 (1-3), pp.370-376. </w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 600 (9), pp.1924-1935. </w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2005.11.037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2006.02.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05222807v1</w:t>
+                <w:t xml:space="preserve">hal-05222810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operando FTIR study of reaction pathways of selective catalytic reduction of NOx with decane in the presence of water on iron-exchanged MFI-type zeolite</w:t>
+                <w:t xml:space="preserve">New type of rhodium gem-dicarbonyls formed in Rh-ZSM-5: An FTIR spectroscopy study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Brosius</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">E Ivanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Mihaylov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J Martens</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Daturi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Hadjiivanov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 234 (1), pp.191-198. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2005.06.010⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 236 (1), pp.168-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2005.09.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05222800v1</w:t>
+                <w:t xml:space="preserve">hal-05222806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NO2 disproportionation for the IR characterisation of basic zeolites</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Pommier</w:t>
+                <w:t xml:space="preserve">NO+: Infrared probe for basic zeolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Massiani</w:t>
+                <w:t xml:space="preserve">O. Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ann Vos</w:t>
+                <w:t xml:space="preserve">N. Malicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Schoonheydt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Studies in Surface Science and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Studies in Surface Science and Catalysis, 158, pp.663-670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0167-2991(05)80398-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00126967v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05222787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New type of rhodium gem-dicarbonyls formed in Rh-ZSM-5: An FTIR spectroscopy study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M Daturi</w:t>
+                <w:t xml:space="preserve">Multiplex MQMAS NMR of quadrupolar nuclei.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Malicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Hadjiivanov</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luís Mafra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Agathe Quoineaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thibault-Starzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2005.09.017⟩</w:t>
+              <w:t xml:space="preserve">Solid State Nuclear Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 28 (1), pp.13-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssnmr.2005.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05222806v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00776044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplex MQMAS NMR of quadrupolar nuclei.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Operando FTIR study of reaction pathways of selective catalytic reduction of NOx with decane in the presence of water on iron-exchanged MFI-type zeolite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">João Rocha</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R Brosius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Martens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Nuclear Magnetic Resonance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ssnmr.2005.02.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 234 (1), pp.191-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2005.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00776044v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05222800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NO+: Infrared probe for basic zeolites</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NO2 disproportionation for the IR characterisation of basic zeolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Malicki</w:t>
+                <w:t xml:space="preserve">Olivier Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Malicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Vos</w:t>
+                <w:t xml:space="preserve">Catherine Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Schoonheydt</w:t>
+                <w:t xml:space="preserve">Pascale Massiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Surface Science and Catalysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.1049-1051</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05222787v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00126967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accessibility of the acid sites in dealuminated small-port mordenites studied by FTIR of co-adsorbed alkylpyridines and CO</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Infrared Evidence of a Third Brønsted Site in Mordenites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Massiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thibault-Starzyk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 108 (16), pp.5073-5081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp037915v⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2004.03.028⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01831315v1</w:t>
+                <w:t xml:space="preserve">hal-05222730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion of xylene over mordenites: an operando infrared spectroscopy study of the effect of Na+</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Investigations on iron substitution in VPI-5 and its redox behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alenka Ristić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataša Novak Tušar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilberto Vlaic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iztok Arčon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 76 (1-3), pp.61-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2004.07.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00126974v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05222737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ thermogravimetry in an infrared spectrometer: an answer to quantitative spectroscopy of adsorbed species on heterogeneous catalysts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Conversion of xylene over mordenites: an operando infrared spectroscopy study of the effect of Na+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Massiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thibault-Starzyk</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Gilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 230, pp.28-37</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05222723v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00126974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared Evidence of a Third Brønsted Site in Mordenites</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">In situ thermogravimetry in an infrared spectrometer: an answer to quantitative spectroscopy of adsorbed species on heterogeneous catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thibault-Starzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Aiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Chevreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 67 (1), pp.107-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2003.10.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp037915v⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05222730v1</w:t>
+                <w:t xml:space="preserve">hal-05222723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations on iron substitution in VPI-5 and its redox behavior</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilberto Vlaic</w:t>
+                <w:t xml:space="preserve">Accessibility of the acid sites in dealuminated small-port mordenites studied by FTIR of co-adsorbed alkylpyridines and CO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.S. Nesterenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thibault-Starzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Montouillout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iztok Arčon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Thibault-Starzyk</w:t>
+                <w:t xml:space="preserve">V.V. Yuschenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 76 (1-3), pp.61-69. </w:t>
+              <w:t xml:space="preserve">, 2004, 71 (1-3), pp.157 - 166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2004.07.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2004.03.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05222737v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manganese-Containing Silica-Based Microporous Molecular Sieve MnS-1: Synthesis and Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataša Novak Tušar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataša Zabukovec Logar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iztok Arčon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alenka Ristić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 15 (25), pp.4745 - 4750. </w:t>
@@ -12370,103 +12370,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-Pore FAPO-36: Synthesis and Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alenka Ristić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataša Novak Tušar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iztok Arčon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataša Zabukovec Logar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 15 (19), pp.3643 - 3649. </w:t>
@@ -12510,936 +12510,936 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01831280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared evidence for the reversible protonation of acetonitrile at high temperature in mordenite</w:t>
+                <w:t xml:space="preserve">Vibrational studies of iron phthalocyanines in zeolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Czyzniewska</w:t>
+                <w:t xml:space="preserve">Peter-Paul H.J.M. Knops-Gerrits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Chenevarin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
+                <w:t xml:space="preserve">Rudy Parton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Surface Science and Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, Studies in Surface Science and Catalysis, 142, pp.335-342. </w:t>
+              <w:t xml:space="preserve">, 2002, Studies in Surface Science and Catalysis, 142, pp.1809-1816. </w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0167-2991(02)80046-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0167-2991(02)80356-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04300924v1</w:t>
+                <w:t xml:space="preserve">hal-04300911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrational studies of iron phthalocyanines in zeolites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and characterization of triclinic MeAPO-34 (Me=Zn, Fe) molecular sieves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alenka Ristić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataša Novak Tušar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iztok Arčon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter-Paul H.J.M. Knops-Gerrits</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Darko Hanžel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Surface Science and Catalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 56 (3), pp.303-315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1387-1811(02)00504-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0167-2991(02)80356-1⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04300911v1</w:t>
+                <w:t xml:space="preserve">hal-04300946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of triclinic MeAPO-34 (Me=Zn, Fe) molecular sieves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId431" w:history="1">
+                <w:t xml:space="preserve">Incorporation of heteroatoms (Me=Zn, Co, Mn) into framework sites of the gallophosphate molecular sieve ULM-5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maja Mrak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataša Novak Tušar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alenka Ristić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iztok Arčon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Darko Hanžel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 56 (3), pp.303-315. </w:t>
+              <w:t xml:space="preserve">, 2002, 56 (3), pp.257-266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1387-1811(02)00504-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1387-1811(02)00490-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04300946v1</w:t>
+                <w:t xml:space="preserve">hal-04300935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporation of heteroatoms (Me=Zn, Co, Mn) into framework sites of the gallophosphate molecular sieve ULM-5</w:t>
+                <w:t xml:space="preserve">Infrared evidence for the reversible protonation of acetonitrile at high temperature in mordenite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maja Mrak</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">J. Czyzniewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chenevarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1387-1811(02)00490-0⟩</w:t>
+              <w:t xml:space="preserve">Studies in Surface Science and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Studies in Surface Science and Catalysis, 142, pp.335-342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0167-2991(02)80046-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04300935v1</w:t>
+                <w:t xml:space="preserve">hal-04300924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NO+ ions as IR probes for the location of OH groups and Na+ ions in main channels and side pockets of mordenite</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Thibault-Starzyk</w:t>
+                <w:t xml:space="preserve">Isomorphous Substitution of Framework Atoms by Titanium in VPI-5 Aluminophosphate Molecular Sieve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataša Novak Tušar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataša Zabukovec Logar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iztok Arčon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Lavalley</w:t>
+                <w:t xml:space="preserve">Venčeslav Kaučič</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CROATICA CHEMICA ACTA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 74 (4), pp.837-849</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04300298v1</w:t>
+                <w:t xml:space="preserve">hal-04300258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isomorphous Substitution of Framework Atoms by Titanium in VPI-5 Aluminophosphate Molecular Sieve</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Venčeslav Kaučič</w:t>
+                <w:t xml:space="preserve">2D-COS IR study of coking in xylene isomerisation on H-MFI zeolite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thibault-Starzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CROATICA CHEMICA ACTA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 70 (1-3), pp.227-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0920-5861(01)00420-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04300258v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D-COS IR study of coking in xylene isomerisation on H-MFI zeolite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">NO+ ions as IR probes for the location of OH groups and Na+ ions in main channels and side pockets of mordenite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Henriques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Gilson</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Lavalley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 70 (1-3), pp.227-241. </w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 50 (2-3), pp.167-171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0920-5861(01)00420-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1387-1811(01)00444-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04300209v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">12-O-01 - 2D correlation IR spectroscopy of xylene isomerisation on H-MFI zeolite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Gilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13480,808 +13480,808 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confirmation of the strongest nitriles–hydroxy groups interaction in the side pockets of mordenite zeolites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Methane-diphosphonic acid tetraethyl ester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Villemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Lavalley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 5, pp.M131</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04300078v1</w:t>
+                <w:t xml:space="preserve">hal-05222710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methane-diphosphonic acid tetraethyl ester</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Structural Lewis sites in zeolite beta – role on coking of the catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Lavalley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 5, pp.M131</w:t>
+              <w:t xml:space="preserve">Studies in Surface Science and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 130, pp.2963-2969</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05222710v1</w:t>
+                <w:t xml:space="preserve">hal-05222712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Lewis sites in zeolite beta – role on coking of the catalyst</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Lavalley</w:t>
+                <w:t xml:space="preserve">2D correlation IR spectroscopy of xylene isomerisation on H-MFI zeolite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thibault-Starzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Gilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Surface Science and Catalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 12, pp.1003-1004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b002007i⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05222712v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D correlation IR spectroscopy of xylene isomerisation on H-MFI zeolite</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Gilson</w:t>
+                <w:t xml:space="preserve">Confirmation of the strongest nitriles–hydroxy groups interaction in the side pockets of mordenite zeolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Lavalley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 12, pp.1003-1004. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 2 (22), pp.5341-5349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b002007i⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/B005901N⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01711644v1</w:t>
+                <w:t xml:space="preserve">hal-04300078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confinement of Acetonitrile Molecules in Mordenite. A Computer Modeling Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ infrared study of hydroxyl groups poisoned by coke formation from hydrocarbons conversion on H-zeolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantin Smirnov</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.P. Gilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Saussey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp991520n⟩</w:t>
+              <w:t xml:space="preserve">Studies in Surface Science and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Studies in Surface Science and Catalysis, 126, pp.147-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0167-2991(99)80461-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04300010v1</w:t>
+                <w:t xml:space="preserve">hal-04300021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ infrared study of hydroxyl groups poisoned by coke formation from hydrocarbons conversion on H-zeolites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
+                <w:t xml:space="preserve">Infrared Spectroscopic Study of the Acidobasic Properties of Beta Zeolite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">O. Marie</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Gilson</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Lavalley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Surface Science and Catalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 104 (2), pp.286-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp992550t⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0167-2991(99)80461-3⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04300021v1</w:t>
+                <w:t xml:space="preserve">hal-04300034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared Spectroscopic Study of the Acidobasic Properties of Beta Zeolite</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Confinement of Acetonitrile Molecules in Mordenite. A Computer Modeling Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lavalley</w:t>
+                <w:t xml:space="preserve">Konstantin Smirnov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 104 (2), pp.286-291. </w:t>
+              <w:t xml:space="preserve">, 1999, 103 (40), pp.8595-8601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp992550t⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp991520n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04300034v1</w:t>
+                <w:t xml:space="preserve">hal-04300010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation between activity and acidity on zeolites: a high temperature infrared study of adsorbed acetonitrile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14360,458 +14360,458 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acidity in working Zeolites: use of a stabilised Carbenium in a new Route for the Synthesis of secondary Amides on ZSM-5</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Influence de la structure sur la relation acidité-activité dans les zéolites acides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Saussey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Janin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Lavalley</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jc Lavalley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Surface Science and Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0167-2991(97)80723-9⟩</w:t>
+              <w:t xml:space="preserve">Journal de Chimie Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 94, pp.1838-1847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jcp/1997941838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04299966v1</w:t>
+                <w:t xml:space="preserve">hal-04299994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IR Spectroscopic Evidence for the Absence of Structural Hydroxyl Groups in Cloverite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Janin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐claude Lavalley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition in English</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 36 (9), pp.989-991. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/anie.199709891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04299983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la structure sur la relation acidité-activité dans les zéolites acides</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Acidity in working Zeolites: use of a stabilised Carbenium in a new Route for the Synthesis of secondary Amides on ZSM-5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jc Lavalley</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Bettahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Saussey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Lavalley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Chimie Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jcp/1997941838⟩</w:t>
+              <w:t xml:space="preserve">Studies in Surface Science and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Studies in Surface Science and Catalysis, 105, pp.925-931. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0167-2991(97)80723-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04299994v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04299966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IR evidence of zeolitic hydroxy insertion in amide formation by the Ritter reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Payen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Lavalley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 23, pp.2667. </w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14857,90 +14857,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiol-oxidation with zeolite encapsulated phthalocyanines: influence of the solid support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark van Puymbroeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Parton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jacobs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 109 (1), pp.75-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14986,103 +14986,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacked phthalocyanines in VPI-5 pores as evidenced by CPDOR 1H27Al NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Parton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinoud Reynders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piet Grobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 97 (3), pp.183-186. </w:t>
@@ -15126,903 +15126,903 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04299942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic Properties of VPI-5 Encaged Ironphthalocyanines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rudy Parton</w:t>
+                <w:t xml:space="preserve">A Convenient Synthesis of Cyclopropanes from Olefin and Carbon Acid Compounds. Synthesis of Tetraethyl Cyclopropanediyldiphosphonates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Villemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cvetana Bezoukhanova</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Messaoud Hachemi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Surface Science and Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, Studies in Surface Science and Catalysis, 84, pp.813-820. </w:t>
+              <w:t xml:space="preserve">Synthetic Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 24 (10), pp.1425-1431. </w:t>
             </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0167-2991(08)64084-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00397919408011746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04299934v1</w:t>
+                <w:t xml:space="preserve">hal-04299937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schiff Base Complexes with Five‐Coordinate Cobalt as Dioxygen Activating Sites in Zeolites</w:t>
+                <w:t xml:space="preserve">Zeolite-encapsulated Mn(II) complexes as catalysts for selective alkene oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Peter-Paul Knops-Gerrits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dirk de Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Peter Jacobs</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jacobs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition in English</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 33 (4), pp.431-433. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 369 (6481), pp.543-546. </w:t>
             </w:r>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.199404311⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/369543a0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04299644v1</w:t>
+                <w:t xml:space="preserve">hal-04299931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A critical overview of the catalytic potential of zeolite supported metal complexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Schiff Base Complexes with Five‐Coordinate Cobalt as Dioxygen Activating Sites in Zeolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk de Vos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thibault-Starzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. de Vos</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">P. Jacobs</w:t>
+                <w:t xml:space="preserve">Peter Jacobs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/masy.19940800112⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition in English</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 33 (4), pp.431-433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.199404311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04299588v1</w:t>
+                <w:t xml:space="preserve">hal-04299644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation of cyclohexanone and cyclohexane to adipic acid by iron-phthalocyanine on zeolite Y</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A critical overview of the catalytic potential of zeolite supported metal complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. de Vos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Knops-Gerrits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Parton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.F. Parton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P.A. Jacobs</w:t>
+                <w:t xml:space="preserve">P. Jacobs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Surface Science and Catalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 80 (1), pp.157-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/masy.19940800112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0167-2991(08)63683-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04299928v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04299588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adipic Acid Synthesis via Oxidation of Cyclohexene over Zeolite occulded Manganese Diimine Complexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxidation of cyclohexanone and cyclohexane to adipic acid by iron-phthalocyanine on zeolite Y</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.P. Knops-Gerrits</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId539" w:history="1">
+                <w:t xml:space="preserve">R.F. Parton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Jacobs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Surface Science and Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, Studies in Surface Science and Catalysis, 84, pp.1411-1418. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0167-2991(08)63682-4⟩</w:t>
+              <w:t xml:space="preserve">, 1994, Studies in Surface Science and Catalysis, 84, pp.1419-1424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0167-2991(08)63683-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04299925v1</w:t>
+                <w:t xml:space="preserve">hal-04299928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Convenient Synthesis of Cyclopropanes from Olefin and Carbon Acid Compounds. Synthesis of Tetraethyl Cyclopropanediyldiphosphonates</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Messaoud Hachemi</w:t>
+                <w:t xml:space="preserve">Adipic Acid Synthesis via Oxidation of Cyclohexene over Zeolite occulded Manganese Diimine Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.P. Knops-Gerrits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Jacobs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthetic Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00397919408011746⟩</w:t>
+              <w:t xml:space="preserve">Studies in Surface Science and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, Studies in Surface Science and Catalysis, 84, pp.1411-1418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0167-2991(08)63682-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04299937v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04299925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeolite-encapsulated Mn(II) complexes as catalysts for selective alkene oxidation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Catalytic Properties of VPI-5 Encaged Ironphthalocyanines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Parton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cvetana Bezoukhanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinoud Reynders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piet Grobet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/369543a0⟩</w:t>
+              <w:t xml:space="preserve">Studies in Surface Science and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, Studies in Surface Science and Catalysis, 84, pp.813-820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0167-2991(08)64084-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04299931v1</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04299934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of a New Sulfur Analog of PMEA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Villemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthetic Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 23 (8), pp.1053-1059. </w:t>
             </w:r>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16056,64 +16056,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Convenient Synthesis of Phosphonic Ketene Dithioacetals and their Reactions with Nucleophiles. Synthesis of Potential Antiviral Compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Villemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Esprimont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16160,64 +16160,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REACTIVITY OF PHOSPHONIC KETENE DITHIOACETALS TOWARDS NUCLEOPHILES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Villemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 80 (1-4), pp.251-254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16251,64 +16251,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Convenient Synthesis of α-Ketodithioesters from Methylketones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Villemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYNLETT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 1993 (02), pp.148-148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16342,64 +16342,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NEW CONVENIENT SYNTHESIS OF PHOSPHONIC KETENE DITHIOACETALS USING POTASSIUM FLUORIDE ON ALUMINA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Villemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Esprimont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16446,77 +16446,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Easy Formation of Dithioacetals on Alumina-KF Under Microwave Irradiation. Synthesis of new Potential Antiviral Phosphonates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Villemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Ben Alloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthetic Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 22 (9), pp.1359-1366. </w:t>
             </w:r>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16550,64 +16550,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domestic microwave ovens in the laboratory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Villemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 68 (4), pp.346. </w:t>
             </w:r>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16641,64 +16641,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymer supported Reagents: Dithiocarbamate Resins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Villemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Le Minor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16768,51 +16768,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clays and Zeolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Between Nature and Society: Biographies of Materials (Ed. B. Bensaude-Vincent)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9789811251740</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16837,64 +16837,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D-IR pressure jump spectroscopy for the study of adsorbed species on zeolites (2D-PJAS-IR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chenevarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16949,51 +16949,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared Spectroscopy: Classical Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Saussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bert Marc Weckhuysen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Situ Characterization of Catalysts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -17093,51 +17093,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Debs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ghesquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Béchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17213,51 +17213,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de nouveaux antiviraux phosphoniques : utilisation du fluorure de potassium sur alumine pour la fonctionnalisation de méthylènes activés et préparation d'analogues de nucléotides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie organique. Université de Caen, 1992. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -17316,77 +17316,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FTIR study of carbonated MgO under Thermal and Plasma treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Elgayyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Azzolina-Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GAMS 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17405,355 +17405,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of silanol groups on various silicas by IR spectroscopy</w:t>
+                <w:t xml:space="preserve">Hard-soft modeling of nonisothermal surface kinetics: application to silica-silane reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Debs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ghesquiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Thibault-Starzyk</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes journées de l’AFA et Ecole de l’AFA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de l’Adsorption, Feb 2024, Caen, France</w:t>
+              <w:t xml:space="preserve">International Symposium SpectroCat 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04477415v1</w:t>
+                <w:t xml:space="preserve">hal-05145097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hard-soft modeling of nonisothermal surface kinetics: application to silica-silane reactions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Operando IR in microwave reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium SpectroCat 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Caen, France</w:t>
+              <w:t xml:space="preserve">Séminaire IRCELYON: Micro-ondes et Catalyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frédéric Meunier, Mar 2024, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05145097v1</w:t>
+                <w:t xml:space="preserve">hal-04660936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operando IR in microwave reactors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
+                <w:t xml:space="preserve">Quantification of silanol groups on various silicas by IR spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Debs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ghesquiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Malicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thibault-Starzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire IRCELYON: Micro-ondes et Catalyse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Frédéric Meunier, Mar 2024, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">13èmes journées de l’AFA et Ecole de l’AFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de l’Adsorption, Feb 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660936v1</w:t>
+                <w:t xml:space="preserve">hal-04477415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared spectroscopy for zeolites from characterization to operando studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Conference of the Federation of the European Zeolite Association - Summer School</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Portorose, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17778,51 +17778,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligence artificielle à l’Université d’Oxford : l’intégration des disciplines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Nationale des Académies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17873,51 +17873,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El-Roz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GFZ 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17955,51 +17955,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopie IR en photocatalyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El-Roz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR-Solar fuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18018,735 +18018,735 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Visible Light Photoactivity of Plasma-Created Vanadium Clusters Supported on Nano-Zeolites</w:t>
+                <w:t xml:space="preserve">Kinetic measurements and operando IR: what are the limits for measuring TOF and quantum yield in heterogeneous photocatalysis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El-Roz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IZC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">SPEA9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02043538v1</w:t>
+                <w:t xml:space="preserve">hal-02043544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic measurements and operando IR: what are the limits for measuring TOF and quantum yield in heterogeneous photocatalysis?</w:t>
+                <w:t xml:space="preserve">High Visible Light Photoactivity of Plasma-Created Vanadium Clusters Supported on Nano-Zeolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El-Roz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louwanda Al Lakiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Valtchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPEA9</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">IZC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043544v1</w:t>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pore occupancy changes water/ethanol separation in MOF - Quantitative map of coadsorption by IR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamad El-Roz</w:t>
+                <w:t xml:space="preserve">Speciation of adsorbates on surface of solids by operando IR spectroscopy and chemometrics: application to the description of reactivity at the silica / silane interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vilmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Botero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId592" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Malicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gaboriaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International symposium of advanced Micro- and Mesoporous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Burgas, Bulgaria</w:t>
+              <w:t xml:space="preserve">Operando V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02043555v1</w:t>
+                <w:t xml:space="preserve">hal-02471103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speciation of adsorbates on surface of solids by operando IR spectroscopy and chemometrics: application to the description of reactivity at the silica / silane interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Vilmin</w:t>
+                <w:t xml:space="preserve">Pore occupancy changes water/ethanol separation in MOF - Quantitative map of coadsorption by IR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El-Roz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilaria Botero</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T Birza Celic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataša Zabukovec Logar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Operando V</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Deauville, France</w:t>
+              <w:t xml:space="preserve">6th International symposium of advanced Micro- and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Burgas, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02471103v1</w:t>
+                <w:t xml:space="preserve">hal-02043555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the mechanism of catalytic reactions through combined kinetic and thermodynamic analyses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">On the irrelevance of acetaldehyde self-aldolization during ethanol condensation at high temperatures over basic heterogeneous catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Scalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Meunier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECAT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Cluny, France</w:t>
+              <w:t xml:space="preserve">8th International Conference on Environmental Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Asheville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01057958v1</w:t>
+                <w:t xml:space="preserve">hal-01058219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the irrelevance of acetaldehyde self-aldolization during ethanol condensation at high temperatures over basic heterogeneous catalysts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unraveling the mechanism of catalytic reactions through combined kinetic and thermodynamic analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Scalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Environmental Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Asheville, United States</w:t>
+              <w:t xml:space="preserve">GECAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Cluny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01058219v1</w:t>
+                <w:t xml:space="preserve">hal-01057958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in design and modelling of porous materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Etienne-Calas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Coasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Deratani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18814,90 +18814,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective bed temperature in FT-IR cells used for in situ and operando studies of catalytic heterogeneous reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rivallan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIth European Congress on Catalysis, EuropaCat XI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18922,77 +18922,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethanol condensation at high temperatures over basic heteroge-neous catalysts: how relevant is acetaldehyde self-aldolisation? [+ affiche]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Scalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIth European Congress on Catalysis, EuropaCat XI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19062,90 +19062,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of Silanol Species on Various Silicas by IR Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Debs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Malicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ghesquières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 French/German Adsorption Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Strasboug, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19196,51 +19196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El-Roz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECAT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19291,64 +19291,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El-Roz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Valtchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECAT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19399,64 +19399,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El-Roz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Daturi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Operando V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Cabourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19513,64 +19513,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">12-P-14-Role of the various acid sites in MOR on o-xylene conversion: an in-situ I.R. approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Massiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19713,51 +19713,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="43227D70"/>
+    <w:nsid w:val="AA11A8B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19861,51 +19861,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="32932116"/>
+    <w:nsid w:val="F3FAEBB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20009,51 +20009,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="D16BBDA2"/>
+    <w:nsid w:val="D23F53DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20246,51 +20246,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-thibault-starzyk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8095-0860" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069334706" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-5606-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mfo.ac.uk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcs.ensicaen.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214176v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Thibault-Starzyk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Neto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thomas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Henriques" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Bond" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2025.115571" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199160v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoda Al Assaad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedidja Messabih" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bendjaballah-Lalaoui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Boucheffa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thibault-Starzyk" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CP02957K" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318280v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Elgayyar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedrico Azzolina-Jury" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CP02197A" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295403v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto Abreu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Vald&#233;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Zaror" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatianne Ferreira de Oliveira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Azzolina-Jury" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal13030610" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295398v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nguyen-Quang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Travert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Zi&#261;bka" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2023.101805" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295411v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joran van Turnhout" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Aceto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bazin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CY00311B" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024978v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s L Riquelme" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor A Solar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2020.118080" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419105v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Ulloa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel S Cepeda" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2019.109912" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500425v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Zholobenko" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;tia Freitas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jendrlin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2020.03.003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267588v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rados&#322;aw D&#281;bek" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mauge" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2019.03.039" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831432v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Blume" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831426v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831389v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-017-0849-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831406v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El-Roz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Awala" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Mintova" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2017.04.038" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831362v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Bento" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2017.09.017" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WSDN2WB-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296719v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/2213335602666150716164633" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-DBZJMW05-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831411v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Aelst" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Philippaerts" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bartholomeeusen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fayad" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CY00498A" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831394v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ac&#225;cio Nobre Mendes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir L Zholobenko" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Da Costa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2016.05.004" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831395v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Daturi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP00726G" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831399v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeja Birsa &#268;eli&#269;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nata&#353;a Zabukovec Logar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b07183" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831407v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vilmin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2015.06.006" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079847v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jullian Vittenet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboussaoud Wael" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mendret Julie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Stephane Pic" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Jean-Stephane" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2014.10.037" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229991v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Meunier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scalbert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thibault-Starzyk" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2014.12.028" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831400v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bordiga" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Lamberti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bonino" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CS00396B" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172536v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2014.07.002" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227244v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ayral" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calas-Etienne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Deratani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Evstratov" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-02487-6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840256v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403238v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louwanda Lakiss" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Vicente" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krassimir Bozhilov" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sc51892b" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831387v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa El-Korso" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Khaldi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumeya Bedrane" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Choukchou-Braham" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2014.07.002" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3SPDRG5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831403v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Bottero" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Malicki" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gaboriaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp408600h" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057389v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jacquot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Morvan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2013.11.004" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D747GF7R-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831409v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Ribeiro" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef4023898" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832821v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. G. Li" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rivallan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. C. Meunier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp50442e" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831319v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Ohlin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Hedlund" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Grahn" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4037183" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963787v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831402v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Ide" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els de Canck" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vicente" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp42811c" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963797v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar El Fallah" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lebedev" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP52478G" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831380v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy Mellaerts" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Fayad" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy van den Mooter" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Augustijns" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rivallan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mp300229q" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963800v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Haidar" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Toufaily" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ra22438k" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831356v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aldana" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ocampo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kobl" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Louis" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2013.02.019" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7W4ZVQH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831350v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Bazin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2012.08.023" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840278v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840296v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blume" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963791v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matja&#382; Mazaj" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guillou" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elkaim" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Roz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4036327" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963788v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevenka Raji&#263;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Re&#269;nik" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2013.04.005" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430232v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Kus" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegie Cool" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3034819" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829755v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fourre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aiello" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Tatibouet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201200021" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-64N9QHQC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831382v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benaliouche" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boucheffa" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2011.04.040" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJQGL8DH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831371v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Valtchev" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2012.03.003" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCFX1N5S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666075v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gracia" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thomas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lerasle" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duponchel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2010.08.017" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40C095Q0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831401v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lepage" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuyuki Takagi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirohito Hirata" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2010.10.046" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCHRZR6R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831410v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Aramburo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Karwacki" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cubillas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunsuke Asahina" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201101361" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8NTWRS2L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645124v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu.P. Khitev" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu.G. Kolyagin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.I. Ivanova" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.A. Ponomareva" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2011.05.003" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6TCD7ZXS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602562v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Kuznetsov" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. Knyazeva" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fajula" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2010.11.091" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QGPZHM8N-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831386v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Alenda" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0dt00158a" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/61EF18FAE3941CCCE26BC20AB1D82BFAD074628D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563913v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bazin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2009.11.012" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJBXGVFC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222870v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Coq" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Basset" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Caullet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Bellefon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831352v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vimont" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b919543m" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EE2318A2933CC4654C159184664BA832D877226E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840496v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Seguin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Thomas" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831392v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aiello" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3492094" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831398v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Yordanov" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lancelot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201000113" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840518v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Mali" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Agathe Quoineaud" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourges" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J Simon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2009.09.003" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJ9WV824-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831376v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201000182" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JHTNFPGG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222839v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gilson" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fernandez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2009.02.036" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9WSMRHX0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711609v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Stan" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abello" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonilla" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Thomas" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2009.03.006" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LNGH3GR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711611v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840536v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831404v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Arnolds" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1169041" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346263v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mazaj" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Costacurta" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zabukovec Logar" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mali" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Novak Tusar" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la703574" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711613v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Moulin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Malicki" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-2991(08)80012-2" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346268v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Janik" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. P. Gallas" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vimont" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00226334v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Koziej" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Thomas" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barsan" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udo Weimar" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2007.03.011" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4RWGMF0N-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346256v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ivanova" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mihaylov" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A. Aleksandrov" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daturi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp067531f" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MLVFX5P6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00226326v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Alaerts" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. M. Denayer" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre A. Jacobs" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00226264v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beccat" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourges" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fernandez" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Agate Quoineaud" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00226333v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ivanova" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hadjiivanov" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2007.05.006" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVTRNS8Z-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222810v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jones" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.B. Jones" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Seddon" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Raval" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2006.02.033" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSQWFDF6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154833v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Nesterenko" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Montouillout" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Yushchenko" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0023158406010071" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8H6M32DR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222814v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne S&#233;guin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Poelman" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacobs" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200600220" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1T4WDS59-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222815v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dimitrov" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp057128t" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-80KHVR0J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222807v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Vos" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mignon" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Geerlings" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Schoonheydt" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2005.11.037" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4JMJPGDX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222800v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Brosius" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Martens" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2005.06.010" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-24R91X4S-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126967v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marie" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pommier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Massiani" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Vos" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222806v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ivanova" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mihaylov" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Daturi" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Hadjiivanov" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2005.09.017" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35NQMKSX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776044v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Mafra" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Rocha" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssnmr.2005.02.007" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VWXQZD41-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222787v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marie" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Malicki" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vos" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schoonheydt" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(05)80398-2" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831315v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Yuschenko" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2004.03.028" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N0CPWR5M-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126974v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222723v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gil" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Aiello" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Chevreau" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2003.10.016" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222730v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp037915v" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-84CN0H1R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222737v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alenka Risti&#263;" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nata&#353;a Novak Tu&#353;ar" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Vlaic" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iztok Ar&#269;on" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2004.07.034" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWDZ1Z5D-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831285v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm031091c" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-050PSL2J-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831280v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm0310263" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GB2TMH18-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300924v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Czyzniewska" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chenevarin" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(02)80046-5" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300911v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter-Paul H.J.M. Knops-Gerrits" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Parton" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(02)80356-1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300946v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darko Han&#382;el" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1387-1811(02)00504-8" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5KC1LJD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300935v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Mrak" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1387-1811(02)00490-0" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GS73GCZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300298v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lavalley" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1387-1811(01)00444-9" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3CB2HDC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300258v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ven&#269;eslav Kau&#269;i&#269;" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300209v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0920-5861(01)00420-5" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-079HLDZB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300091v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gilson" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(01)81193-9" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300078v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B005901N" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222710v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Villemin" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222712v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711644v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b002007i" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300010v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Smirnov" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp991520n" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-495PN8J7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300021v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gilson" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saussey" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(99)80461-3" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300034v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lavalley" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp992550t" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-3PH2V5N4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300003v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Saussey" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Lavalley" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1019182826692" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0CHKFT10-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299966v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bettahar" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(97)80723-9" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299983v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Janin" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.199709891" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S6Q6QFVZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299994v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Joly" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Saussey" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Janin" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Lavalley" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jcp/1997941838" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-8QDXKWRD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299975v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Payen" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/CC9960002667" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-4H21D2RX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299961v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van Puymbroeck" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/1381-1169(96)00026-X" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9R1BD34Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299942v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinoud Reynders" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet Grobet" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/1381-1169(94)00074-3" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVDX14LG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299934v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cvetana Bezoukhanova" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(08)64084-7" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299644v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk de Vos" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jacobs" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.199404311" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D598H465-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299588v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Vos" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Knops-Gerrits" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Parton" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jacobs" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.19940800112" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0VW52D3J-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299928v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Parton" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Jacobs" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(08)63683-6" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299925v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.P. Knops-Gerrits" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(08)63682-4" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299937v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Hachemi" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397919408011746" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299931v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter-Paul Knops-Gerrits" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/369543a0" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-6DT4STRP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299755v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397919308018581" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299696v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Esprimont" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426509308045639" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299740v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426509308036897" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299722v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-1993-22383" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299775v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426509208049159" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299787v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Ben Alloum" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397919208019319" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299804v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ed068p346" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222662v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Minor" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813852v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711625v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661179v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aspbs.com/catalyst.html" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607729v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Debs" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien B&#233;chu" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02172404v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265927v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477415v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ghesquiere" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145097v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660936v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295092v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813815v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043528v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043524v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043538v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louwanda Al Lakiss" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043544v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043555v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Birza Celic" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02471103v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Botero" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057958v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Scalbert" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058219v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01923802v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Etienne-Calas" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Deratani" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Evstratov" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929928v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929935v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477343v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ghesqui&#232;res" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043810v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043844v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043823v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300106v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Massiani" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lavalley" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(01)81445-2" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-thibault-starzyk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8095-0860" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069334706" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-5606-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mfo.ac.uk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcs.ensicaen.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199160v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoda Al Assaad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedidja Messabih" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bendjaballah-Lalaoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Boucheffa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thibault-Starzyk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CP02957K" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318280v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Elgayyar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedrico Azzolina-Jury" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Thibault-Starzyk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CP02197A" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214176v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Neto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thomas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Henriques" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Bond" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2025.115571" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295403v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto Abreu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Vald&#233;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Zaror" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatianne Ferreira de Oliveira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Azzolina-Jury" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal13030610" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295398v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nguyen-Quang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Travert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Zi&#261;bka" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2023.101805" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295411v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joran van Turnhout" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Aceto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bazin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CY00311B" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024978v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s L Riquelme" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor A Solar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2020.118080" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500425v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Zholobenko" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;tia Freitas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jendrlin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2020.03.003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419105v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Ulloa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel S Cepeda" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2019.109912" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267588v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rados&#322;aw D&#281;bek" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mauge" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2019.03.039" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831426v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Blume" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831389v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-017-0849-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831432v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831406v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El-Roz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Awala" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Mintova" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2017.04.038" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831362v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Bento" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2017.09.017" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WSDN2WB-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831394v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ac&#225;cio Nobre Mendes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir L Zholobenko" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Da Costa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2016.05.004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831411v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Aelst" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Philippaerts" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bartholomeeusen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fayad" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CY00498A" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296719v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/2213335602666150716164633" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-DBZJMW05-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831407v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vilmin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2015.06.006" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831399v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeja Birsa &#268;eli&#269;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nata&#353;a Zabukovec Logar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b07183" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079847v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jullian Vittenet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboussaoud Wael" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mendret Julie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Stephane Pic" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Jean-Stephane" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2014.10.037" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229991v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Meunier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scalbert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thibault-Starzyk" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2014.12.028" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831400v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bordiga" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Lamberti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bonino" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CS00396B" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172536v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2014.07.002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227244v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ayral" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calas-Etienne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Deratani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Evstratov" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-02487-6" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831395v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Daturi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP00726G" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057389v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jacquot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Morvan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2013.11.004" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D747GF7R-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403238v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louwanda Lakiss" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Vicente" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krassimir Bozhilov" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sc51892b" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831387v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa El-Korso" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Khaldi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumeya Bedrane" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Choukchou-Braham" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2014.07.002" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3SPDRG5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831403v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Bottero" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Malicki" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gaboriaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp408600h" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831409v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Ribeiro" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef4023898" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840256v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831380v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy Mellaerts" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Fayad" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy van den Mooter" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Augustijns" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rivallan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mp300229q" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963800v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Haidar" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Toufaily" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ra22438k" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831402v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Ide" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els de Canck" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vicente" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp42811c" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963797v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar El Fallah" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lebedev" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP52478G" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831319v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Ohlin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Hedlund" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Grahn" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4037183" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963787v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831350v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Bazin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2012.08.023" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831356v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aldana" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ocampo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kobl" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Louis" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2013.02.019" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7W4ZVQH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840278v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840296v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blume" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963791v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matja&#382; Mazaj" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guillou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elkaim" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Roz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4036327" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963788v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevenka Raji&#263;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Re&#269;nik" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2013.04.005" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832821v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. G. Li" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rivallan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. C. Meunier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp50442e" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831382v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benaliouche" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boucheffa" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2011.04.040" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJQGL8DH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829755v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fourre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aiello" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Tatibouet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201200021" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-64N9QHQC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831371v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Valtchev" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2012.03.003" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCFX1N5S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430232v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Kus" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegie Cool" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3034819" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666075v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gracia" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thomas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lerasle" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duponchel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2010.08.017" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40C095Q0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831401v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lepage" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuyuki Takagi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirohito Hirata" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2010.10.046" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCHRZR6R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831410v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Aramburo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Karwacki" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cubillas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunsuke Asahina" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201101361" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8NTWRS2L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645124v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu.P. Khitev" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu.G. Kolyagin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.I. Ivanova" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.A. Ponomareva" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2011.05.003" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6TCD7ZXS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602562v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Kuznetsov" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. Knyazeva" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fajula" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2010.11.091" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QGPZHM8N-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831392v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aiello" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3492094" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840496v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Seguin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Thomas" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831352v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vimont" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b919543m" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EE2318A2933CC4654C159184664BA832D877226E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222870v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Coq" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Basset" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Caullet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Bellefon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840518v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Mali" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Agathe Quoineaud" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourges" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J Simon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2009.09.003" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJ9WV824-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831398v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Yordanov" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lancelot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201000113" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831376v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201000182" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JHTNFPGG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831386v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Alenda" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0dt00158a" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/61EF18FAE3941CCCE26BC20AB1D82BFAD074628D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563913v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bazin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2009.11.012" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJBXGVFC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711611v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gilson" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fernandez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2009.02.036" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9WSMRHX0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711609v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Stan" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abello" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonilla" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Thomas" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2009.03.006" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LNGH3GR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840536v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831404v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Arnolds" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1169041" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222839v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711613v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Moulin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Malicki" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-2991(08)80012-2" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346268v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Janik" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. P. Gallas" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vimont" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346263v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mazaj" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Costacurta" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zabukovec Logar" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mali" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Novak Tusar" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la703574" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00226334v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Koziej" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Thomas" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barsan" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udo Weimar" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2007.03.011" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4RWGMF0N-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346256v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ivanova" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mihaylov" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A. Aleksandrov" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daturi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp067531f" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MLVFX5P6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00226326v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Alaerts" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. M. Denayer" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre A. Jacobs" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00226264v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beccat" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourges" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fernandez" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Agate Quoineaud" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00226333v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ivanova" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hadjiivanov" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2007.05.006" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVTRNS8Z-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154833v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Nesterenko" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Montouillout" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Yushchenko" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0023158406010071" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8H6M32DR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222814v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne S&#233;guin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Poelman" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacobs" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200600220" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1T4WDS59-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222815v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dimitrov" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp057128t" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-80KHVR0J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222807v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Vos" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mignon" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Geerlings" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Schoonheydt" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2005.11.037" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4JMJPGDX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222810v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jones" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.B. Jones" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Seddon" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Raval" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2006.02.033" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSQWFDF6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222806v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ivanova" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mihaylov" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Daturi" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Hadjiivanov" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2005.09.017" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35NQMKSX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222787v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marie" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Malicki" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vos" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schoonheydt" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(05)80398-2" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776044v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Mafra" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Rocha" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssnmr.2005.02.007" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VWXQZD41-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222800v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Brosius" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Martens" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2005.06.010" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-24R91X4S-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126967v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marie" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pommier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Massiani" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Vos" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222730v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp037915v" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-84CN0H1R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222737v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alenka Risti&#263;" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nata&#353;a Novak Tu&#353;ar" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Vlaic" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iztok Ar&#269;on" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2004.07.034" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWDZ1Z5D-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126974v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222723v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gil" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Aiello" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Chevreau" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2003.10.016" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831315v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Yuschenko" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2004.03.028" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N0CPWR5M-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831285v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm031091c" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-050PSL2J-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831280v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm0310263" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GB2TMH18-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300911v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter-Paul H.J.M. Knops-Gerrits" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Parton" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(02)80356-1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300946v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darko Han&#382;el" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1387-1811(02)00504-8" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5KC1LJD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300935v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Mrak" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1387-1811(02)00490-0" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GS73GCZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300924v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Czyzniewska" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chenevarin" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(02)80046-5" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300258v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ven&#269;eslav Kau&#269;i&#269;" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300209v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0920-5861(01)00420-5" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-079HLDZB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300298v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lavalley" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1387-1811(01)00444-9" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3CB2HDC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300091v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gilson" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(01)81193-9" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222710v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Villemin" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222712v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711644v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b002007i" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300078v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B005901N" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300021v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gilson" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saussey" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(99)80461-3" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300034v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lavalley" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp992550t" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-3PH2V5N4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300010v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Smirnov" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp991520n" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-495PN8J7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300003v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Saussey" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Lavalley" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1019182826692" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0CHKFT10-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299994v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Joly" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Saussey" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Janin" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Lavalley" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jcp/1997941838" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-8QDXKWRD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299983v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Janin" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.199709891" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S6Q6QFVZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299966v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bettahar" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(97)80723-9" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299975v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Payen" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/CC9960002667" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-4H21D2RX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299961v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van Puymbroeck" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/1381-1169(96)00026-X" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9R1BD34Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299942v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinoud Reynders" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet Grobet" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/1381-1169(94)00074-3" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVDX14LG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299937v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Hachemi" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397919408011746" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299931v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter-Paul Knops-Gerrits" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk de Vos" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/369543a0" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-6DT4STRP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299644v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jacobs" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.199404311" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D598H465-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299588v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Vos" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Knops-Gerrits" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Parton" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jacobs" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.19940800112" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0VW52D3J-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299928v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Parton" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Jacobs" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(08)63683-6" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299925v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.P. Knops-Gerrits" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(08)63682-4" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299934v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cvetana Bezoukhanova" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(08)64084-7" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299755v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397919308018581" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299696v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Esprimont" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426509308045639" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299740v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426509308036897" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299722v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-1993-22383" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299775v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426509208049159" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299787v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Ben Alloum" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397919208019319" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299804v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ed068p346" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222662v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Minor" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813852v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711625v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661179v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aspbs.com/catalyst.html" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607729v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Debs" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien B&#233;chu" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02172404v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265927v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145097v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ghesquiere" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660936v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477415v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295092v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813815v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043528v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043524v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043544v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043538v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louwanda Al Lakiss" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02471103v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Botero" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043555v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Birza Celic" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058219v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Scalbert" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057958v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01923802v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Etienne-Calas" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Deratani" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Evstratov" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929928v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929935v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477343v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ghesqui&#232;res" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043810v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043844v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043823v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300106v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Massiani" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lavalley" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(01)81445-2" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>