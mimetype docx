--- v0 (2026-03-03)
+++ v1 (2026-04-13)
@@ -234,325 +234,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05422801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended Analysis of TF02 Feeder Performance and Risks During Operation in JT-60SA Tokamak</w:t>
+                <w:t xml:space="preserve">Effect of film thickness and temperature on condensation and momentum accommodation at the liquid–vapor methane interphase in contact with a quartz substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Zani</w:t>
+                <w:t xml:space="preserve">Gbocho Gilles Soboh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Babouche</w:t>
+                <w:t xml:space="preserve">Quy-Dong To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Barabaschi</w:t>
+                <w:t xml:space="preserve">Irina Graur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Cau</w:t>
+                <w:t xml:space="preserve">Frédéric Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Davis</w:t>
+                <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 34 (5), pp.1-5. </w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 196, pp.108739. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TASC.2024.3369596⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2023.108739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04930761v1</w:t>
+                <w:t xml:space="preserve">hal-04263770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of film thickness and temperature on condensation and momentum accommodation at the liquid–vapor methane interphase in contact with a quartz substrate</w:t>
+                <w:t xml:space="preserve">Extended Analysis of TF02 Feeder Performance and Risks During Operation in JT-60SA Tokamak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gbocho Gilles Soboh</w:t>
+                <w:t xml:space="preserve">L. Zani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quy-Dong To</w:t>
+                <w:t xml:space="preserve">R. Babouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irina Graur</w:t>
+                <w:t xml:space="preserve">P. Barabaschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Topin</w:t>
+                <w:t xml:space="preserve">F. Cau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Monchiet</w:t>
+                <w:t xml:space="preserve">S. Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 196, pp.108739. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (5), pp.1-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2023.108739⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2024.3369596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04263770v1</w:t>
+                <w:t xml:space="preserve">hal-04930761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Field Direction and Conductor Aspect Ratio on Coupling Losses: Measurements and Modeling on the JT-60SA TF Conductor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Babouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -655,51 +655,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing elastic properties of graphene and heat conduction in graphene bubbles above 1000 ∘ C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Bacsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -776,64 +776,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical Modeling of Coupling Losses in CICCs, Extensive Study of the COLISEUM Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Babouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Zani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Louzguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -904,360 +904,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04067221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of the sorption phenomena during the transport of VOCs inside a capillary GC column</w:t>
+                <w:t xml:space="preserve">Analytical coupling losses modelling with COLISEUM: generalized approach upgraded to all stages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Rodríguez Cuevas</w:t>
+                <w:t xml:space="preserve">Maxime Chiletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Brancher</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Jean-Luc Duchateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Louzguiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Turck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2021.116445⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (5), pp.5901105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2021.3063057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03147906v1</w:t>
+                <w:t xml:space="preserve">hal-03086189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical coupling losses modelling with COLISEUM: generalized approach upgraded to all stages</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical simulation of the sorption phenomena during the transport of VOCs inside a capillary GC column</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Duchateau</w:t>
+                <w:t xml:space="preserve">Alberto Rodríguez Cuevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Louzguiti</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Ricardo Brancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Turck</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Le Calvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Graur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 31 (5), pp.5901105. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 234, pp.116445. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TASC.2021.3063057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2021.116445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03086189v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03147906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical Modelling of CICCs Coupling Losses: Broad Investigation of Two-Stage Model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Chiletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Turck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Zani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1295,90 +1295,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Void fraction influence on CICCs coupling losses: analysis of experimental results with MPAS model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Chiletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Turck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Zani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1419,464 +1419,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03086183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid cooling of a microprocessor: experimentation and simulation of a sub-millimeter channel heat exchanger</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analytical modelling of CICCs coupling losses: broad investigation of two-stage model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Chiletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Duchateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Topin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Turck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Zani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heat Transfer Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01457632.2019.1628485⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (5), pp.4703005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2019.2907779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03079615v3</w:t>
+                <w:t xml:space="preserve">hal-03086181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determining permeability tensors of porous media: A novel ‘vector kinetic’ numerical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Jobic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prashant Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rene Occelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 110, pp.198-217. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2018.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02080379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical modelling of CICCs coupling losses: broad investigation of two-stage model</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Liquid cooling of a microprocessor: experimentation and simulation of a sub-millimeter channel heat exchanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prashant Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pigache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lavieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 29 (5), pp.4703005. </w:t>
+              <w:t xml:space="preserve">Heat Transfer Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 41 (15-16), pp.1365-1381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TASC.2019.2907779⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/01457632.2019.1628485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03086181v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03079615v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat transfer intensification in an actuated heat exchanger submitted to an imposed pressure drop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Schmidmayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prashant Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1930,148 +1930,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02310271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State-of-the-Art of Pressure Drop in Open-Cell Porous Foams: Review of Experiments and Correlations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Thermo-hydraulic characterization of a self-pumping corrugated wall heat exchanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Schmidmayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prashant Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lavieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Topin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluids Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 139 (11), </w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 128, pp.713-728. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4037034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2017.04.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01792826v1</w:t>
+                <w:t xml:space="preserve">hal-01792112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Morphology on Flow Law Characteristics in Open-Cell Foams: An Overview of Usual Approaches and Correlations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prashant Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Topin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2170,51 +2209,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Infossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Giudici-Orticoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 10, pp.1966-1982. </w:t>
@@ -2246,200 +2285,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01585310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-hydraulic characterization of a self-pumping corrugated wall heat exchanger</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">State-of-the-Art of Pressure Drop in Open-Cell Porous Foams: Review of Experiments and Correlations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prashant Kumar</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Topin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 128, pp.713-728. </w:t>
+              <w:t xml:space="preserve">Journal of Fluids Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 139 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2017.04.048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4037034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01792112v1</w:t>
+                <w:t xml:space="preserve">hal-01792826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport properties of solid foams having circular strut cross section using pore scale numerical simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Jobic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prashant Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2499,51 +2499,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different arrangements of simplified models to predict effective thermal conductivity of open-cell foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prashant Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Topin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2584,295 +2584,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01792097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AC coupling losses in CICCs: analytical modeling at different stages</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predicting pressure drop in open-cell foams by adopting Forchheimer number</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Topin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prashant Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TASC.2016.2643283⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 94, pp.123 - 136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2017.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01792852v1</w:t>
+                <w:t xml:space="preserve">hal-01792831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting pressure drop in open-cell foams by adopting Forchheimer number</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">AC coupling losses in CICCs: analytical modeling at different stages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Louzguiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Zani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ciazynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Turck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Duchateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 94, pp.123 - 136. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (4), pp.0600505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2017.04.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2016.2643283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01792831v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01792852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an analytical-oriented extensive model for AC coupling losses in multi-layer superconducting composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Louzguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Zani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ciazynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3079,51 +3079,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal conductivity correlations of open-cell foams: Extension of Hashin-Shtrikman model and introduction of effective solid phase tortuosity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prashant Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Topin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3176,265 +3176,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01459091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GEOMETRICAL CHARACTERIZATION OF KELVIN-LIKE METAL FOAMS FOR DIFFERENT STRUT SHAPES AND POROSITY</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Prashant Kumar</w:t>
+                <w:t xml:space="preserve">NUMERICAL ANALYSIS OF HEAT EXCHANGE IN A POROUS CHANNEL WITH HEAT GENERATION AND LOCAL THERMAL NONEQUILIBRIUM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzedine Abdedou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khedidja Bouhadef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Topin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lounès Tadrist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Porous Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1615/JPorMedia.v18.i6.70⟩</w:t>
+              <w:t xml:space="preserve">Heat Transfer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 46 (11), pp.969-994. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/HeatTransRes.2015006953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01459292v1</w:t>
+                <w:t xml:space="preserve">hal-01459294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NUMERICAL ANALYSIS OF HEAT EXCHANGE IN A POROUS CHANNEL WITH HEAT GENERATION AND LOCAL THERMAL NONEQUILIBRIUM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Azzedine Abdedou</w:t>
+                <w:t xml:space="preserve">GEOMETRICAL CHARACTERIZATION OF KELVIN-LIKE METAL FOAMS FOR DIFFERENT STRUT SHAPES AND POROSITY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prashant Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khedidja Bouhadef</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frederic Topin</w:t>
+                <w:t xml:space="preserve">Lounès Tadrist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heat Transfer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 46 (11), pp.969-994. </w:t>
+              <w:t xml:space="preserve">Journal of Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 (6), pp.637-652. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1615/HeatTransRes.2015006953⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1615/JPorMedia.v18.i6.70⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01459294v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01459292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMPACT OF ANISOTROPY ON GEOMETRICAL AND THERMAL CONDUCTIVITY OF METALLIC FOAM STRUCTURES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prashant Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Topin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3481,51 +3481,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The geometric and thermohydraulic characterization of ceramic foams: An analytical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prashant Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Topin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3572,51 +3572,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-structural Impact of Different Strut Shapes and Porosity on Hydraulic Properties of Kelvin-Like Metal Foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prashant Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Topin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3663,51 +3663,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of effective thermal conductivity from geometrical properties: Application to open cell foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prashant Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3779,51 +3779,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of fluid flow properties in open cell foams: Darcy and weak inertia regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prashant Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Topin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3870,51 +3870,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous determination of intrinsic solid phase conductivity and effective thermal conductivity of Kelvin like foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prashant Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Topin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3955,285 +3955,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01459316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of upward flow boiling heat transfer in a channel provided with copper metallic foam</w:t>
+                <w:t xml:space="preserve">Simultaneous integration, control and enhancement of both fluid flow and heat transfer in small scale heat exchangers: A numerical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brahim Madani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frederic Topin</w:t>
+                <w:t xml:space="preserve">L. Leal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Topin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lavieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tadrist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2012.11.046⟩</w:t>
+              <w:t xml:space="preserve">International Communications in Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49, pp.36-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icheatmasstransfer.2013.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01459495v1</w:t>
+                <w:t xml:space="preserve">hal-01459461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous integration, control and enhancement of both fluid flow and heat transfer in small scale heat exchangers: A numerical study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental analysis of upward flow boiling heat transfer in a channel provided with copper metallic foam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Tadrist</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Miscevic</w:t>
+                <w:t xml:space="preserve">Brahim Madani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lounès Tadrist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Topin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Communications in Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 49, pp.36-40. </w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (2), pp.336-344. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icheatmasstransfer.2013.10.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2012.11.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01459461v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01459495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONJUGATE HEAT TRANSFER IN METAL FOAM: GRAVITY DRIVEN AND FORCED FLOW HEAT EXCHANGE COEFFICIENTS DETERMINATION</w:t>
               </w:r>
@@ -4245,64 +4245,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -M. Hugo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tadrist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Porous Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 16 (1), pp.41-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4336,103 +4336,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An overview of heat transfer enhancement methods and new perspectives: Focus on active methods using electroactive materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Leal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Amokrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pigache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 61, pp.505-524. </w:t>
@@ -4522,51 +4522,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nicollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Topin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 22 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4613,51 +4613,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection of a quench detection system for the ITER CS magnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Coatanea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4759,51 +4759,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cocurrent gas-liquid flow in metal foam: an experimental investigation of pressure gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4857,319 +4857,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01024714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow laws in metal foams: Compressibility and pore size effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Particle separation from hot gases using metallic foam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Ghidossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgette Rebollar-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Carretier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Henry Ferrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport in Porous Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11242-007-9169-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Processing Tech.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 209 (8), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2008.08.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00343847v1</w:t>
+                <w:t xml:space="preserve">hal-00343842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle separation from hot gases using metallic foam</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flow laws in metal foams: Compressibility and pore size effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Topin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lounes Tadrist</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Tech.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 209 (8), pp.1. </w:t>
+              <w:t xml:space="preserve">Transport in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 73 (2), pp.233-254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2008.08.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11242-007-9169-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00343842v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00343847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure drop in metallic foam : emphasis on flow laws experimental determination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Madani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5259,51 +5259,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Madani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lounes Tadrist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6088,51 +6088,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Vincent Daurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rene Occelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerical Heat Transfer, Part A Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 33 (1), pp.39-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6637,3382 +6637,3412 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00343869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (36)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse comparée de méthodes de résolution du couplage conduction-rayonnement dans des matériaux hétérogènes semi-transparents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">THE USE OF THE THERMOPHORETIC FORCE FOR AEROSOL PARTICLE SEPARATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Jobic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Topin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Penazzi</w:t>
+                <w:t xml:space="preserve">Andersson Romero Deza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohd Afeef Badri</w:t>
+                <w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Blanco</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Chupin</w:t>
+                <w:t xml:space="preserve">Stéphane Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFT 2025 - 33e Congrès Français de Thermique : Thermique, Énergies renouvelables et Territoires</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th European Conference on Non-equilibrium Gas Flows - NEGF26</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Toulouse, Mar 2026, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05130466v1</w:t>
+                <w:t xml:space="preserve">hal-05571176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro separator of aerosol particles based on the thermophoretic effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Jobic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andersson Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Graur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Multiphase flow (ICMF 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Toulouse, France. pp.1294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of methods for solving conduction-radiation coupling in heterogeneous materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+                <w:t xml:space="preserve">Analyse comparée de méthodes de résolution du couplage conduction-rayonnement dans des matériaux hétérogènes semi-transparents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohd Afeef Badri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Caliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAD-25 - 11th International Symposium on Radiative Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1615/RAD-25.480⟩</w:t>
+              <w:t xml:space="preserve">SFT 2025 - 33e Congrès Français de Thermique : Thermique, Énergies renouvelables et Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LabOratoire proCédés énergIe bâtimEnt (LOCIE), université Savoie Mont Blanc, Jun 2025, Chambéry, France. pp.871-878, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25855/SFT2025-150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05292926v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05130466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation par la méthode de Monte Carlo en espace de chemins du couplage conducto-radiatif : Application à la Gyroïde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adjovi Alexandra Fortunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Eibner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFT 2025 - Congrès Français de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Chambéry, France. pp.395-402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05140777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study of constrained melting of metallic phase change material (PCM)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparative analysis of methods for solving conduction-radiation coupling in heterogeneous materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Penazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohd Afeef Badri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Caliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFT 2025 - 33ème Congrès Français de Thermique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25855/SFT2025-051⟩</w:t>
+              <w:t xml:space="preserve">RAD-25 - 11th International Symposium on Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICHMT, Jun 2025, Kuşadasi, Turkey. pp.377-384, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/RAD-25.480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05370742v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05292926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo method to solve the heat equation in a complex media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and numerical study of constrained melting of metallic phase change material (PCM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judy Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Laroche</w:t>
+                <w:t xml:space="preserve">Rémi Sanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Luis Limon Farfan</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grégory Largiller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interpore</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SFT 2025 - 33ème Congrès Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Le bourget du lac, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25855/SFT2025-051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04269415v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05370742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation individu centré de la condensation en goutte</w:t>
+                <w:t xml:space="preserve">Monte Carlo method to solve the heat equation in a complex media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Lethuillier</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alicia Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Luis Limon Farfan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Eibner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coustet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique, SFT 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Belfort (en ligne), France</w:t>
+              <w:t xml:space="preserve">Interpore</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Porous Media, May 2023, Edinburg, Scotland, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04816510v1</w:t>
+                <w:t xml:space="preserve">hal-04269415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transfer intensification and flow rate control in dynamic micro-heat exchanger</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Modélisation individu centré de la condensation en goutte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Lethuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Topin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Miscevic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Heat Transfer, Fluid Mechanics and Thermodynamics (HEFAT2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Portorož, Slovenia</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique, SFT 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Belfort (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01792917v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04816510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment identifier les régimes d'écoulement et déterminer les coefficients d'échange dans les mousses à cellules ouvertes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Prashant Kumar</w:t>
+                <w:t xml:space="preserve">Refroidissement liquide d’un microprocesseur : expérimentation et simulation d’un échangeur à canal submillimétrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Jobic</w:t>
+                <w:t xml:space="preserve">Julien Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lavieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pigache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Topin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ieme Congrès Français de Thermique (SFT'2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01792922v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01792926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation analytique de la puissance thermique générée par les courants de couplage à l'intérieur d'un composite supraconducteur</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bernard Turck</w:t>
+                <w:t xml:space="preserve">Méthodes actives d'intensification des transferts : Facteur de mérite et influence des propriétés thermo-physiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prashant Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Schmidmayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Topin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Miscevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Congrès Français de Thermique (SFT'2017)</w:t>
+              <w:t xml:space="preserve">25ieme Congrès Français de Thermique (SFT'2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01792920v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01792923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes actives d'intensification des transferts : Facteur de mérite et influence des propriétés thermo-physiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment identifier les régimes d'écoulement et déterminer les coefficients d'échange dans les mousses à cellules ouvertes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prashant Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prashant Kumar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Fontaine</w:t>
+                <w:t xml:space="preserve">Yann Jobic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Topin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ieme Congrès Français de Thermique (SFT'2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01792923v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01792922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refroidissement liquide d’un microprocesseur : expérimentation et simulation d’un échangeur à canal submillimétrique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Heat transfer intensification and flow rate control in dynamic micro-heat exchanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pigache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frederic Topin</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ieme Congrès Français de Thermique (SFT'2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">13th International Conference on Heat Transfer, Fluid Mechanics and Thermodynamics (HEFAT2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Portorož, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01792926v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01792917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying impacts of travelling wave shape on pumping for active cooling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Rouchon</w:t>
+                <w:t xml:space="preserve">Modélisation analytique de la puissance thermique générée par les courants de couplage à l'intérieur d'un composite supraconducteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Louzguiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Zani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ciazynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Turck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Topin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop of Electronics, Control, Measurement, Signals and their application to Mechatronics (ECMSM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Donostia, Spain</w:t>
+              <w:t xml:space="preserve">25ème Congrès Français de Thermique (SFT'2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01792919v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01792920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of ONB by Dynamic Actuation: An Open Question</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Studying impacts of travelling wave shape on pumping for active cooling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pigache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Rouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Topin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2nd World Congress on Mechanical, Chemical, and Material Engineering (MCM'16)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Workshop of Electronics, Control, Measurement, Signals and their application to Mechatronics (ECMSM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Donostia, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11159/htff16.147⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04003895v1</w:t>
+                <w:t xml:space="preserve">hal-01792919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination des propriétés morphologiques et thermo-hydrauliques des mousses à cellules ouvertes : Influence de la section variable de brin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prashant Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Jobic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Topin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes Journéess d'études des Milieux Poreux 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01394468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Innovative Solution to Enhance the Performance of Classical Heat Exchanger for Cooling Devices</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frederic Topin</w:t>
+                <w:t xml:space="preserve">Control of ONB by Dynamic Actuation: An Open Question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Léal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lavieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pigache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2nd World Congress on Mechanical, Chemical, and Material Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 2nd World Congress on Mechanical, Chemical, and Material Engineering (MCM'16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Budapest, Hungary. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11159/htff16.147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11159/htff16.148⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03648983v1</w:t>
+                <w:t xml:space="preserve">hal-04003895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicellular piezoelectric actuator for setting in motion fluids, and heat exchange enhancement</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Leatitia Leal</w:t>
+                <w:t xml:space="preserve">An Innovative Solution to Enhance the Performance of Classical Heat Exchanger for Cooling Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prashant Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Schmidmayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE 11TH INTERNATIONAL WORKSHOP OF ELECTRONICS, CONTROL, MEASUREMENT, SIGNALS AND THEIR APPLICATION TO MECHATRONICS (ECMSM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 2nd World Congress on Mechanical, Chemical, and Material Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Budapest, Hungary. pp.HTFF 148, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11159/htff16.148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01459488v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of Heat Transfer over Spatial Stationary and Moving Sinusoidal Wavy Wall: A Numerical Analysis</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multicellular piezoelectric actuator for setting in motion fluids, and heat exchange enhancement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Amokrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Nogarède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leatitia Leal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Miscevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DIFFUSION IN SOLIDS AND LIQUIDS VII</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2013 IEEE 11TH INTERNATIONAL WORKSHOP OF ELECTRONICS, CONTROL, MEASUREMENT, SIGNALS AND THEIR APPLICATION TO MECHATRONICS (ECMSM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Unknown, Unknown Region</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01459947v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01459488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion in Metal Foam: A Pore Scale Numerical Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
+                <w:t xml:space="preserve">Influence of Pore and Strut Shape on Open Cell Metal Foam Bulk Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prashant Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Hugo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Topin</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Topin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Vicente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DIFFUSION IN SOLIDS AND LIQUIDS VII</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">POROUS MEDIA AND ITS APPLICATIONS IN SCIENCE, ENGINEERING, AND INDUSTRY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Unknown, Unknown Region. pp.243-248, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4711183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.326-328.410⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01459945v1</w:t>
+                <w:t xml:space="preserve">hal-01459955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Pore and Strut Shape on Open Cell Metal Foam Bulk Properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Enhancement of Heat Transfer over Spatial Stationary and Moving Sinusoidal Wavy Wall: A Numerical Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prashant Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jerome Vicente</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Topin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lounès Tadrist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POROUS MEDIA AND ITS APPLICATIONS IN SCIENCE, ENGINEERING, AND INDUSTRY</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4711183⟩</w:t>
+              <w:t xml:space="preserve">DIFFUSION IN SOLIDS AND LIQUIDS VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Unknown, Unknown Region. pp.341-347, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.326-328.341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01459955v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01459947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FROM 3D IMAGING OF STRUCTURES TO DIFFUSIVE PROPERTIES OF ANISOTROPIC CELLULAR MATERIALS</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Dispersion in Metal Foam: A Pore Scale Numerical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Hugo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Topin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rene Occelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continuous Mondels and discrete Systems 11</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DIFFUSION IN SOLIDS AND LIQUIDS VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Unknown, Unknown Region. pp.410-415, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.326-328.410⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00199430v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01459945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instabilité thermo-hydraulique d'un écoulement liquide-vapeur dans un mini-canal vertical</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lounes Tadrist</w:t>
+                <w:t xml:space="preserve">FROM 3D IMAGING OF STRUCTURES TO DIFFUSIVE PROPERTIES OF ANISOTROPIC CELLULAR MATERIALS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Topin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rene Occelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congres SFT'01</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2001, Nantes, France. pp.425-430</w:t>
+              <w:t xml:space="preserve">Continuous Mondels and discrete Systems 11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Paris, France. pp.121-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00344489v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00199430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A finite element model of heat and mass transfers with phase change in porous media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Instabilité thermo-hydraulique d'un écoulement liquide-vapeur dans un mini-canal vertical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Brutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rene Occelli</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lounes Tadrist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd ICHMT Symposium On Advances In Computational Heat Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2001, Palm Cove, Australia. pp.1</w:t>
+              <w:t xml:space="preserve">Congres SFT'01</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2001, Nantes, France. pp.425-430</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00344490v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00344489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role Of Inclusions On The Localized Corrosion Of Stainless Steel, Nickel And Aluminium Alloys</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A finite element model of heat and mass transfers with phase change in porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chi Hum Paik</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Vincent Daurelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rene Occelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Int. Symp. On Passivity Of Metals And Semiconductors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1999, Jasper, Canada. pp.1</w:t>
+              <w:t xml:space="preserve">2nd ICHMT Symposium On Advances In Computational Heat Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2001, Palm Cove, Australia. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00344314v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00344490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Theoretical Studies of Pit Initiation at Single MnS Inclusions in Stainless Steel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+                <w:t xml:space="preserve">Role Of Inclusions On The Localized Corrosion Of Stainless Steel, Nickel And Aluminium Alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard C. Alkire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Webb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Richard C. Alkire</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi Hum Paik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Meeting On : Passivity And Localized Corrosion Proc</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1999, Honolulu, United States. pp.1</w:t>
+              <w:t xml:space="preserve">8th Int. Symp. On Passivity Of Metals And Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1999, Jasper, Canada. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00344317v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00344314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Of Pit Initiation At MnS Inclusions In Stainless Steel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and Theoretical Studies of Pit Initiation at Single MnS Inclusions in Stainless Steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Webb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard C. Alkire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">195th meeting of Electrochem Soc</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1999, Seattle, United States. pp.1</w:t>
+              <w:t xml:space="preserve">Int. Meeting On : Passivity And Localized Corrosion Proc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1999, Honolulu, United States. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00344309v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00344317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study Of Coupled Heat And Mass Transfer With Phase Change In A Sintered Fibrous Channel Crossed By A Non-Darcean Fluid Flow</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling Of Pit Initiation At MnS Inclusions In Stainless Steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacques Pantaloni</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Webb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Veyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard C. Alkire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Heat Transfer Conference 11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Seoul, South Korea. pp.479-484</w:t>
+              <w:t xml:space="preserve">195th meeting of Electrochem Soc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1999, Seattle, United States. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00344022v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00344309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation Des Transferts Dans Un Canal Poreux Parcouru Par Un Ecoulement Forcé De Pentane En Ebullition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental Study Of Coupled Heat And Mass Transfer With Phase Change In A Sintered Fibrous Channel Crossed By A Non-Darcean Fluid Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Miscevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rene Occelli</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lounes Tadrist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pantaloni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congres SFT 98</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1998, Marseille, France. pp.1</w:t>
+              <w:t xml:space="preserve">International Heat Transfer Conference 11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Seoul, South Korea. pp.479-484</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00344023v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00344022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ebullition En Milieux Poreux. Modélisation Des Transferts Dans Un Canal Parcouru Par Un Ecoulement Forcé</w:t>
+                <w:t xml:space="preserve">Modélisation Des Transferts Dans Un Canal Poreux Parcouru Par Un Ecoulement Forcé De Pentane En Ebullition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Vincent Daurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rene Occelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JITH 97</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1997, Marseille, France. pp.417-426</w:t>
+              <w:t xml:space="preserve">Congres SFT 98</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1998, Marseille, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00344014v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00344023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude Expérimentale Des Empilements De Fibres. Porosité Et Ecoulements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouamar Rahli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10021,417 +10051,417 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lounes Tadrist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Santini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e Congrès Français de génie des procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1997, Paris, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00344010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude Du Séchage En Vapeur D'eau Surchauffée. Dynamique Des Transferts Et Qualité De Séchage</w:t>
+                <w:t xml:space="preserve">Ebullition En Milieux Poreux. Modélisation Des Transferts Dans Un Canal Parcouru Par Un Ecoulement Forcé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jacques Pantaloni</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Vincent Daurelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rene Occelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e Congrès Français de génie des procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1997, Paris, France. pp.1</w:t>
+              <w:t xml:space="preserve">JITH 97</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1997, Marseille, France. pp.417-426</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00344009v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00344014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse Des Transferts De Chaleur Avec Changement De Phase Dans Un Canal Poreux Parcouru Par Un Fluide En Ecoulement Non-Darcéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Santini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lounes Tadrist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JITH 97</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1997, Marseille, France. pp.401-408</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00344016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porosity Of Randomly Packed Beds Of Rigid Fibers : An Experimental Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude Du Séchage En Vapeur D'eau Surchauffée. Dynamique Des Transferts Et Qualité De Séchage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Topin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lounes Tadrist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouamar Rahli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederic Topin</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pantaloni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Porous Media and its Applications in Science, Engineering and Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1996, Kona, United States. pp.445</w:t>
+              <w:t xml:space="preserve">6e Congrès Français de génie des procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1997, Paris, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00343982v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00344009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental And Numerical Analysis Of Drying Of Particles In Superheated Steam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10460,255 +10490,350 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Porous Media and its Applications in Science, Engineering and Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1996, Kona, United States. pp.468</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00343979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séchage De Particules En Vapeur D'eau Surchauffée. Influence Des Conditions Aérothermiques Sur Les Cinétiques Et Qualités De Séchage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Porosity Of Randomly Packed Beds Of Rigid Fibers : An Experimental Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lounes Tadrist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouamar Rahli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Topin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Pantaloni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congres de la SFT 1995</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1995, Futuroscope, France. pp.160-161</w:t>
+              <w:t xml:space="preserve">International Conference on Porous Media and its Applications in Science, Engineering and Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1996, Kona, United States. pp.445</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00343978v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00343982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Séchage De Particules En Vapeur D'eau Surchauffée. Influence Des Conditions Aérothermiques Sur Les Cinétiques Et Qualités De Séchage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Topin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lounes Tadrist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pantaloni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congres de la SFT 1995</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1995, Futuroscope, France. pp.160-161</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00343978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Etude Du Séchage De Particules En Vapeur D'eau Surchauffée. Influence Des Conditions Aérothermiques Sur Les Cinétiques Et Qualités De Séchage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lounes Tadrist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Berail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JITH'95</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1995, Marrakesh, Maroc. pp.595-606</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00343974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId277"/>
+      <w:footerReference w:type="default" r:id="rId281"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10855,51 +10980,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422801v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pavan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lacroix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Torre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Topin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2025.3630113" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930761v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Babouche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barabaschi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Davis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2024.3369596" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04263770v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gbocho Gilles Soboh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quy-Dong To" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Graur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Topin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Monchiet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2023.108739" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930767v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Duchateau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Turck" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2024.3361437" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04829663v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Bacsa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Miscevic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hill" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Huang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.195433" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067221v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louzguiti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duchateau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2022.3152129" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147906v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Rodr&#237;guez Cuevas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Brancher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Calv&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2021.116445" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086189v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chiletti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Duchateau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Louzguiti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Turck" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2021.3063057" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03189300v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Zani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086183v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2020.2972861" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079615v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fontaine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gonzalez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Kumar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pigache" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lavieille" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457632.2019.1628485" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080379v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Jobic" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Occelli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.09.007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086181v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2019.2907779" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310271v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Schmidmayer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Topin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0219441" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792826v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4037034" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792825v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4036160" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01585310v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgen Mazurenko" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Monsalve" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Infossi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Giudici-Orticoni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7EE01830D" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792112v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2017.04.048" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792823v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Occelli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-017-2193-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792097v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-017-1993-8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792852v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ciazynski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2643283" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792831v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2017.04.010" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792850v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ciazynski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2529846" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459239v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rousset" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cloez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Decool" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Duchateau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryogenics.2016.05.007" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459091v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2015.08.085" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62TG4RK9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459292v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loun&#232;s Tadrist" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JPorMedia.v18.i6.70" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459294v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Abdedou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedidja Bouhadef" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HeatTransRes.2015006953" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459296v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JPorMedia.2015012247" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459370v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.04.061" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459310v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-014-0358-8" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459384v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vicente" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2014.02.005" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V093BLKV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459315v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2014.06.009" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459316v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appithermaleng.2014.06.058" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459495v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Madani" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2012.11.046" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNTLXPFN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459461v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tadrist" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2013.10.004" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NM39STNJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459486v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Hugo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brun" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JPorMedia.v16.i1.50" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459453v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amokrane" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2013.01.083" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459506v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coatanea" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Duchateau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nicollet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2011.2178979" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459981v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Coatanea" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lacroix" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nicollet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Rodriguez-Mateos" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2011.01.105" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03B7X7N8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024714v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bonnet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounes Tadrist" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JPorMedia.v13.i6.10" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343847v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-007-9169-5" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N2CSJSH4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343842v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Ghidossi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette Rebollar-Perez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Carretier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Henry Ferrasse" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2008.08.033" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X2LN3LHQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343848v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rigollet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343852v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200600102" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B3K33WX0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343850v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Vincent Daurelle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2320/matertrans.47.2195" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343854v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouamar Rahli" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343856v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343858v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brutin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343857v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343859v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343861v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343863v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343864v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Donnaud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343866v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343865v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdanne Tadrist" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343868v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pantaloni" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343869v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130466v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Penazzi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Afeef Badri" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanco" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Caliot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chupin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-150" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368658v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andersson Romero" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Rojas-C&#225;rdenas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05292926v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-25.480" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140777v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adjovi Alexandra Fortunat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Eibner" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El-Hafi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fournier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370742v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy Rosso" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Li" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sanson" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Largiller" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-051" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04269415v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Laroche" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Limon Farfan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coustet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816510v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lethuillier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792917v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kumar" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792922v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792920v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792923v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fontaine" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792926v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792919v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouchon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003895v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L&#233;al" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/htff16.147" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394468v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648983v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/htff16.148" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459488v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Amokrane" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nogar&#232;de" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Riviere" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leatitia Leal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459947v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.326-328.341" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459945v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hugo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.326-328.410" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459955v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Vicente" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4711183" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199430v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brun" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344489v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344490v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344314v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C. Alkire" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sutter" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Webb" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Hum Paik" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344317v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344309v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Veyret" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344022v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344023v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344014v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344010v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Santini" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344009v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344016v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343982v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343979v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343978v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343974v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berail" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422801v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pavan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lacroix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Torre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Topin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2025.3630113" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04263770v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gbocho Gilles Soboh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quy-Dong To" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Graur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Topin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Monchiet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2023.108739" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930761v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Babouche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barabaschi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Davis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2024.3369596" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930767v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Duchateau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Turck" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2024.3361437" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04829663v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Bacsa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Miscevic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hill" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Huang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.195433" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067221v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louzguiti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duchateau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2022.3152129" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086189v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chiletti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Duchateau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Louzguiti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Turck" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2021.3063057" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147906v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Rodr&#237;guez Cuevas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Brancher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Calv&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2021.116445" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03189300v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Zani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086183v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2020.2972861" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086181v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2019.2907779" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080379v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Jobic" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Kumar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Occelli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.09.007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079615v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fontaine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gonzalez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pigache" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lavieille" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457632.2019.1628485" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310271v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Schmidmayer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Topin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0219441" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792112v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2017.04.048" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792825v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4036160" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01585310v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgen Mazurenko" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Monsalve" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Infossi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Giudici-Orticoni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7EE01830D" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792826v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4037034" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792823v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Occelli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-017-2193-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792097v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-017-1993-8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792831v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2017.04.010" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792852v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ciazynski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2643283" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792850v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ciazynski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2529846" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459239v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rousset" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cloez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Decool" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Duchateau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryogenics.2016.05.007" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459091v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2015.08.085" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62TG4RK9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459294v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Abdedou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedidja Bouhadef" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HeatTransRes.2015006953" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459292v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loun&#232;s Tadrist" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JPorMedia.v18.i6.70" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459296v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JPorMedia.2015012247" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459370v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.04.061" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459310v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-014-0358-8" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459384v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vicente" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2014.02.005" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V093BLKV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459315v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2014.06.009" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459316v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appithermaleng.2014.06.058" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459461v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tadrist" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2013.10.004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NM39STNJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459495v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Madani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2012.11.046" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNTLXPFN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459486v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Hugo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brun" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JPorMedia.v16.i1.50" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459453v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amokrane" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2013.01.083" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459506v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coatanea" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Duchateau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nicollet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2011.2178979" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459981v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Coatanea" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lacroix" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nicollet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Rodriguez-Mateos" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2011.01.105" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03B7X7N8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024714v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bonnet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounes Tadrist" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JPorMedia.v13.i6.10" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343842v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Ghidossi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette Rebollar-Perez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Carretier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Henry Ferrasse" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2008.08.033" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X2LN3LHQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343847v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-007-9169-5" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N2CSJSH4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343848v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rigollet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343852v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200600102" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B3K33WX0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343850v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Vincent Daurelle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2320/matertrans.47.2195" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343854v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouamar Rahli" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343856v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343858v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brutin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343857v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343859v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343861v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343863v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343864v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Donnaud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343866v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343865v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdanne Tadrist" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343868v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pantaloni" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343869v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571176v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andersson Romero Deza" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Rojas-Cardenas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Colin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368658v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andersson Romero" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Rojas-C&#225;rdenas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130466v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Penazzi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Afeef Badri" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanco" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Caliot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chupin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-150" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140777v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adjovi Alexandra Fortunat" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Eibner" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El-Hafi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fournier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05292926v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-25.480" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370742v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy Rosso" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Li" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sanson" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Largiller" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-051" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04269415v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Laroche" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Limon Farfan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coustet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816510v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lethuillier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792926v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792923v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fontaine" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792922v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792917v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kumar" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792920v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792919v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouchon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394468v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003895v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L&#233;al" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/htff16.147" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648983v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/htff16.148" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459488v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Amokrane" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nogar&#232;de" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Riviere" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leatitia Leal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459955v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hugo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Vicente" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4711183" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459947v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.326-328.341" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459945v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.326-328.410" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199430v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brun" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344489v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344490v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344314v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C. Alkire" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sutter" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Webb" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Hum Paik" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344317v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344309v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Veyret" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344022v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344023v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344010v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Santini" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344014v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344016v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344009v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343979v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343982v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343978v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343974v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berail" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>