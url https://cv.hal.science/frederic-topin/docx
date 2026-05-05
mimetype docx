--- v1 (2026-04-13)
+++ v2 (2026-05-05)
@@ -3657,234 +3657,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01459310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of effective thermal conductivity from geometrical properties: Application to open cell foams</w:t>
+                <w:t xml:space="preserve">Investigation of fluid flow properties in open cell foams: Darcy and weak inertia regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prashant Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Topin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Vicente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2014.02.005⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 116, pp.793-805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2014.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01459384v1</w:t>
+                <w:t xml:space="preserve">hal-01459315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of fluid flow properties in open cell foams: Darcy and weak inertia regimes</w:t>
+                <w:t xml:space="preserve">Determination of effective thermal conductivity from geometrical properties: Application to open cell foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prashant Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Topin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Vicente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 81, pp.13-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2014.02.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2014.06.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01459315v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01459384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous determination of intrinsic solid phase conductivity and effective thermal conductivity of Kelvin like foams</w:t>
               </w:r>
@@ -4772,51 +4772,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lounes Tadrist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5362,51 +5362,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open celled material structural properties measurement: from morphology to transport properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9187,51 +9187,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FROM 3D IMAGING OF STRUCTURES TO DIFFUSIVE PROPERTIES OF ANISOTROPIC CELLULAR MATERIALS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10425,217 +10425,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00344009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental And Numerical Analysis Of Drying Of Particles In Superheated Steam</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Porosity Of Randomly Packed Beds Of Rigid Fibers : An Experimental Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lounes Tadrist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouamar Rahli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Topin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lounes Tadrist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Porous Media and its Applications in Science, Engineering and Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 1996, Kona, United States. pp.468</w:t>
+              <w:t xml:space="preserve">, Jun 1996, Kona, United States. pp.445</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00343979v1</w:t>
+                <w:t xml:space="preserve">hal-00343982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porosity Of Randomly Packed Beds Of Rigid Fibers : An Experimental Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental And Numerical Analysis Of Drying Of Particles In Superheated Steam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Topin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouamar Rahli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lounes Tadrist</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frederic Topin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Porous Media and its Applications in Science, Engineering and Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 1996, Kona, United States. pp.445</w:t>
+              <w:t xml:space="preserve">, Jun 1996, Kona, United States. pp.468</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00343982v1</w:t>
+                <w:t xml:space="preserve">hal-00343979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séchage De Particules En Vapeur D'eau Surchauffée. Influence Des Conditions Aérothermiques Sur Les Cinétiques Et Qualités De Séchage</w:t>
               </w:r>
@@ -10980,51 +10980,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422801v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pavan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lacroix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Torre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Topin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2025.3630113" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04263770v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gbocho Gilles Soboh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quy-Dong To" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Graur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Topin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Monchiet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2023.108739" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930761v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Babouche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barabaschi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Davis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2024.3369596" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930767v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Duchateau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Turck" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2024.3361437" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04829663v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Bacsa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Miscevic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hill" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Huang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.195433" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067221v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louzguiti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duchateau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2022.3152129" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086189v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chiletti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Duchateau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Louzguiti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Turck" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2021.3063057" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147906v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Rodr&#237;guez Cuevas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Brancher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Calv&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2021.116445" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03189300v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Zani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086183v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2020.2972861" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086181v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2019.2907779" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080379v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Jobic" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Kumar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Occelli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.09.007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079615v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fontaine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gonzalez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pigache" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lavieille" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457632.2019.1628485" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310271v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Schmidmayer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Topin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0219441" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792112v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2017.04.048" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792825v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4036160" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01585310v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgen Mazurenko" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Monsalve" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Infossi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Giudici-Orticoni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7EE01830D" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792826v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4037034" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792823v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Occelli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-017-2193-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792097v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-017-1993-8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792831v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2017.04.010" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792852v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ciazynski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2643283" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792850v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ciazynski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2529846" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459239v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rousset" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cloez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Decool" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Duchateau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryogenics.2016.05.007" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459091v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2015.08.085" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62TG4RK9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459294v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Abdedou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedidja Bouhadef" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HeatTransRes.2015006953" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459292v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loun&#232;s Tadrist" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JPorMedia.v18.i6.70" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459296v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JPorMedia.2015012247" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459370v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.04.061" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459310v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-014-0358-8" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459384v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vicente" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2014.02.005" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V093BLKV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459315v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2014.06.009" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459316v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appithermaleng.2014.06.058" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459461v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tadrist" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2013.10.004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NM39STNJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459495v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Madani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2012.11.046" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNTLXPFN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459486v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Hugo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brun" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JPorMedia.v16.i1.50" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459453v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amokrane" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2013.01.083" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459506v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coatanea" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Duchateau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nicollet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2011.2178979" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459981v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Coatanea" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lacroix" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nicollet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Rodriguez-Mateos" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2011.01.105" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03B7X7N8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024714v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bonnet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounes Tadrist" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JPorMedia.v13.i6.10" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343842v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Ghidossi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette Rebollar-Perez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Carretier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Henry Ferrasse" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2008.08.033" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X2LN3LHQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343847v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-007-9169-5" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N2CSJSH4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343848v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rigollet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343852v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200600102" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B3K33WX0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343850v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Vincent Daurelle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2320/matertrans.47.2195" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343854v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouamar Rahli" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343856v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343858v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brutin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343857v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343859v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343861v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343863v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343864v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Donnaud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343866v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343865v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdanne Tadrist" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343868v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pantaloni" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343869v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571176v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andersson Romero Deza" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Rojas-Cardenas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Colin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368658v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andersson Romero" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Rojas-C&#225;rdenas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130466v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Penazzi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Afeef Badri" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanco" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Caliot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chupin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-150" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140777v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adjovi Alexandra Fortunat" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Eibner" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El-Hafi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fournier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05292926v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-25.480" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370742v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy Rosso" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Li" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sanson" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Largiller" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-051" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04269415v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Laroche" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Limon Farfan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coustet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816510v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lethuillier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792926v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792923v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fontaine" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792922v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792917v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kumar" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792920v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792919v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouchon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394468v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003895v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L&#233;al" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/htff16.147" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648983v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/htff16.148" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459488v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Amokrane" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nogar&#232;de" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Riviere" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leatitia Leal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459955v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hugo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Vicente" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4711183" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459947v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.326-328.341" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459945v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.326-328.410" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199430v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brun" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344489v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344490v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344314v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C. Alkire" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sutter" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Webb" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Hum Paik" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344317v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344309v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Veyret" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344022v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344023v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344010v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Santini" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344014v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344016v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344009v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343979v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343982v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343978v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343974v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berail" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422801v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pavan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lacroix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Torre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Topin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2025.3630113" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04263770v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gbocho Gilles Soboh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quy-Dong To" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Graur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Topin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Monchiet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2023.108739" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930761v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Babouche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barabaschi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Davis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2024.3369596" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930767v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Duchateau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Turck" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2024.3361437" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04829663v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Bacsa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Miscevic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hill" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Huang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.195433" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067221v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louzguiti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duchateau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2022.3152129" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086189v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chiletti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Duchateau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Louzguiti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Turck" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2021.3063057" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147906v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Rodr&#237;guez Cuevas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Brancher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Calv&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2021.116445" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03189300v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Zani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086183v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2020.2972861" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086181v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2019.2907779" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080379v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Jobic" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Kumar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Occelli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.09.007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079615v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fontaine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gonzalez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pigache" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lavieille" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457632.2019.1628485" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310271v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Schmidmayer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Topin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0219441" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792112v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2017.04.048" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792825v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4036160" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01585310v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgen Mazurenko" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Monsalve" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Infossi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Giudici-Orticoni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7EE01830D" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792826v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4037034" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792823v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Occelli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-017-2193-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792097v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-017-1993-8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792831v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2017.04.010" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792852v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ciazynski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2643283" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792850v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ciazynski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2529846" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459239v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rousset" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cloez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Decool" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Duchateau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryogenics.2016.05.007" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459091v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2015.08.085" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62TG4RK9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459294v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Abdedou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedidja Bouhadef" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HeatTransRes.2015006953" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459292v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loun&#232;s Tadrist" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JPorMedia.v18.i6.70" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459296v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JPorMedia.2015012247" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459370v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.04.061" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459310v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-014-0358-8" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459315v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2014.06.009" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459384v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vicente" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2014.02.005" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V093BLKV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459316v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appithermaleng.2014.06.058" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459461v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tadrist" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2013.10.004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NM39STNJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459495v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Madani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2012.11.046" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNTLXPFN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459486v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Hugo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brun" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JPorMedia.v16.i1.50" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459453v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amokrane" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2013.01.083" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459506v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coatanea" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Duchateau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nicollet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2011.2178979" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459981v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Coatanea" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lacroix" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nicollet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Rodriguez-Mateos" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2011.01.105" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03B7X7N8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024714v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bonnet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounes Tadrist" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JPorMedia.v13.i6.10" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343842v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Ghidossi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette Rebollar-Perez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Carretier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Henry Ferrasse" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2008.08.033" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X2LN3LHQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343847v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-007-9169-5" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N2CSJSH4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343848v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rigollet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343852v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200600102" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B3K33WX0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343850v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Vincent Daurelle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2320/matertrans.47.2195" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343854v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouamar Rahli" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343856v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343858v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brutin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343857v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343859v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343861v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343863v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343864v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Donnaud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343866v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343865v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdanne Tadrist" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343868v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pantaloni" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343869v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571176v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andersson Romero Deza" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Rojas-Cardenas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Colin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368658v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andersson Romero" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Rojas-C&#225;rdenas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130466v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Penazzi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Afeef Badri" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanco" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Caliot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chupin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-150" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140777v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adjovi Alexandra Fortunat" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Eibner" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El-Hafi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fournier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05292926v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-25.480" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370742v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy Rosso" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Li" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sanson" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Largiller" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-051" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04269415v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Laroche" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Limon Farfan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coustet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816510v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lethuillier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792926v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792923v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fontaine" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792922v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792917v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kumar" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792920v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792919v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouchon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394468v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003895v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L&#233;al" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/htff16.147" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648983v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/htff16.148" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459488v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Amokrane" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nogar&#232;de" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Riviere" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leatitia Leal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459955v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hugo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Vicente" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4711183" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459947v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.326-328.341" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459945v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.326-328.410" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199430v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brun" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344489v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344490v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344314v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C. Alkire" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sutter" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Webb" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Hum Paik" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344317v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344309v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Veyret" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344022v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344023v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344010v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Santini" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344014v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344016v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344009v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343982v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343979v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343978v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343974v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berail" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>