--- v0 (2026-03-14)
+++ v1 (2026-04-06)
@@ -879,402 +879,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04475060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terrains de crise : saisir la mémoire de la pandémie dans les mondes de la musique</w:t>
+                <w:t xml:space="preserve">« Quand Véran dégrafa son corsage » , L’humour en chanson au cœur de la crise sanitaire : politiquement incorrect mais vitalement nécessaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Robène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Prévost-Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brachet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Pilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La crise, un objet pour l'anthropologie?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Humour, pouvoir et politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04475090v1</w:t>
+                <w:t xml:space="preserve">halshs-04475066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sens du travail au sein des musiques actuelles à l’épreuve de la crise du Covid-19 : le cas de la filière du live</w:t>
+                <w:t xml:space="preserve">Terrains de crise : saisir la mémoire de la pandémie dans les mondes de la musique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Robène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Prévost-Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Changer de travail, changer le travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">La crise, un objet pour l'anthropologie?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04475052v1</w:t>
+                <w:t xml:space="preserve">halshs-04475090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Quand Véran dégrafa son corsage » , L’humour en chanson au cœur de la crise sanitaire : politiquement incorrect mais vitalement nécessaire ?</w:t>
+                <w:t xml:space="preserve">Le sens du travail au sein des musiques actuelles à l’épreuve de la crise du Covid-19 : le cas de la filière du live</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Prévost-Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Robène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cécile Prévost-Thomas</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Trottier-Pistien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humour, pouvoir et politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Changer de travail, changer le travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04475066v1</w:t>
+                <w:t xml:space="preserve">halshs-04475052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expérience du livestream en temps de Covid : de nouveaux liens socio-musicaux</w:t>
               </w:r>
@@ -1754,52 +1754,155 @@
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04366286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mondes de la techno à Detroit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Trottier-Pistien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Musique, musicologie et arts de la scène. EHESS, 2018. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05559750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId34"/>
+      <w:footerReference w:type="default" r:id="rId36"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1946,51 +2049,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832289v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Roux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brachet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rob&#232;ne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Serre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Trottier-Pistien" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.115.0185" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368077v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369208v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367737v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.9889" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242587v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Degay-Delpeuch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04474886v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pilo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475060v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pr&#233;vost-Thomas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475090v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475052v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475066v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475072v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475740v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367725v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475104v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366286v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832289v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Roux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brachet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rob&#232;ne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Serre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Trottier-Pistien" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.115.0185" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368077v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369208v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367737v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.9889" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242587v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Degay-Delpeuch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04474886v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pilo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475060v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pr&#233;vost-Thomas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475066v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475090v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475052v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475072v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475740v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367725v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475104v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366286v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05559750v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>