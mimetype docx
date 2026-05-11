--- v1 (2026-04-06)
+++ v2 (2026-05-11)
@@ -243,221 +243,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04832289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sous les BPM: entre peau et vêtement. Ethnologie, photographie et musiques électroniques.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Métiers techniques de la musique live</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Robène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Trottier-Pistien</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modes pratiques. Revue d’histoire du vêtement et de la mode</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 5, pp.296-313</w:t>
+              <w:t xml:space="preserve">Centre national de la musique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04368077v1</w:t>
+                <w:t xml:space="preserve">halshs-04369208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métiers techniques de la musique live</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sous les BPM: entre peau et vêtement. Ethnologie, photographie et musiques électroniques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Trottier-Pistien</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Centre national de la musique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">Modes pratiques. Revue d’histoire du vêtement et de la mode</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5, pp.296-313</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04369208v1</w:t>
+                <w:t xml:space="preserve">hal-04368077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« C’est ça le futur des soirées ? » Les musiques électroniques de danse à l’épreuve du livestream et de la COVID-19</w:t>
               </w:r>
@@ -879,152 +879,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04475060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Quand Véran dégrafa son corsage » , L’humour en chanson au cœur de la crise sanitaire : politiquement incorrect mais vitalement nécessaire ?</w:t>
+                <w:t xml:space="preserve">L’expérience du livestream en temps de Covid : de nouveaux liens socio-musicaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Robène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Prévost-Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Pilo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marion Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humour, pouvoir et politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Culture en régime numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04475066v1</w:t>
+                <w:t xml:space="preserve">halshs-04475072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terrains de crise : saisir la mémoire de la pandémie dans les mondes de la musique</w:t>
               </w:r>
@@ -1254,152 +1254,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04475052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’expérience du livestream en temps de Covid : de nouveaux liens socio-musicaux</w:t>
+                <w:t xml:space="preserve">« Quand Véran dégrafa son corsage » , L’humour en chanson au cœur de la crise sanitaire : politiquement incorrect mais vitalement nécessaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Robène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Prévost-Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Pilo</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Culture en régime numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Humour, pouvoir et politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04475072v1</w:t>
+                <w:t xml:space="preserve">halshs-04475066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2049,51 +2049,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832289v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Roux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brachet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rob&#232;ne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Serre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Trottier-Pistien" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.115.0185" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368077v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369208v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367737v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.9889" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242587v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Degay-Delpeuch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04474886v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pilo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475060v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pr&#233;vost-Thomas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475066v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475090v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475052v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475072v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475740v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367725v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475104v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366286v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05559750v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832289v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Roux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brachet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rob&#232;ne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Serre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Trottier-Pistien" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.115.0185" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369208v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368077v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367737v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.9889" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242587v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Degay-Delpeuch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04474886v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pilo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475060v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pr&#233;vost-Thomas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475072v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475090v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475052v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475066v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475740v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367725v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475104v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366286v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05559750v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>