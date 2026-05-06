--- v0 (2026-03-16)
+++ v1 (2026-05-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric Trément </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur d’Antiquités Nationales, Histoire et archéologie de la Gaule à l'Université Clermont Auvergne</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">frederic-trement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">034869018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">22257332</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000116060209</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur d’Antiquités Nationales</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Directeur du département d’histoire</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable de l’axe 3 du CHEC : Archéologie et histoire des territoires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Spécialiste en histoire et archéologie de la Gaule celtique et romaine, je mobilise les méthodes de l’archéologie spatiale, de l’archéologie du paysage et de l’archéologie paléoenvironnementale pour restituer les dynamiques de peuplement, l’organisation des territoires et les interactions sociétés milieux dans la longue durée (du Néolithique à l’époque moderne) dans le Massif Central et plus spécifiquement dans le territoire des Arvernes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je coordonne trois programmes de recherche combinant fouilles archéologiques, prospections pédestres et aériennes systématiques, prospections géophysiques et lidar, et études paléoenvironnementales (géologie, géomorphologie, géoarchéologie, palynologie, géochimie isotopique, analyses biomoléculaires, datations par le carbone 14 et la luminescence stimulée optiquement dite OSL) :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Le programme DYSPATER (Dynamiques spatiales du développement du territoire dans le Massif Central)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Dans ce cadre, l’un des plus grands programmes de prospection systématique est en cours depuis 1997 sur la plaine de la Limagne, qui constitue le cœur politique et le poumon économique du territoire arverne. Les conditions exceptionnelles de lisibilité des sites en surface dans les fameuses « terres noires » offrent la possibilité unique de reconstituer les dynamiques du peuplement depuis le Néolithique avec un degré d’exhaustivité et de finesse incomparables.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. La fouille des hospitalia du temple de Mercure et de la voie d’Agrippa au Col de Ceyssat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">La tempête de 1999 a révélé la présence d’une agglomération romaine au Col de Ceyssat, au pied du Puy de Dôme, à l’endroit où la célèbre voie d’Agrippa qui reliait Lyon et Saintes par Clermont/Augustonemetum franchissait la chaîne des Puys. Les fouilles réalisées de 1999 à 2003 ont mis en évidence un vaste complexe routier et cultuel associé à une nécropole, interprété comme des structures d’accueil (hospitalia) des voyageurs et des pèlerins venus honorer Mercure au sommet du Puy de Dôme, où se trouve l’un des plus grands temples dédiés à ce dieu en Gaule. Reprises en 2020, les fouilles peuvent s’appuyer désormais sur de nouvelles méthodes : lidar, prospection géophysique (géoradar, résistivité, magnétométrie), biologie moléculaire. Elles portent sur les aménagements routiers spectaculaires qui ont permis aux ingénieurs romains d’assurer le franchissement des pentes, et sur la station routière qui accueillait les voyageurs, leurs véhicules et leurs montures au débouché d’une imposante cavée en lacets.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Le programme MINEDOR (Caractérisation archéologique et paléoenvironnementale des mines d’or arvernes de Haute-Combraille)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Lancé en 2010, ce programme visait initialement à cartographier les chantiers miniers aurifères présents en grand nombre sur les confins occidentaux du territoire arverne, et à les dater en étudiant leur impact sur l’environnement (déboisements, pollutions) grâce à des carottages réalisés dans des tourbières. Il a connu une très forte accélération suite à la réalisation, en 2021, d’une couverture lidar HD couvrant 420 km2, soit 38 communes en tout ou partie. Le traitement des données a mis en évidence des milliers d’indices miniers correspondant pour partie à des aurières gauloises, mais également des chantiers d’un type jusqu’ici inconnu, témoignant d’une exploitation intensive et systématique des fonds de vallons. Les fouilles réalisées durant l’été 2024 sur deux de ces sites ont révélé qu’il s’agit de minières extensives, datées du Bas-Empire, qui ont consisté en un décapage méthodique du substrat granitique. Une rampe (sluice) associée à des dépôts de lavage a été découverte.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Ces chantiers spectaculaires, qui s’étendent sur des centaines de kilomètres linéaires, peuvent être mis en relation avec l’accroissement des besoins en or de l’Empire suite aux réformes économiques, monétaires et fiscales de l’empereur Constantin Ier.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de l'occupation du sol et évolution des paysages dans le Secteur des Étangs de Saint-Blaise (Bouches-du-Rhône). Essai d'archéologie du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université de Provence - Aix Marseille 1, 1994. Français. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1994AIX10044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04239901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la Gaule méditerranéenne à la Gaule centrale. Paysages et peuplements à l'Âge du Fer et à l'époque romaine. Archéologie et paléoenvironnement des campagnes de Provence et d'Auvergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université de Provence, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04239903v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie d’un paysage. Les Étangs de Saint-Blaise (Bouches-du-Rhône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de la Maison des Sciences de l'Homme, 1999, Documents d'Archéologie Française (74), 2-7351-0797-3. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsmsh.45168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01834497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Étang-de-Berre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Gateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Verdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Académie des Inscriptions et Belles-Lettres, 1996, Carte archéologique de la Gaule (13/1), Michel Provost, 2-87754-041-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01747790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autocélébration des élites locales dans le monde romain. Contextes, textes, images (IIe s. av. J.-C. – IIIe s. ap. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Cébeillac-Gervasoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lamoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires Blaise Pascal, 2004, Erga, 2-84516-271-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01834565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-destructive techniques applied to landscape archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinella Pasquinucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oxbow Books, 2000, The Archaeology of Mediterranean Landscapes (4), 1-900188-74-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01834639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental reconstruction in Mediterranean landscape archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graeme Barker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Reconstruction in Mediterranean Landscape Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxbow Books, 1999, The Archaeology of Mediterranean Landscapes (2), 1-900188-63-5. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctvh1dpjf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01834596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire, transformer et stocker dans les campagnes des Gaules romaines. Problèmes d’interprétation fonctionnelle et économique des bâtiments d’exploitation et des structures de production agro-pastorale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ferdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Réchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquitania - Supplément</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 38, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Arvernes et leurs voisins du Massif Central à l’époque romaine. Une archéologie du développement des territoires (vol. 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 127 (606-607), 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01834530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Arvernes et leurs voisins du Massif Central à l’époque romaine. Une archéologie du développement des territoires (vol. 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 125 (600-601), 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04240087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes de l’habitat rural gallo-romain. Terminologies et typologies à l’épreuve des réalités archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquitania - Supplément</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01834684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidar et archéologie : une révolution technique et épistémologique. Retours d'expérience sur la base du programme MINEDOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Delferrière; Émeline Retournard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'Orient ancien à la Gaule romaine, sans jamais perdre le fil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mergoil, pp.549-569, 2025, Monographies Instrumentum (81), 978-2-35518-156-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florian Baret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Origines de la ville dans le Massif Central. Les agglomérations antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires François-Rabelais, pp.11-14, 2022, Villes et Territoires, 978-2-86906-804-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire, transformer et stocker dans les campagnes des Gaules romaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Trément. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Produire, transformer et stocker dans les campagnes des Gaules romaines. Problèmes d’interprétation fonctionnelle et économique des bâtiments d’exploitation et des structures de production agro-pastorale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fédération Aquitania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-21, 2017, Supplément (38), 978-2-910763-00-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan du colloque. La question de l’interprétation fonctionnelle et économique des bâtiments d’exploitation et des structures de production agro-pastorale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Trément. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Produire, transformer et stocker dans les campagnes des Gaules romaines. Problèmes d’interprétation fonctionnelle et économique des bâtiments d’exploitation et des structures de production agro-pastorale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Aquitania, pp.757-805, 2017, Supplément (38), 978-2-910763-00-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une agglomération routière et cultuelle au col de Ceyssat (Puy-de-Dôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Trément. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Arvernes et leurs voisins du Massif Central à l’époque romaine. Une archéologie du développement des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (t.127, n°606-607), Société des amis de l’Université de Clermont. Alliance Universitaire d'Auvergne, pp.71-89, 2013, Revue d'Auvergne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel modèle de développement régional pour le Massif Central à l’époque romaine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Trément. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Arvernes et leurs voisins du Massif Central à l’époque romaine. Une archéologie du développement des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (t.127, n°606-607), Société des amis de l’Université de Clermont. Alliance Universitaire d'Auvergne, pp.315-340, 2013, Revue d'Auvergne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01834717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal dynamics of settlement patterns in Central and Southern Gaul from 800 BC to 800 AD : models for long-term interregional comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Gandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cristina Gandini; François Favory; Laure Nuninger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Settlement Patterns, Production end Trades from the Neolithic to the Middle Ages. ARCHAEDYN, Seven Millennia of Territorial Dynamics, Final Conference, Dijon, 23-25 june 2008.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BAR Publishing, pp.51-64, 2012, BAR International Series (2370), 978-1-4073-0957-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Limagne des Marais : un système socio-environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Trément. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Arvernes et leurs voisins du Massif Central à l’époque romaine. Une archéologie du développement des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (t.124-125, n°600-601), Société des amis de l’Université de Clermont. Alliance Universitaire d'Auvergne, pp.115-181, 2011, Revue d'Auvergne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01834709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Trément. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Arvernes et leurs voisins du Massif Central à l’époque romaine. Une archéologie du développement des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (t.124-125, n°600-601), Société des amis de l’Université de Clermont. Alliance Universitaire d'Auvergne, pp.9-12, 2011, Revue d'Auvergne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01834685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Limagne des Marais : dynamique des paysages et du peuplement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Trément. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Arvernes et leurs voisins du Massif Central à l’époque romaine. Une archéologie du développement des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (t.124-125, n°600-601), Société des amis de l’Université de Clermont. Alliance Universitaire d'Auvergne, pp.215-296, 2011, Revue d'Auvergne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01834711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme DYSPATER : Dynamiques spatiales du développement des territoires dans le Massif Central de l’Âge du Fer au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Trément. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Arvernes et leurs voisins du Massif Central à l’époque romaine. Une archéologie du développement des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (t.124-125, n°600-601), Société des amis de l’Université de Clermont. Alliance Universitaire d'Auvergne, pp.27-49, 2011, Revue d'Auvergne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01834699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche systémique des interactions sociétés-milieux dans le bassin de Sarliève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Trément. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Arvernes et leurs voisins du Massif Central à l’époque romaine. Une archéologie du développement des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (t.124-125, n°600-601), Société des amis de l’Université de Clermont. Alliance Universitaire d'Auvergne, pp.183-213, 2011, Revue d'Auvergne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01834710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romanisation et développement dans le Massif Central : échelles, acteurs, processus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Trément. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Arvernes et leurs voisins du Massif Central à l’époque romaine. Une archéologie du développement des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (t.124-125, n°600-601), Société des amis de l’Université de Clermont. Alliance Universitaire d'Auvergne, pp.15-25, 2011, Revue d'Auvergne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01834696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prospection au sol systématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Trément. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Arvernes et leurs voisins du Massif Central à l’époque romaine. Une archéologie du développement des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (t.124-125, n°600-601), Société des amis de l’Université de Clermont. Alliance Universitaire d'Auvergne, pp.51-96, 2011, Revue d'Auvergne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01834707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’origine de la centralité clermontoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck Chignier-Riboulon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clermont-Ferrand, ville paradoxale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.115-118, 2009, CERAMAC (Hors série no 2), 978-2-84516-415-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01835446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des campagnes arvernes à l’époque romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Bouet; Florence Verdin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires et paysages de l’Âge du Fer au Moyen Âge. Mélanges offerts à Philippe Leveau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius Editions, pp.111-126, 2005, Mémoires (16), 2-910023-65-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01838447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grande Limagne, les terres noires et l’hydraulique arverne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'eau et les hommes en Auvergne. Lieux et usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chamina, pp.81, 2004, Découverte du patrimoine (905), 2-84466-082-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ad limina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Cébeillac-Gervasoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lamoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mireille Cébeillac-Gervasoni; Laurent Lamoine; Frédéric Trément. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autocélébration des élites locales dans le monde romain. Contexte, textes, images (IIe s. av. J.-C. - IIIe s. ap. J.-C.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Blaise-Pascal, pp.11-12, 2004, Erga, 2-84516-271-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un plan d’eau disparu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'eau et les hommes en Auvergne. Lieux et usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chamina, pp.26, 2004, Découverte du patrimoine (905), 2-84466-082-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions sociétés-milieux dans le bassin versant de la Loire depuis le Tardiglaciaire jusqu’à la période industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Burnouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Carcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cubizolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tatiana Muxart; Franck-Dominique Vivien; Bruno Villalba; Joëlle Burnouf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des milieux et des hommes : fragments d’histoires croisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.65-77, 206, 2003, Environnement, 978-2-84299-453-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01838159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux origines de la cité arverne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’identité de l’Auvergne (Auvergne, Bourbonnais, Velay). Mythe ou réalité historique ? Essai sur une histoire de l’Auvergne des origines à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Créer, pp.166-193, 2002, 2-909797-70-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01835352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubrilium : une agglomération cultuelle au Col de Ceyssat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’identité de l’Auvergne (Auvergne, Bourbonnais, Velay). Mythe ou réalité historique ? Essai sur une histoire de l’Auvergne des origines à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Créer, pp.211-213, 2002, 2-909797-70-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01835378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cité arverne à l’époque romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’identité de l’Auvergne (Auvergne, Bourbonnais, Velay). Mythe ou réalité historique ? Essai sur une histoire de l’Auvergne des origines à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Créer, pp.194-224, 2002, 2-909797-70-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01835368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peuplement des campagnes d’Auvergne à l’époque romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’identité de l’Auvergne (Auvergne, Bourbonnais, Velay). Mythe ou réalité historique ? Essai sur une histoire de l’Auvergne des origines à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Créer, pp.83-112, 2002, 2-909797-70-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01835288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études micro-régionales et paléodémographie. L’apport de la recherche autour de Saint-Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabienne Gateau; Frédéric Trément; Florence Verdin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Etang de Berre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Académie des Inscriptions et Belles-Lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.98-113, 1996, Carte archéologique de la Gaule (13/1), 2-87754-041-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01835223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Soires. Saint-Mitre-les-Remparts (Bouches-du-Rhône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Pellecuer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes de l'habitat rural en Gaule Narbonnaise. Spécial villa romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Association pour la promotion et la diffusion des connaissances archéologiques, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le secteur des étangs de Saint-Blaise : pour une approche archéologique et paléoécologique d’un milieu de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Leveau; Mireille Provansal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie et environnement : de la Sainte-Victoire aux Alpilles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l’Université de Provence, pp.83-108, 1993, Travaux du Centre Camille Jullian (14), 2-85399-310-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le secteur des étangs de Saint-Blaise : essai d’approche quantitative de l’histoire de l’occupation du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Leveau; Mireille Provansal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie et environnement : de la Sainte-Victoire aux Alpilles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l’Université de Provence, pp.165-182, 1993, Travaux du Centre Camille Jullian (14), 2-85399-310-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoire et peuplement de l’Auvergne à l’époque romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique de l’Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01835455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques spatiales du développement régional dans le territoire des Arvernes à l’époque romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique de l’Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01835465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques du peuplement dans la Limagne des Buttes (Puy-de-Dôme). Prospection diachronique (2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04915670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceyssat – L’agglomération antique du col de Ceyssat. Prospection thématique (2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04522371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y avait-il des espaces marginaux en Gaule romaine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 61, pp.5-42. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/hsr.061.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques du peuplement dans la Limagne des Buttes. Prospection diachronique (2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04240074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceyssat – L’agglomération antique du col de Ceyssat. Prospection thématique (2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04240073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceyssat, Orcines, Saint-Genès-Champanelle – L’agglomération antique du col de Ceyssat. Prospection thématique (2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04240071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-dessous du volcan. Les hospitalia du temple de Mercure au scanner du lidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Corgiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Laisné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Tripeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 406, pp.44-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques du peuplement dans la Limagne des Buttes. Prospection diachronique (2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04240072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’or des Arvernes retrouvé grâce au lidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 406, pp.25-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec la prospection aérienne, les révolutions de l’archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 406, pp.72-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche de l’or des Arvernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 399, pp.28-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il réhabiliter le climat et les microbes ? Changement climatique, pandémies et mondialisation à l’époque romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 53 (1), pp.115-167. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/hsr.053.0115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Nüsslein, Les Campagnes entre Moselle et Rhin dans l’Antiquité. Dynamiques du peuplement du Ier siècle av. J.-C. au Ve siècle apr. J.-C., Strasbourg, Association pour la Valorisation de l'Archéologie du Grand Est, 2018, 385 p. (Monographies d’archéologie du Grand Est 2).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (1), pp.191-196. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/hsr.051.0191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cochon, le jardin et le bois. Trois thèses récentes sur des sujets importants d’archéologie gallo-romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (1), pp.254-265. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/hsr.051.0191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles (A.), Vivre et produire dans les campagnes de la colonie de Valence (IIe av. – VIe apr. J.‑C.). – Autun : Éditions Mergoil, 2016. – 684 p. : bibliogr., fig. – (Archéologie et Histoire Romaine, ISSN : 1285.6371 ; 34). – ISBN : 978.2.35518.059.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 120 (2), pp.613-617</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Gilles, Vivre et produire dans les campagnes de la colonie de Valence (iie siècle av. – vie siècle apr. J.-C.), Autun, Éditions Mergoil (coll. « Archéologie et Histoire Romaine 34 »), 2016, 683 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (2), pp.208-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme MINEDOR. À la recherche de l’or des Arvernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 130 (618), pp.127-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01834725v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution de la végétation à l’Holocène récent et l’augmentation de la pression humaine dans le massif volcanique du Cantal (Massif Central, France) : l’exemple du vallon du Frau (commune de Chavagnac, Cantal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fassion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Coursol-Delpy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Deng-Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cubizolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (4), pp.307-323. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.7467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01838198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire carrière sous l'Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouvel observateur. Hors-série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.66-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative analysis of climate versus human impact on sediment yield since the Lateglacial : the Sarliève paleolake catchment (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Fourmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hinschberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (4), pp.497-516. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683609355181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01838324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme MINEDOR. Caractérisation archéologique et paléoenvironnementale des mines d’or arvernes de Haute-Combraille (Protohistoire - Moyen Âge)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de liaison de l'Association d'étude du monde rural gallo-romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20, pp.27-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection-inventaire. Canton de Billom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Auvergne, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04240053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages et peuplement dans le bassin de Sarliève (Puy-de-Dôme) du Néolithique au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Loire et ses terroirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 62, pp.32-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet collectif de recherche. Archéologie des paysages d’Auvergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Auvergne, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.148-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des « grands » et des « petits » &amp;lt;i&amp;gt;domini&amp;lt;/i&amp;gt; ? « Grandes » et « petites » &amp;lt;i&amp;gt;villae&amp;lt;/i&amp;gt; en Gaule Aquitaine. Le cas de la cité des Arvernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dousteyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 45-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque AGER VIII Les formes de l’habitat rural gallo-romain. Terminologies et typologies à l’épreuve des réalités archéologiques. 22-24 mars 2007 – Université de Toulouse-Le Mirail – Maison de la Recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de liaison de l'Association d'étude du monde rural gallo-romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17, pp.4-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection-inventaire. Canton de Billom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Auvergne, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.123-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un ancien lac au pied de l’&amp;lt;i&amp;gt;oppidum&amp;lt;/i&amp;gt; de Gergovie (Puy-de-Dôme) : interactions sociétés-milieux dans le bassin de Sarliève à l’Holocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dousteyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 64, pp.289-351. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/galia.2007.3314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental changes and evolution of settlement in the Limagne of Clermont-Ferrand (Massif Central, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Ballut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hrvatski geografski glasnik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 68 (2), pp.5-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01836557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARCHAEDYN. Dynamique spatiale du peuplement et ressources naturelles : vers une analyse intégrée dans le long terme, de la Préhistoire au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Favory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de liaison de l'Association d'étude du monde rural gallo-romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16, pp.7-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04271067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection-inventaire. Canton de Billom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Auvergne, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.114-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme collectif de recherche. Archéologie des paysages d’Auvergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Auvergne, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.126-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une autre Loire : dynamiques socio-environnementales sur 15000 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Burnouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Carcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Castanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cubizolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Covalences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 56, pp.4-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondage. Ceyssat. Col de Ceyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Auvergne, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.108-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme collectif de recherche. Archéologie des paysages d’Auvergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Auvergne, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;lt;i&amp;gt;villae&amp;lt;/i&amp;gt; gallo-romaines dans le territoire proche d'Augustonemetum - Clermont-Ferrand. Approche critique de la documentation archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dousteyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Segard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 43, pp.115-147. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/racf.2004.2958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00129343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un couple de toponymes référant à un lac disparu près de Clermont-Ferrand (Auvergne) : *&amp;lt;i&amp;gt;Summu lacu&amp;lt;/i&amp;gt;, *&amp;lt;i&amp;gt;Capu lacu&amp;lt;/i&amp;gt;. Confrontation des données linguistiques, archéologiques et paléoenvironnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für romanische Philologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 120 (2), pp.266-281. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/zrph.2004.120.2.266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01838177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la Gaule méditerranéenne à la Gaule centrale : Paysages et peuplements à l’Âge du Fer et à l’époque romaine. Archéologie et paléoenvironnement des campagnes de Provence et d’Auvergne. Habilitation à diriger les recherches soutenue le 9 décembre 2004 à l’Université de Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de liaison de l'Association d'étude du monde rural gallo-romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14, pp.27-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet collectif de recherche. Archéologie des paysages de Basse Auvergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Auvergne, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.137-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orcines. Col de Ceyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Auvergne, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection-thématique. Interaction homme/milieu en Grande Limagne d’Auvergne. Bassin versant de Sarliève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Auvergne, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection-inventaire. Saint-Beauzire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Auvergne, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondage. Ceyssat. Col de Ceyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Auvergne, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.135-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme Collectif de Recherche « Archéologie des paysages de Basse Auvergne ». Projet coordonné par Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de liaison de l'Association d'étude du monde rural gallo-romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Actualité de la recherche, 12, pp.11-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marion, G. Blancquaert éd., Les installations agricoles de l'âge du Fer en France septentrionale, éditions Rue d’Ulm/Presses de l’École Normale Supérieure, 2000, 527 p., ill. (Études d’histoire et d’archéologie 6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.273-277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection-inventaire. Saint-Beauzire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Auvergne, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04240055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection-thématique et sondage. Ceyssat - Saint-Genès-Champanelle - Orcines. Col de Ceyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Auvergne, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.118-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01834715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection-inventaire. Saint-Beauzire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Auvergne, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.54-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04240054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondage. Saint-Genès-Champanelle. Col de Ceyssat - Bois de Manson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Auvergne, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.142-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection-thématique. Interactions sociétés-milieux dans le bassin versant de l’ancien lac de Sarliève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Auvergne, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondage. Mazaye. Pré-Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Auvergne, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élites et &amp;lt;i&amp;gt;villae&amp;lt;/i&amp;gt; dans le territoire de la cité arverne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dousteyssier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de liaison de l'Association d'étude du monde rural gallo-romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 11, pp.17-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection thématique. Saint-Beauzire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Auvergne, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations sociétés/milieux physiques depuis la fin du Tardiglaciaire : les apports du programme Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Burnouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Carcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cubizolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Visset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 12 (1-2), pp.5-13. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/quate.2001.1677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03308744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection-inventaire diachronique. Commune de Saint-Beauzire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Auvergne, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, pp.102-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie spatiale et archéologie du paysage : le programme « Histoire de l’occupation du sol et évolution des paysages dans le bassin de Clermont-Ferrand »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dousteyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Segard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Nouvelles archéologiques. Du terrain au laboratoire…, 114 (554/555, n°1/2), pp.111-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche sur les élites gallo-romaines et le problème de la &amp;lt;i&amp;gt;villa&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de liaison de l'Association d'étude du monde rural gallo-romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 9, pp.2-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annexe I : Étude des céramiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquités Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 35, pp.115-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01838687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Genin, M.-O. Lavendhomme (coll. O. Blin, M. Feugère), Rodumna (Roanne, Loire), le village gallo-romain : évolution des mobiliers domestiques, 1997, 289 p., 71 Fig., 123 PI. (Documents d'Archéologie Française 66)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, pp.244-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un établissement agricole gallo-romain : le site des Soires à Saint-Mitre-les-Remparts (Bouches-du-Rhône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 30, pp.43-71. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ran.1997.1485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01838715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l’étude des céramiques communes du Haut-Empire en basse Provence occidentale. Le mobilier de l’établissement des Soires (Saint-Mitre-les-Remparts, Bouches-du-Rhône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista di studi liguri = Revue d'études ligures </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 62, pp.231-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01838804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Mitre, Istres, Fos, Port-de-Bouc, Martigues. Études métallurgiques dans le secteur des étangs de Saint-Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, pp.161-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateglacial and Holocene climate and soil erosion in Southeastern France : a case study from Etang du Pourra, Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Médus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Parron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 7, pp.235-245. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.3390070305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01838220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Soires. Fouille programmée (Saint-Mitre-les-Remparts)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, pp.129-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Clapières, dépotoir de la fin de l’Antiquité (Saint-Mitre-les-Remparts)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brien-Poitevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes d'information et de liaison de la Direction des Antiquités de la Région Provence - Alpes -Côte d'Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 6, pp.114-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Mitre, Istres, Port-de-Bouc, Fos. Prospections complémentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes d'information et de liaison de la Direction des Antiquités de la Région Provence - Alpes -Côte d'Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 6, pp.125-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de l’occupation du sol et mobilité du paysage dans la région de Saint-Blaise et des étangs (13)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes d'information et de liaison de la Direction des Antiquités de la Région Provence - Alpes -Côte d'Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 5, pp.188-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports du lidar HD MINEDOR-CRAIG à la caractérisation des activités minières anciennes en Haute-Combraille (Puy-de-Dôme). Exploration archéologique de deux vastes zones de tertres d’orpaillage dans la Forêt domaniale de l’Éclache (Tortebesse, Prondines). Bilan de la campagne de fouilles de l’été 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude MINEDOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Trément, Jun 2025, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05122260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De vastes chantiers miniers aurifères d’un type inédit à la fin de l’Antiquité dans l’ouest du territoire arverne. Apports du lidar à haute résolution et des fouilles archéologiques récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées régionales de l’archéologie Auvergne-Rhône-Alpes 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DRAC Auvergne-Rhône-Alpes, Nov 2024, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’écosystème au patrimoine : géohistoire des tourbières anthropiques du Massif central oriental (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cubizolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Marie Dendievel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Scholtès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géohistoire des zones humides d’ici et d’ailleurs. Regards croisés sur des trajectoires d’artificialisation et de conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorin Ailincai; Corinne Beck; Albane Burens; Laurent Carozza; Jean-Michel Carozza; Cristian Micu; Florian Mihail; Bertrand Sajaloli; Gabriela Toroimac; Philippe Valette; Petre Gastescu; Edward Bratanof; Petre Bretcan, Jun 2019, Tulcea, Roumanie. pp.261-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploitation de l’or en territoire arverne à l’époque gauloise. L’apport du lidar, des études paléoenvironnementales et minéralogiques en Haute-Combraille (ouest du département du Puy-de-Dôme, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Bouclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie de Winter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre montagnes et océan : hommes, milieux et territoires de l'Aquitaine aux sommets cantabriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alain Bouet; José Manuel Iglesias Gil; Stéphanie Montagner; Milagros Navarro Caballero; Jean-Michel Roddaz; Alicia Ruiz Gutiérrez; Florence Verdin, Oct 2023, Santander, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04239924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question du franchissement de la chaîne des Puys à l’époque romaine. Les travaux liés à l’aménagement de la voie d’Agrippa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habiter les zones de moyenne montagne dans l’Occident romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Blaise Pichon, Sep 2023, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications archéologiques récentes du LiDAR dans le territoire des Arvernes (Puy-de-Dôme). L’exemple des mines d’or gauloises de Haute-Combraille et de la station routière romaine du col de Ceyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique - Le LiDAR un outil au service de la connaissance des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRAIG, Oct 2022, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport du lidar à la caractérisation des aurières gauloises de Haute-Combraille (Puy-de-Dôme) et de leur impact sur les zones humides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’eau, le peuplement et l’archéologie aérienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Claude Claval, Oct 2022, Cournon-d'Auvergne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le complexe routier et cultuel gallo-romain du col de Ceyssat au pied du puy de Dôme : confrontation des données archéologiques, topographiques et lidar du point de vue du MNT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Laisné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique du réseau ISA, Information Spatiale et Archéologie « Les modèles numériques d’élévation en Archéologie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Élise Fovet; Franck Vautier; Sylvain Rassat, Mar 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement des sociétés agro-pastorales et changements hydro-pédologiques. L’exemple des hautes terres du Massif Central oriental (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cubizolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Scholtès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Marie Dendievel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les paysages ruraux. Un objet d’étude et une source pour les sciences de l’homme et de la société. État de l’art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giovanni Stranieri; Sarah Réault, Nov 2021, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de définition géographique de la moyenne montagne et implications archéologiques. Le cas du Massif Central à l’époque romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habiter et mettre en valeur les territoires antiques : le cas de la moyenne montagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Baptiste Rigot, May 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'image au terrain, et vice-versa : des méthodes de prospection archéologique fondamentalement complémentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les voies de l’archéologie aérienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Claude Claval, Sep 2021, Clermont-Ferrand, France. pp.89-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agglomérations, routes et dynamiques de développement dans le territoire des Arvernes à l’époque romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dacko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Calbris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Routes et petites villes de l’Antiquité à l’époque moderne. Colloque international, Clermont-Ferrand (20-21 mars 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Luc Fray; Céline Pérol, Mar 2014, Clermont-Ferrand, France. pp.73-97, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voies de communications, réseaux urbains et dynamiques de développement dans le territoire des Arvernes à l’époque romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dacko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Trescarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Calbris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voies, réseaux, paysages en Gaule. Colloque en hommage à Jean-Luc Fiches, Vers-Pont-du-Gard (14-17 juin 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Claude Raynaud, Jun 2016, Vers-Pont-du-Gard, France. pp.227-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des tourbières et des mines en Haute-Combraille. Milieux naturels ou artificiels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Brémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cubizolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Deng-Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zones humides et archéologie. VIe colloque international du Groupe d’Histoire des Zones Humides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Corinne Beck; Marie-Christine Marinval, Nov 2017, Glux-en-Glenne, France. pp.114-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cité des Arvernes à la fin de l’Antiquité. Dynamique du peuplement et des paysages (IVe-VIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde sur « La vie quotidienne d’Hippone à Sidoine Apollinaire ». Rencontres franco-algériennes de l’archéologie et de l’histoire (Clermont-Ferrand, 26 janvier 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association France-Algérie Pays d’Auvergne (AFAPA), Jan 2018, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Grande Limagne plain (Auvergne, France): a laboratory for systematic fieldwalking. The case of the largest Gallo-Roman villas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Calbris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Regad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Funde in der Landschaft. Neue Perspektiven une Ergebnisse archäologischer Prospektion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christine Keller, Christoph Wohlfarth, Jun 2017, Köln, Germany. pp.193-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vingt ans de prospections systématiques dans la plaine de Limagne : méthodes, résultats, limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires antiques rhônalpins. Études de cas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Catherine Coquidé, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of settlement and landscapes in the Arverni city at the end of Antiquity (Auvergne, France). Contribution of systematic surveys and paleoenvironmental studies (4th-6th c. AD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cubizolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th Roman Archaeological Conference (RAC) &amp; The 28th Theoretical Roman Archaeology Conference (TRAC). University of Edinburgh (12-14 avril 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RAC-TRAC, Apr 2018, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towns, roads and development dynamics in the Arverni’s territory in Roman times (Auvergne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dacko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Trescarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Calbris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional urban systems in the Roman Empire. Colloque international (Leiden, 23-24 juin 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Luuk de Ligt; John Bintliff; Matthew Hobson, Jun 2017, Leiden, Netherlands. pp.128-157, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004414365_006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centres et périphéries dans les cités antiques du Massif Central. Occupation, mise en valeur et intégration des territoires de montagne dans la cité des Arvernes (fin de l’Âge du Fer – début du Moyen Âge)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Delpy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fassion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Massounie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Franges urbaines, confins territoriaux. La Gaule dans l’Empire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Claire Besson; Olivier Blin; Bertrand Triboulot, Feb 2012, Versailles, France. pp.575-599</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme MINEDOR Caractérisation archéologique et paléoenvironnementale des mines d’or arvernes de Haute-Combraille (Auvergne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Brémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cubizolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dousteyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles sciences humaines et sociales pour le 21e siècle ? Prospective, réflexions, échanges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau national des MSH, Dec 2012, Caen, France. pp.273-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Gaule aux IVe et Ve siècles. Bas-Empire ou Antiquité tardive ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde organisée à Clermont-Ferrand (17-19 novembre 2015) sur « Les Gaules et les provinces romaines d’Afrique à l’époque d’Augustin d’Hippone (IVe-Ve siècles) » dans le cadre des Journées d’Amitié entre la France et l’Algérie par l’antenne régionale de France-Algérie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association France-Algérie Pays d’Auvergne (AFAPA), Nov 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel modèle de développement régional pour le Massif Central à l’époque romaine ? Essai d’application du modèle « centre/périphérie » au cas de la cité des Arvernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV Convegno Internazionale di Studi Veleiati</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pier Luigi Dall’Aglio; Carlotta Franceschelli; Lauretta Maganzani, Sep 2013, Veleia – Lugagnano Val d’Arda, Italie. pp.433-454</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romanisation et développement : Approche comparée des territoires de la partie occidentale du Conventus Bracarensis (Tarraconaise) et de la Civitas Arvernorum (Aquitaine). Une perspective de longue durée (IIe s. av. J.-C. - IIe s. apr. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Carvalho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paisatge, poblament, cultura material i historia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marta Prevosti; Josep López Vilar; Josep Guitart i Duran, Sep 2010, Tarragona, Espagne. pp.247-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romanisation et développement : le cas de la cité des Arvernes (IIe s. av. J.-C. – IIe s. apr. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysages ruraux et territoires dans les cités de l’Occident romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Luc Fiches; Rosa Plana-Mallart; Victor Revilla Calvo, Mar 2010, Barcelone, Espagne. pp.27-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839316v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre campos e pântanos : paisagens e gestão da água na Limagne entre finais da Idade do Ferro e a época romana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caminhos da Água. Paisagens e usos na longa duração</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Manuela Martins; Isabel Vaz de Freitas; Maria Isabel Del Val Valdivieso, Nov 2009, Braga, Portugal. pp.53-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeo-environmental characterization of the Arvernian gold mines of Auvergne (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Brémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cubizolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dousteyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montréal, Canada. pp.2468</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre champs et marais : paysages et gestion de l’eau en Limagne à la fin de l’Âge du Fer et à l’époque romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’eau : usages, risques et représentations dans le Sud-Ouest de la Gaule et le Nord de la péninsule Ibérique, de la fin de l’Âge du Fer à l’Antiquité tardive (IIe s. a.C.-VIe s. p.C.). Colloque international de la Fédération Aquitania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Pierre Bost, Sep 2009, Dax, France. pp.201-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construção do território e marcadores de desenvolvimento na época romana : dois modelos comparados de romanização nas civitates dos Arverni (Aquitânia) e dos Bracari (Tarraconense)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Carvalho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territórios, poderes, identidades (Territoires, pouvoirs, identités). III Congresso Internacional - XVIII Simpósio de História Universidade Federal do Espírito Santo, Université Paris-Est, Universidade do Minho. ST02 : « Cidades e territórios no mundo romano e tardo-antigo ». Tema : « O proceso de romanização e a constituição das civitates »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UFES, Campus de Goiabeiras, Nov 2011, Vitória do Espírito Santo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme Minedor. Caractérisation archéologique et paléoenvironnementale des mines d'or arvernes de Haute-Combraille (Auvergne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bremon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cubizolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dousteyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Povoamento e exploração dos recursos mineiros na Europa atlântica ocidental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carla Maria Braz Martins; Ana M. S. Bettencourt; José Inácio F. P. Martins; Jorge Carvalho, Dec 2010, Braga, Portugal. pp.271-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enregistrement sédimentaire du lac d'Aydat (Puy-de Dôme) : conséquences cumulées de l'activité humaine et de la paléohydrologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Lavrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée des Sédimentologistes Français (ASF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00933787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romanisation et développement dans les campagnes des Gaules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment les Gaules devinrent romaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre Ouzoulias; Laurence Tranoy, Sep 2007, Paris, France. pp.159-176, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dec.ouzou.2010.01.0159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839301v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestione delle acque e organizzazione dello spazio agrario nel Grand Marais de Limagne in et à romana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Franceschelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sistemi centuriali e opere di assetto agrario tra età romana e primo medioevo. Aspetti metodologici ricostruttivi ed interpretativi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pier Luigi Dall’Aglio; Guido Rosada, Sep 2009, Borgoricco/Padova - Lugo/Ravenna, Italy. pp.189-208, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1400/169524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romanisation et dynamiques territoriales en Gaule centrale. Le cas de la cité des Arvernes (IIe s. av. J.-C. – IIe s. ap. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changing Landscapes. The impact of Roman towns in the Western Mediterranean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cristina Corsi; Frank Vermeulen, May 2008, Castelo de Vide – Marvão, Portugal. pp.85-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839305v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan du colloque, débats et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les formes de l’habitat rural gallo-romain. Terminologie et typologie à l’épreuve des réalités archéologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Sablayrolles; Frédéric Trément, Sep 2009, Toulouse, France. pp.395-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01838441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions socio-environnementales en Grande Limagne d’Auvergne du Néolithique au début du Moyen Âge : le cas du bassin de Sarliève (Puy-de-Dôme, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dousteyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie et environnement dans la Méditerranée antique. Colloque international de la Société française d’Archéologie classique (Paris, École Normale Supérieure d’Ulm, 15 novembre 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Françoise Dumasy; François Queyrel, Nov 2003, Paris, France. pp.263-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat et mise en valeur des marais à l’époque romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dousteyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aménagement et exploitation des zones humides depuis l'Antiquité. Approches comparées en Europe méditerranéenne et continentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Trément; Carlotta Franceschelli, Jun 2009, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spatio-temporal dynamics of settlement patterns from 800 BC to 800 AD, in Central and Southern Gaul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Gandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7 millennia of territorial dynamics : settlement pattern, production and trades from Neolithic to Middle Ages: closing colloquium of The ArchaeDyn program (“Spatial dynamics of settlement patterns and natural resources: towards an integrated analysis over a long term, from Prehistory to the Middle Ages”)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DYSPATER Project: Spatial dynamics of uplands territories development from the Iron Age to the Middle Ages. Current researches and perspectives in the French Massif Central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Landscape Archaeology of European Mountain Areas: Current Research and Future Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Josep Maria Palet; Santiago Riera Mora, Jun 2008, Tarragone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité de la production et du stockage sédimentaires dans le bassin de la Loire (France) depuis le Tardiglaciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Di Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Fourmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le territoire des Arvernes : limites de cité, tropismes et centralité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lallemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIe colloque international de l'Association Française pour l'Étude de l'Âge du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christine Mennessier-Jouannet; Yann Deberge, May 2003, Clermont-Ferrand, France. pp.99-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00352144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions sociétés-milieux en Grande Limagne du Néolithique à l’époque romaine. Apport des recherches interdisciplinaires conduites dans le bassin de Sarliève (Puy-de-Dôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Rencontres Méridionales de Préhistoire Récente : Paysages et peuplement. Aspects culturels et chronologiques en France méridionale (2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierrick Fouéré; Christian Chevillot; Patrice Courtaud; Olivier Ferullo; Chantal Leroyer, Oct 2004, Périgueux, France. pp.11-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bassin de Sarliève : occupation du sol et paléo-environnement à l'âge du Fer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mennessier-Jouannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIe colloque international de l'Association Française pour l'Étude de l'Âge du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christine Mennessier-Jouannet; Yann Deberge, May 2003, Clermont-Ferrand, France. pp.385-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité de l'impact des sociétés anciennes sur l'érosion des sols d'après l'analyse de stocks sédimentaires dans le bassin de la Loire (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Di Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Fourmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Journées nationales d'étude des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages et peuplement dans le bassin de Sarliève du Néolithique au Moyen Âge (Puy-de-Dôme, France). Éléments pour un nouveau modèle socio-environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dousteyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps et espaces de l’homme en société. Analyses et modèles spatiaux en archéologie. Actes des XXVe rencontres internationales d’archéologie et d’histoire d’Antibes (Juan-les-Pins, 21-23 octobre 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-François Berger; Frédérique Bertoncello; Franck Braemer; Gourgen Davtian; Michiel Gazenbeek, Oct 2004, Juan-les-Pins, France. pp.485-498</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839422v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une agglomération routière et cultuelle au col de Ceyssat (Puy-de-Dôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voyages et voyageurs. 130e congrès du Comité des travaux historiques et scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guy Martinière, Apr 2005, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat et milieu humide en Grande Limagne de l’Âge du Fer au Moyen Âge. Essai de spatialisation dynamique des relations sociétés-milieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Ballut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dousteyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Segard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les fleuves aussi ont une histoire 2 : Pratiques sociales et hydrosystèmes fluviaux, lacustres et palustres des sociétés pré-industrielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joëlle Burnouf; Philippe Leveau, Apr 2002, Aix-en-Provence, France. pp.95-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une incinération spectaculaire au pied du puy de Dôme. Le bûcher funéraire du col de Ceyssat (Saint-Genès-Champanelle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Blaizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autocélébration des élites locales dans le monde romain. Contexte, textes, images (IIe s. av. J.-C. - IIIe s. ap. J.-C.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mireille Cébeillac-Gervasoni; Laurent Lamoine; Frédéric Trément, Nov 2003, Clermont-Ferrand, France. pp.463-500</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des espaces et des paysages. Essai de spatialisation dynamique des relations habitat - milieu humide en Grande Limagne, de l’Âge du Fer au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Ballut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dousteyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Segard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’historien en quête d’espaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Luc Fray; Céline Perol, May 2002, Clermont-Ferrand, France. pp.17-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élites et &amp;lt;i&amp;gt;villae&amp;lt;/i&amp;gt; dans le territoire de la cité arverne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dousteyssier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les élites et leurs facettes. Les élites locales dans le monde hellénistique et romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mireille Cébeillac-Gervasoni; Laurent Lamoine, Nov 2000, Clermont-Ferrand, France. pp.661-676</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations des flux et stocks de sédiments dans le bassin de Sarliève (Puy-de-Dôme, France) à l'Holocène : indices de développement des activités humaines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Fourmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Di Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie, Apr 2003, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00102000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un programme interdisciplinaire de recherche pour le bassin de la Loire : interactions Sociétés/Milieux dans le bassin de la Loire (fin du Tardiglaciaire-Époque industrielle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Burnouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Carcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cubizolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les paysages ligériens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Études ligériennes, Mar 2001, Tours, France. pp.74-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03308740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations environnementales et systèmes socio-économiques en Grande Limagne (Massif central) de l’Âge du Fer au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Ballut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mennessier-Jouannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Équilibres et ruptures dans les écosystèmes depuis 20 000 ans en Europe de l’Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hervé Richard; Anne Vignot, Sep 2000, Besançon, France. pp.269-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des activités humaines sur la production et le stockage de matières à l'Holocène dans le bassin lacustre de Sarliève (Puy-de-Dôme, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Fourmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Di Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRS - ECLIPSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat et peuplement en Provence à la fin de l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bérato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Borréani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les campagnes de la Gaule à la fin de l’Antiquité. [Actes du] IVe colloque de l'association AGER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre Ouzoulias; Christophe Pellecuer; Claude Raynaud; Paul Van Ossel; Pierre Garmy, Mar 1998, Montpellier, France. pp.275-301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;lt;i&amp;gt;villae&amp;lt;/i&amp;gt; en Provence aux IVe et Ve siècles : apports et limites des inventaires archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Carru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Gateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bérato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les campagnes de la Gaule à la fin de l’Antiquité : [actes du] IVe colloque de l'association AGER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre Ouzoulias; Christophe Pellecuer; Claude Raynaud; Paul Van Ossel; Pierre Garmy, Mar 1998, Montpellier, France. pp.475-501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04265491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience de croisement de méthodes de prospection sur le site des Girardes à Lapalud (Vaucluse, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Clogg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Druelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Ducomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Mariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-destructive techniques applied to landscape archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marinella Pasquinucci; Frédéric Trément, Dec 1995, Pisa, Italie. pp.256-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01838634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection et chronologie : de la quantification du temps au modèle de peuplement. Méthodes appliquées au secteur des étangs de Saint-Blaise (Bouches-du-Rhône, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extracting meaning from ploughsoil assemblages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ricardo Francovich, Helen Patterson, Dec 1995, Siena, Italie. pp.77-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01838453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport des méthodes non destructives à l’analyse des sites archéologiques : le point de vue de l’archéologue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-destructive techniques applied to landscape archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marinella Pasquinucci; Frédéric Trément, Dec 1995, Pisa, Italie. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01838674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection archéologique et démographie en Provence : approche paléodémographique de la rive occidentale de l’étang de Berre sur la longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconstructing population trends in Mediterranean Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Bintliff; Kostas Sbonias, Nov 1995, Durham, Royaume-Uni. pp.93-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01838482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les campagnes de l'Auvergne romaine : problématiques et perspectives de recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les relations entre la Méditerranée et le Centre de la Gaule du VIIIe s. av. J.-C. à la romanisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dominique Frère, Nov 1999, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche sur les élites gallo-romaines et le problème de la &amp;lt;i&amp;gt;villa&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Campagnes de l’Ouest. Stratigraphie et relations sociales dans l’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Annie Antoine, Mar 1999, Rennes, France. pp.287-302, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.20569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’archéologie de l’espace à la démographie. Le cas de la Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier colloque international de démographie historique antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Martine Bellancourt-Valdher; Jean-Nicolas Corvisier, Nov 1996, Arras, France. pp.27-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01835255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The integration of historical, archaeological and paleoenvironmental data at the regional scale : the Etang de Berre, Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental reconstruction in Mediterranean landscape archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Leveau; Kevin Walsh, Oct 1995, Aix-en-Provence, France. pp.193-205, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctvh1dpjf.23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01838703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une perspective microrégionale autour de Saint-Blaise (Bouches-du-Rhône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le IIIe siècle en Gaule Narbonnaise. Actes de la table ronde du GDR 954 « Archéologie de l’espace rural méditerranéen dans l’Antiquité et le haut Moyen Âge »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Luc Fiches, Sep 1995, Aix-en-Provence, La Beaume, France. pp.217-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La région des étangs de Saint-Blaise : pour une approche archéologique et paléo-écologique d’un milieu de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GMPCA Du terrain au laboratoire : pour un meilleur dialogue en archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Denis Vigne, Michel Menu, Catherine Perlès, Hélène Valladas, Nov 1989, Paris, France. pp.441-450, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.1989.9906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01838847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme MINEDOR. Caractérisation archéologique et paléoenvironnementale des mines d’or arvernes de Haute-Combraille (Auvergne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Brémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cubizolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio López-Sáez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exposition Les dix ans de la MSH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeo-environmental characterization of the Arvernian gold mines of Auvergne (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Brémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cubizolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineralogical Magazine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.2468</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme MINEDOR. Caractérisation archéologique et paléoenvironnementale des mines d’or arvernes de Haute-Combraille (Auvergne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Brémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cubizolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dousteyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles sciences humaines et sociales pour le 21e siècle ? Prospective, réflexions, échanges. Congrès national du Réseau des MSH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MINEDOR Project. Archaeological and palaeoenvironmental characterization of the ancient Arvernian gold mines of Haute-Combraille (Auvergne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Brémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cubizolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Earth in Evolution. 22th V.M. Goldschmidt Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sedimentary record of the Lake Aydat (French Massif Central) : cumulated consequences of human activities and palaeohydrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Lavrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIe Congrès de l’Association des sédimentologistes français (ASF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bassin du paléolac de Sarliève (Limagne, 63) à l’Atlantique : prémices des influences anthropiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe Congrès de l’Association des sédimentologistes français (ASF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damp areas as a major concern of the Zone Atelier Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Ballut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de Zagreb (Croatia)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Zagreb, Croatia. Acta geomorphologica croatica, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ArchaeDyn. Dynamique spatiale du peuplement et ressources naturelles : vers une analyse intégrée dans le long terme, de la Préhistoire au Moyen Âge,. ACI Espaces et territoires (contrat ET28, 2005-2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Favory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00483141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques du peuplement dans la Limagne des Buttes (Puy-de-Dôme). Rapport de prospection systématique (2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoran Čučković</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SRA Auvergne-Rhône-Alpes. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04924501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques du peuplement dans la Limagne des Buttes (Puy-de-Dôme). Rapport de prospection systématique (2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoran Čučković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Laisné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliott Sadourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Tripeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SRA Auvergne-Rhône-Alpes. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04462263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques du peuplement dans la Limagne des Buttes (Puy-de-Dôme). Rapport de prospection systématique (2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoran Čučković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Laisné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliott Sadourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Tripeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SRA Auvergne-Rhône-Alpes. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04240081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agglomération antique du Col de Ceyssat (Puy-de-Dôme). Sondages sur la voie d’Agrippa et le relais routier occidental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Franceschelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Luigi Dall’Aglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SRA Auvergne Rhône-Alpes. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04240086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agglomération antique du Col de Ceyssat (Puy-de-Dôme). Sondages sur la voie d’Agrippa et le relais routier occidental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Franceschelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Luigi Dall’Aglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SRA Auvergne Rhône-Alpes. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04240085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques du peuplement dans la Limagne des Buttes (Puy-de-Dôme). Rapport de prospection systématique (2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoran Čučković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Laisné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliott Sadourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Tobalina Pulido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SRA Auvergne-Rhône-Alpes. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04240080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques du peuplement dans la Limagne des Buttes (Puy-de-Dôme). Rapport de prospection systématique (2019-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SRA Auvergne-Rhône-Alpes. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04240078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agglomération antique du Col de Ceyssat (Puy-de-Dôme). Relevé topographique à haute résolution (Topographie, LIDAR, géophysique, SIG) & Études de matériaux et de mobiliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SRA Auvergne Rhône-Alpes. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04240084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques du peuplement dans la Limagne des Buttes (Puy-de-Dôme). Rapport de prospection systématique (2005-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SRA Auvergne-Rhône-Alpes. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04240077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche de l’or des Arvernes. Le programme MINEDOR Caractérisation archéologique et paléoenvironnementale des mines d’or arvernes de Haute-Combraille (Protohistoire – Moyen Âge). Rapport scientifique du programme de recherche déposé dans le cadre de l’Appel à Projets « Programme Interdisciplinaire » de la MSH de Clermont-Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Brémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cubizolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Deng-Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre d’Histoire « Espaces et Cultures » (CHEC-EA 1001) - Maison des Sciences de l’Homme (USR 3550) - Université Clermont Auvergne (UCA). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme, AGES (Ancient Geomorphological EvolutionS) / Évolutions géomorphologiques anciennes de lʼhydrosystème ligérien. Rapport intermédiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Castanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Arthuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Carcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cubizolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS – INEE; European Long-Term Ecosystem Research Network. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Région de Billom (Puy-de-Dôme). Étude diachronique de l’occupation du sol en Limagne des Buttes (VI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SRA Auvergne. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04240082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Région de Billom (Puy-de-Dôme). Étude diachronique de l’occupation du sol en Limagne des Buttes (IV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l’archéologie, DRAC Auvergne, Clermont-Ferrand. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La région de Billom (Puy-de-Dôme). Étude diachronique de l’occupation du sol en Limagne des Buttes (III)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l’archéologie, DRAC Auvergne, Clermont-Ferrand. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La région de Billom (Puy-de-Dôme). Étude diachronique de l’occupation du sol en Limagne des Buttes (II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l’archéologie, DRAC Auvergne, Clermont-Ferrand. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Beauzire (Puy-de-Dôme). Rapport de prospection systématique (1997-2001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l’archéologie, DRAC Auvergne, Clermont-Ferrand. 2005, 250 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie des paysages d’Auvergne. Programme collectif de recherche pluri-annuel (2004-2006). Rapport d’activités 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l’archéologie, DRAC Auvergne, Clermont-Ferrand. 2005, 370 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude diachronique de l’occupation du sol en Limagne des Buttes. La région de Billom (Puy-de-Dôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l’archéologie, DRAC Auvergne, Clermont-Ferrand. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie des paysages d’Auvergne. Programme collectif de recherche pluri-annuel (2004-2006). Rapport d’activités 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l’archéologie, DRAC Auvergne, Clermont-Ferrand. 2004, 334 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agglomération antique du col de Ceyssat (Ceyssat, Orcines, Saint-Genès-Champanelle). Contribution à l’étude du contexte archéologique du temple de Mercure (Puy-de-Dôme). Rapport de prospection thématique avec sondages n°2001-62</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dousteyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Trescarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 2001-62, Service régional de l’archéologie, DRAC Auvergne, Clermont-Ferrand. 2003, 5 vol. : 1444 p. I : Synthèse : 244 p., 83 fig. II : Données archéologiques : 360 p., 82 fig., 52 fiches de sites. III : Études de mobilier, analyses, topographie : 233 p., 30 fig., 27 pl., 6 annexes. IV : Bases de données mobilier (1) : 301 p. V : Bases de données mobilier (2) : 306 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie des paysages d’Auvergne. Programme collectif de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l’archéologie, DRAC Auvergne, Clermont-Ferrand. 2003, 253 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapports de Prospection-Inventaire. Commune de Saint-Beauzire (Puy-de-Dôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l’archéologie, DRAC Auvergne, Clermont-Ferrand. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La station antique d’Ubrilium retrouvée au Col de Ceyssat ? Bilan des recherches anciennes et des fouilles récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Trescarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dousteyssier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l’archéologie, DRAC Auvergne, Clermont-Ferrand. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agglomération antique du Col de Ceyssat (commune de Ceyssat, Puy-de-Dôme). Sondages sur les structures d’habitat gallo-romaines du Puy Lacroix (15-23 avril 2000). Rapport de sondage préliminaire 2000. Projet de fouille programmée 2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Parent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l’archéologie, DRAC Auvergne, Clermont-Ferrand. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme Environnement, Vie et Société du CNRS : « Interactions sociétés-milieux dans le bassin versant de la Loire (fin du Tardiglaciaire-époque industrielle) ». Secteur Amont (Auvergne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre de Recherches sur les Civilisations Antiques - PEVS CNRS. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapports de Prospection-Inventaire. Commune de Saint-Beauzire (Puy-de-Dôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l’archéologie, DRAC Auvergne, Clermont-Ferrand. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions sociétés-milieux dans le bassin versant de l’ancien lac de Sarliève (Puy-de-Dôme). Rapport de prospection thématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dousteyssier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l’archéologie, DRAC Auvergne, Clermont-Ferrand. 2001, 179 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapports de Prospection-Inventaire. Commune de Saint-Beauzire (Puy-de-Dôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l’archéologie, DRAC Auvergne, Clermont-Ferrand. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapports de Prospection-Inventaire. Commune de Saint-Beauzire (Puy-de-Dôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l’archéologie, DRAC Auvergne, Clermont-Ferrand. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouille programmée de l’établissement agricole gallo-romain des Soires (Saint-Mitre-les-Remparts, Bouches-du-Rhône). Rapport de synthèse, 2e année</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Direction des Antiquités, DRAC Provence-Alpes-Côte d’Azur. 1991, 129 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilles de l’établissement agricole gallo-romain des Soires (Saint-Mitre-les-Remparts, Bouches-du-Rhône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Direction des Antiquités, DRAC Provence-Alpes-Côte d’Azur, Aix-en-Provence. 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de prospection systématique sur la commune de Saint-Mitre-les-Remparts (Bouches-du-Rhône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction des Antiquités de Provence. 1990, 248 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de fouille programmée sur le site des Emplaniers (Saint-Mitre-les-Remparts), Bouches-du-Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC Provence-Alpes-Côte d'Azur. 1989, 73 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection électrique sur la meunerie gallo-romaine de Barbegal (Fontvieille)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Direction des Antiquités, DRAC Provence-Alpes-Côte d’Azur, Aix-en-Provence. 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de sondage sur le site des Clapières (Saint-Mitre-les-Remparts), Bouches-du-Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC Provence-Alpes-Côte d'Azur. 1989, 51 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de prospection sur le tracé du réseau d'irrigation de Plan Fossan (Saint-Mitre-les-Remparts)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC Provence-Alpes-Côte d'Azur. 1989, 43 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de diagnostic archéologique. ZAC du Mazet - 2e tranche, Fos-sur-Mer (Bouches-du-Rhône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC Provence-Alpes-Côte d'Azur. 1989, 96 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de prospection. Zone des étangs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction des Antiquités de Provence. 1989, 115 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouches-du-Rhône, La Ciotat. Office du Tourisme, boulevard Anatole France. Rapport de reconnaissance archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC Provence-Alpes-Côte d'Azur. 1988, 44 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier Magrignane. Zone d'Activité des Étangs (Saint-Mitre-les-Remparts)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction des Antiquités Historiques de Provence-Alpes-Côtes d'Azur. 1988, 48 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan de la prospection archéologique du polyréseau Arco. Fos-sur-Mer/Port-de-Bouc/Martigues (13 Bouches-du-Rhône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC Provence-Alpes-Côte d'Azur. 1987, 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04689821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId359"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric Trément </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur d’Antiquités Nationales, Histoire et archéologie de la Gaule à l'Université Clermont Auvergne</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">frederic-trement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">034869018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">22257332</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000116060209</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur d’Antiquités Nationales</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Directeur du département d’histoire</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable de l’axe 3 du CHEC : Archéologie et histoire des territoires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Spécialiste en histoire et archéologie de la Gaule celtique et romaine, je mobilise les méthodes de l’archéologie spatiale, de l’archéologie du paysage et de l’archéologie paléoenvironnementale pour restituer les dynamiques de peuplement, l’organisation des territoires et les interactions sociétés milieux dans la longue durée (du Néolithique à l’époque moderne) dans le Massif Central et plus spécifiquement dans le territoire des Arvernes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je coordonne trois programmes de recherche combinant fouilles archéologiques, prospections pédestres et aériennes systématiques, prospections géophysiques et lidar, et études paléoenvironnementales (géologie, géomorphologie, géoarchéologie, palynologie, géochimie isotopique, analyses biomoléculaires, datations par le carbone 14 et la luminescence stimulée optiquement dite OSL) :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Le programme DYSPATER (Dynamiques spatiales du développement du territoire dans le Massif Central)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Dans ce cadre, l’un des plus grands programmes de prospection systématique est en cours depuis 1997 sur la plaine de la Limagne, qui constitue le cœur politique et le poumon économique du territoire arverne. Les conditions exceptionnelles de lisibilité des sites en surface dans les fameuses « terres noires » offrent la possibilité unique de reconstituer les dynamiques du peuplement depuis le Néolithique avec un degré d’exhaustivité et de finesse incomparables.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. La fouille des hospitalia du temple de Mercure et de la voie d’Agrippa au Col de Ceyssat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">La tempête de 1999 a révélé la présence d’une agglomération romaine au Col de Ceyssat, au pied du Puy de Dôme, à l’endroit où la célèbre voie d’Agrippa qui reliait Lyon et Saintes par Clermont/Augustonemetum franchissait la chaîne des Puys. Les fouilles réalisées de 1999 à 2003 ont mis en évidence un vaste complexe routier et cultuel associé à une nécropole, interprété comme des structures d’accueil (hospitalia) des voyageurs et des pèlerins venus honorer Mercure au sommet du Puy de Dôme, où se trouve l’un des plus grands temples dédiés à ce dieu en Gaule. Reprises en 2020, les fouilles peuvent s’appuyer désormais sur de nouvelles méthodes : lidar, prospection géophysique (géoradar, résistivité, magnétométrie), biologie moléculaire. Elles portent sur les aménagements routiers spectaculaires qui ont permis aux ingénieurs romains d’assurer le franchissement des pentes, et sur la station routière qui accueillait les voyageurs, leurs véhicules et leurs montures au débouché d’une imposante cavée en lacets.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Le programme MINEDOR (Caractérisation archéologique et paléoenvironnementale des mines d’or arvernes de Haute-Combraille)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Lancé en 2010, ce programme visait initialement à cartographier les chantiers miniers aurifères présents en grand nombre sur les confins occidentaux du territoire arverne, et à les dater en étudiant leur impact sur l’environnement (déboisements, pollutions) grâce à des carottages réalisés dans des tourbières. Il a connu une très forte accélération suite à la réalisation, en 2021, d’une couverture lidar HD couvrant 420 km2, soit 38 communes en tout ou partie. Le traitement des données a mis en évidence des milliers d’indices miniers correspondant pour partie à des aurières gauloises, mais également des chantiers d’un type jusqu’ici inconnu, témoignant d’une exploitation intensive et systématique des fonds de vallons. Les fouilles réalisées durant l’été 2024 sur deux de ces sites ont révélé qu’il s’agit de minières extensives, datées du Bas-Empire, qui ont consisté en un décapage méthodique du substrat granitique. Une rampe (sluice) associée à des dépôts de lavage a été découverte.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Ces chantiers spectaculaires, qui s’étendent sur des centaines de kilomètres linéaires, peuvent être mis en relation avec l’accroissement des besoins en or de l’Empire suite aux réformes économiques, monétaires et fiscales de l’empereur Constantin Ier.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de l'occupation du sol et évolution des paysages dans le Secteur des Étangs de Saint-Blaise (Bouches-du-Rhône). Essai d'archéologie du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université de Provence - Aix Marseille 1, 1994. Français. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1994AIX10044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04239901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la Gaule méditerranéenne à la Gaule centrale. Paysages et peuplements à l'Âge du Fer et à l'époque romaine. Archéologie et paléoenvironnement des campagnes de Provence et d'Auvergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université de Provence, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04239903v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie d’un paysage. Les Étangs de Saint-Blaise (Bouches-du-Rhône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de la Maison des Sciences de l'Homme, 1999, Documents d'Archéologie Française (74), 2-7351-0797-3. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsmsh.45168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01834497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Étang-de-Berre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Gateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Verdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Académie des Inscriptions et Belles-Lettres, 1996, Carte archéologique de la Gaule (13/1), Michel Provost, 2-87754-041-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01747790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autocélébration des élites locales dans le monde romain. Contextes, textes, images (IIe s. av. J.-C. – IIIe s. ap. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Cébeillac-Gervasoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lamoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires Blaise Pascal, 2004, Erga, 2-84516-271-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01834565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-destructive techniques applied to landscape archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinella Pasquinucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oxbow Books, 2000, The Archaeology of Mediterranean Landscapes (4), 1-900188-74-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01834639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental reconstruction in Mediterranean landscape archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graeme Barker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Reconstruction in Mediterranean Landscape Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxbow Books, 1999, The Archaeology of Mediterranean Landscapes (2), 1-900188-63-5. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctvh1dpjf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01834596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire, transformer et stocker dans les campagnes des Gaules romaines. Problèmes d’interprétation fonctionnelle et économique des bâtiments d’exploitation et des structures de production agro-pastorale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ferdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Réchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquitania - Supplément</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 38, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Arvernes et leurs voisins du Massif Central à l’époque romaine. Une archéologie du développement des territoires (vol. 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 127 (606-607), 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01834530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Arvernes et leurs voisins du Massif Central à l’époque romaine. Une archéologie du développement des territoires (vol. 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 125 (600-601), 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04240087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes de l’habitat rural gallo-romain. Terminologies et typologies à l’épreuve des réalités archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquitania - Supplément</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01834684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidar et archéologie : une révolution technique et épistémologique. Retours d'expérience sur la base du programme MINEDOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Delferrière; Émeline Retournard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'Orient ancien à la Gaule romaine, sans jamais perdre le fil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mergoil, pp.549-569, 2025, Monographies Instrumentum (81), 978-2-35518-156-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florian Baret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Origines de la ville dans le Massif Central. Les agglomérations antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires François-Rabelais, pp.11-14, 2022, Villes et Territoires, 978-2-86906-804-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire, transformer et stocker dans les campagnes des Gaules romaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Trément. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Produire, transformer et stocker dans les campagnes des Gaules romaines. Problèmes d’interprétation fonctionnelle et économique des bâtiments d’exploitation et des structures de production agro-pastorale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fédération Aquitania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-21, 2017, Supplément (38), 978-2-910763-00-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan du colloque. La question de l’interprétation fonctionnelle et économique des bâtiments d’exploitation et des structures de production agro-pastorale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Trément. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Produire, transformer et stocker dans les campagnes des Gaules romaines. Problèmes d’interprétation fonctionnelle et économique des bâtiments d’exploitation et des structures de production agro-pastorale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Aquitania, pp.757-805, 2017, Supplément (38), 978-2-910763-00-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une agglomération routière et cultuelle au col de Ceyssat (Puy-de-Dôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Trément. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Arvernes et leurs voisins du Massif Central à l’époque romaine. Une archéologie du développement des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (t.127, n°606-607), Société des amis de l’Université de Clermont. Alliance Universitaire d'Auvergne, pp.71-89, 2013, Revue d'Auvergne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel modèle de développement régional pour le Massif Central à l’époque romaine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Trément. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Arvernes et leurs voisins du Massif Central à l’époque romaine. Une archéologie du développement des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (t.127, n°606-607), Société des amis de l’Université de Clermont. Alliance Universitaire d'Auvergne, pp.315-340, 2013, Revue d'Auvergne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01834717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal dynamics of settlement patterns in Central and Southern Gaul from 800 BC to 800 AD : models for long-term interregional comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Gandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cristina Gandini; François Favory; Laure Nuninger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Settlement Patterns, Production end Trades from the Neolithic to the Middle Ages. ARCHAEDYN, Seven Millennia of Territorial Dynamics, Final Conference, Dijon, 23-25 june 2008.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BAR Publishing, pp.51-64, 2012, BAR International Series (2370), 978-1-4073-0957-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Trément. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Arvernes et leurs voisins du Massif Central à l’époque romaine. Une archéologie du développement des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (t.124-125, n°600-601), Société des amis de l’Université de Clermont. Alliance Universitaire d'Auvergne, pp.9-12, 2011, Revue d'Auvergne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01834685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Limagne des Marais : dynamique des paysages et du peuplement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Trément. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Arvernes et leurs voisins du Massif Central à l’époque romaine. Une archéologie du développement des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (t.124-125, n°600-601), Société des amis de l’Université de Clermont. Alliance Universitaire d'Auvergne, pp.215-296, 2011, Revue d'Auvergne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01834711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Limagne des Marais : un système socio-environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Trément. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Arvernes et leurs voisins du Massif Central à l’époque romaine. Une archéologie du développement des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (t.124-125, n°600-601), Société des amis de l’Université de Clermont. Alliance Universitaire d'Auvergne, pp.115-181, 2011, Revue d'Auvergne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01834709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme DYSPATER : Dynamiques spatiales du développement des territoires dans le Massif Central de l’Âge du Fer au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Trément. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Arvernes et leurs voisins du Massif Central à l’époque romaine. Une archéologie du développement des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (t.124-125, n°600-601), Société des amis de l’Université de Clermont. Alliance Universitaire d'Auvergne, pp.27-49, 2011, Revue d'Auvergne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01834699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche systémique des interactions sociétés-milieux dans le bassin de Sarliève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Trément. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Arvernes et leurs voisins du Massif Central à l’époque romaine. Une archéologie du développement des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (t.124-125, n°600-601), Société des amis de l’Université de Clermont. Alliance Universitaire d'Auvergne, pp.183-213, 2011, Revue d'Auvergne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01834710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romanisation et développement dans le Massif Central : échelles, acteurs, processus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Trément. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Arvernes et leurs voisins du Massif Central à l’époque romaine. Une archéologie du développement des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (t.124-125, n°600-601), Société des amis de l’Université de Clermont. Alliance Universitaire d'Auvergne, pp.15-25, 2011, Revue d'Auvergne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01834696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prospection au sol systématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Trément. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Arvernes et leurs voisins du Massif Central à l’époque romaine. Une archéologie du développement des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (t.124-125, n°600-601), Société des amis de l’Université de Clermont. Alliance Universitaire d'Auvergne, pp.51-96, 2011, Revue d'Auvergne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01834707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’origine de la centralité clermontoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck Chignier-Riboulon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clermont-Ferrand, ville paradoxale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.115-118, 2009, CERAMAC (Hors série no 2), 978-2-84516-415-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01835446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des campagnes arvernes à l’époque romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Bouet; Florence Verdin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires et paysages de l’Âge du Fer au Moyen Âge. Mélanges offerts à Philippe Leveau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius Editions, pp.111-126, 2005, Mémoires (16), 2-910023-65-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01838447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grande Limagne, les terres noires et l’hydraulique arverne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'eau et les hommes en Auvergne. Lieux et usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chamina, pp.81, 2004, Découverte du patrimoine (905), 2-84466-082-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ad limina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Cébeillac-Gervasoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lamoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mireille Cébeillac-Gervasoni; Laurent Lamoine; Frédéric Trément. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autocélébration des élites locales dans le monde romain. Contexte, textes, images (IIe s. av. J.-C. - IIIe s. ap. J.-C.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Blaise-Pascal, pp.11-12, 2004, Erga, 2-84516-271-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un plan d’eau disparu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'eau et les hommes en Auvergne. Lieux et usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chamina, pp.26, 2004, Découverte du patrimoine (905), 2-84466-082-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions sociétés-milieux dans le bassin versant de la Loire depuis le Tardiglaciaire jusqu’à la période industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Burnouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Carcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cubizolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tatiana Muxart; Franck-Dominique Vivien; Bruno Villalba; Joëlle Burnouf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des milieux et des hommes : fragments d’histoires croisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.65-77, 206, 2003, Environnement, 978-2-84299-453-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01838159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux origines de la cité arverne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’identité de l’Auvergne (Auvergne, Bourbonnais, Velay). Mythe ou réalité historique ? Essai sur une histoire de l’Auvergne des origines à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Créer, pp.166-193, 2002, 2-909797-70-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01835352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubrilium : une agglomération cultuelle au Col de Ceyssat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’identité de l’Auvergne (Auvergne, Bourbonnais, Velay). Mythe ou réalité historique ? Essai sur une histoire de l’Auvergne des origines à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Créer, pp.211-213, 2002, 2-909797-70-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01835378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cité arverne à l’époque romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’identité de l’Auvergne (Auvergne, Bourbonnais, Velay). Mythe ou réalité historique ? Essai sur une histoire de l’Auvergne des origines à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Créer, pp.194-224, 2002, 2-909797-70-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01835368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peuplement des campagnes d’Auvergne à l’époque romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’identité de l’Auvergne (Auvergne, Bourbonnais, Velay). Mythe ou réalité historique ? Essai sur une histoire de l’Auvergne des origines à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Créer, pp.83-112, 2002, 2-909797-70-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01835288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études micro-régionales et paléodémographie. L’apport de la recherche autour de Saint-Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabienne Gateau; Frédéric Trément; Florence Verdin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Etang de Berre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Académie des Inscriptions et Belles-Lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.98-113, 1996, Carte archéologique de la Gaule (13/1), 2-87754-041-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01835223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Soires. Saint-Mitre-les-Remparts (Bouches-du-Rhône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Pellecuer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes de l'habitat rural en Gaule Narbonnaise. Spécial villa romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Association pour la promotion et la diffusion des connaissances archéologiques, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le secteur des étangs de Saint-Blaise : pour une approche archéologique et paléoécologique d’un milieu de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Leveau; Mireille Provansal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie et environnement : de la Sainte-Victoire aux Alpilles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l’Université de Provence, pp.83-108, 1993, Travaux du Centre Camille Jullian (14), 2-85399-310-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le secteur des étangs de Saint-Blaise : essai d’approche quantitative de l’histoire de l’occupation du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Leveau; Mireille Provansal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie et environnement : de la Sainte-Victoire aux Alpilles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l’Université de Provence, pp.165-182, 1993, Travaux du Centre Camille Jullian (14), 2-85399-310-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoire et peuplement de l’Auvergne à l’époque romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique de l’Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01835455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques spatiales du développement régional dans le territoire des Arvernes à l’époque romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique de l’Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01835465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques du peuplement dans la Limagne des Buttes (Puy-de-Dôme). Prospection diachronique (2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04915670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceyssat – L’agglomération antique du col de Ceyssat. Prospection thématique (2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04522371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y avait-il des espaces marginaux en Gaule romaine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 61, pp.5-42. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/hsr.061.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques du peuplement dans la Limagne des Buttes. Prospection diachronique (2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04240074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceyssat – L’agglomération antique du col de Ceyssat. Prospection thématique (2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04240073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceyssat, Orcines, Saint-Genès-Champanelle – L’agglomération antique du col de Ceyssat. Prospection thématique (2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04240071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’or des Arvernes retrouvé grâce au lidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 406, pp.25-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques du peuplement dans la Limagne des Buttes. Prospection diachronique (2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04240072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-dessous du volcan. Les hospitalia du temple de Mercure au scanner du lidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Corgiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Laisné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Tripeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 406, pp.44-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec la prospection aérienne, les révolutions de l’archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 406, pp.72-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche de l’or des Arvernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 399, pp.28-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il réhabiliter le climat et les microbes ? Changement climatique, pandémies et mondialisation à l’époque romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 53 (1), pp.115-167. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/hsr.053.0115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Nüsslein, Les Campagnes entre Moselle et Rhin dans l’Antiquité. Dynamiques du peuplement du Ier siècle av. J.-C. au Ve siècle apr. J.-C., Strasbourg, Association pour la Valorisation de l'Archéologie du Grand Est, 2018, 385 p. (Monographies d’archéologie du Grand Est 2).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (1), pp.191-196. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/hsr.051.0191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cochon, le jardin et le bois. Trois thèses récentes sur des sujets importants d’archéologie gallo-romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (1), pp.254-265. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/hsr.051.0191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Gilles, Vivre et produire dans les campagnes de la colonie de Valence (IIe siècle av. – VIe siècle apr. J.-C.), Autun, Éditions Mergoil (coll. « Archéologie et Histoire Romaine 34 »), 2016, 683 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (2), pp.208-213. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/hsr.050.0205b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles (A.), Vivre et produire dans les campagnes de la colonie de Valence (IIe av. – VIe apr. J.‑C.). – Autun : Éditions Mergoil, 2016. – 684 p. : bibliogr., fig. – (Archéologie et Histoire Romaine, ISSN : 1285.6371 ; 34). – ISBN : 978.2.35518.059.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 120 (2), pp.613-617</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme MINEDOR. À la recherche de l’or des Arvernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 130 (618), pp.127-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01834725v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution de la végétation à l’Holocène récent et l’augmentation de la pression humaine dans le massif volcanique du Cantal (Massif Central, France) : l’exemple du vallon du Frau (commune de Chavagnac, Cantal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fassion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Coursol-Delpy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Deng-Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cubizolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (4), pp.307-323. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.7467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01838198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire carrière sous l'Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouvel observateur. Hors-série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.66-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme MINEDOR. Caractérisation archéologique et paléoenvironnementale des mines d’or arvernes de Haute-Combraille (Protohistoire - Moyen Âge)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de liaison de l'Association d'étude du monde rural gallo-romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20, pp.27-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative analysis of climate versus human impact on sediment yield since the Lateglacial : the Sarliève paleolake catchment (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Fourmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hinschberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (4), pp.497-516. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683609355181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01838324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection-inventaire. Canton de Billom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Auvergne, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04240053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet collectif de recherche. Archéologie des paysages d’Auvergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Auvergne, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.148-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages et peuplement dans le bassin de Sarliève (Puy-de-Dôme) du Néolithique au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Loire et ses terroirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 62, pp.32-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection-inventaire. Canton de Billom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Auvergne, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.123-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque AGER VIII Les formes de l’habitat rural gallo-romain. Terminologies et typologies à l’épreuve des réalités archéologiques. 22-24 mars 2007 – Université de Toulouse-Le Mirail – Maison de la Recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de liaison de l'Association d'étude du monde rural gallo-romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17, pp.4-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des « grands » et des « petits » &amp;lt;i&amp;gt;domini&amp;lt;/i&amp;gt; ? « Grandes » et « petites » &amp;lt;i&amp;gt;villae&amp;lt;/i&amp;gt; en Gaule Aquitaine. Le cas de la cité des Arvernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dousteyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 45-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un ancien lac au pied de l’&amp;lt;i&amp;gt;oppidum&amp;lt;/i&amp;gt; de Gergovie (Puy-de-Dôme) : interactions sociétés-milieux dans le bassin de Sarliève à l’Holocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dousteyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 64, pp.289-351. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/galia.2007.3314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental changes and evolution of settlement in the Limagne of Clermont-Ferrand (Massif Central, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Ballut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hrvatski geografski glasnik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 68 (2), pp.5-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01836557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARCHAEDYN. Dynamique spatiale du peuplement et ressources naturelles : vers une analyse intégrée dans le long terme, de la Préhistoire au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Favory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de liaison de l'Association d'étude du monde rural gallo-romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16, pp.7-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04271067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection-inventaire. Canton de Billom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Auvergne, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.114-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme collectif de recherche. Archéologie des paysages d’Auvergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Auvergne, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.126-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une autre Loire : dynamiques socio-environnementales sur 15000 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Burnouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Carcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Castanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cubizolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Covalences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 56, pp.4-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondage. Ceyssat. Col de Ceyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Auvergne, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.108-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme collectif de recherche. Archéologie des paysages d’Auvergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Auvergne, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un couple de toponymes référant à un lac disparu près de Clermont-Ferrand (Auvergne) : *&amp;lt;i&amp;gt;Summu lacu&amp;lt;/i&amp;gt;, *&amp;lt;i&amp;gt;Capu lacu&amp;lt;/i&amp;gt;. Confrontation des données linguistiques, archéologiques et paléoenvironnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für romanische Philologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 120 (2), pp.266-281. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/zrph.2004.120.2.266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01838177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;lt;i&amp;gt;villae&amp;lt;/i&amp;gt; gallo-romaines dans le territoire proche d'Augustonemetum - Clermont-Ferrand. Approche critique de la documentation archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dousteyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Segard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 43, pp.115-147. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/racf.2004.2958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00129343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection-thématique. Interaction homme/milieu en Grande Limagne d’Auvergne. Bassin versant de Sarliève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Auvergne, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet collectif de recherche. Archéologie des paysages de Basse Auvergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Auvergne, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.137-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orcines. Col de Ceyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Auvergne, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la Gaule méditerranéenne à la Gaule centrale : Paysages et peuplements à l’Âge du Fer et à l’époque romaine. Archéologie et paléoenvironnement des campagnes de Provence et d’Auvergne. Habilitation à diriger les recherches soutenue le 9 décembre 2004 à l’Université de Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de liaison de l'Association d'étude du monde rural gallo-romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14, pp.27-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection-inventaire. Saint-Beauzire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Auvergne, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondage. Ceyssat. Col de Ceyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Auvergne, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.135-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme Collectif de Recherche « Archéologie des paysages de Basse Auvergne ». Projet coordonné par Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de liaison de l'Association d'étude du monde rural gallo-romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Actualité de la recherche, 12, pp.11-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection-inventaire. Saint-Beauzire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Auvergne, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04240055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection-thématique et sondage. Ceyssat - Saint-Genès-Champanelle - Orcines. Col de Ceyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Auvergne, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.118-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01834715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marion, G. Blancquaert éd., Les installations agricoles de l'âge du Fer en France septentrionale, éditions Rue d’Ulm/Presses de l’École Normale Supérieure, 2000, 527 p., ill. (Études d’histoire et d’archéologie 6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.273-277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection-inventaire. Saint-Beauzire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Auvergne, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.54-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04240054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondage. Saint-Genès-Champanelle. Col de Ceyssat - Bois de Manson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Auvergne, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.142-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection-thématique. Interactions sociétés-milieux dans le bassin versant de l’ancien lac de Sarliève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Auvergne, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondage. Mazaye. Pré-Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Auvergne, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élites et &amp;lt;i&amp;gt;villae&amp;lt;/i&amp;gt; dans le territoire de la cité arverne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dousteyssier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de liaison de l'Association d'étude du monde rural gallo-romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 11, pp.17-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection thématique. Saint-Beauzire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Auvergne, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations sociétés/milieux physiques depuis la fin du Tardiglaciaire : les apports du programme Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Burnouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Carcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cubizolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Visset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 12 (1-2), pp.5-13. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/quate.2001.1677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03308744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie spatiale et archéologie du paysage : le programme « Histoire de l’occupation du sol et évolution des paysages dans le bassin de Clermont-Ferrand »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dousteyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Segard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Nouvelles archéologiques. Du terrain au laboratoire…, 114 (554/555, n°1/2), pp.111-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection-inventaire diachronique. Commune de Saint-Beauzire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Auvergne, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, pp.102-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche sur les élites gallo-romaines et le problème de la &amp;lt;i&amp;gt;villa&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de liaison de l'Association d'étude du monde rural gallo-romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 9, pp.2-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annexe I : Étude des céramiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquités Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 35, pp.115-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01838687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Genin, M.-O. Lavendhomme (coll. O. Blin, M. Feugère), Rodumna (Roanne, Loire), le village gallo-romain : évolution des mobiliers domestiques, 1997, 289 p., 71 Fig., 123 PI. (Documents d'Archéologie Française 66)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, pp.244-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un établissement agricole gallo-romain : le site des Soires à Saint-Mitre-les-Remparts (Bouches-du-Rhône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 30, pp.43-71. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ran.1997.1485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01838715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l’étude des céramiques communes du Haut-Empire en basse Provence occidentale. Le mobilier de l’établissement des Soires (Saint-Mitre-les-Remparts, Bouches-du-Rhône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista di studi liguri = Revue d'études ligures </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 62, pp.231-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01838804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Mitre, Istres, Fos, Port-de-Bouc, Martigues. Études métallurgiques dans le secteur des étangs de Saint-Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, pp.161-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateglacial and Holocene climate and soil erosion in Southeastern France : a case study from Etang du Pourra, Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Médus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Parron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 7, pp.235-245. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.3390070305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01838220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Soires. Fouille programmée (Saint-Mitre-les-Remparts)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, pp.129-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Clapières, dépotoir de la fin de l’Antiquité (Saint-Mitre-les-Remparts)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brien-Poitevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes d'information et de liaison de la Direction des Antiquités de la Région Provence - Alpes -Côte d'Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 6, pp.114-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Mitre, Istres, Port-de-Bouc, Fos. Prospections complémentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes d'information et de liaison de la Direction des Antiquités de la Région Provence - Alpes -Côte d'Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 6, pp.125-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de l’occupation du sol et mobilité du paysage dans la région de Saint-Blaise et des étangs (13)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes d'information et de liaison de la Direction des Antiquités de la Région Provence - Alpes -Côte d'Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 5, pp.188-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports du lidar HD MINEDOR-CRAIG à la caractérisation des activités minières anciennes en Haute-Combraille (Puy-de-Dôme). Exploration archéologique de deux vastes zones de tertres d’orpaillage dans la Forêt domaniale de l’Éclache (Tortebesse, Prondines). Bilan de la campagne de fouilles de l’été 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude MINEDOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Trément, Jun 2025, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05122260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De vastes chantiers miniers aurifères d’un type inédit à la fin de l’Antiquité dans l’ouest du territoire arverne. Apports du lidar à haute résolution et des fouilles archéologiques récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées régionales de l’archéologie Auvergne-Rhône-Alpes 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DRAC Auvergne-Rhône-Alpes, Nov 2024, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’écosystème au patrimoine : géohistoire des tourbières anthropiques du Massif central oriental (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cubizolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Marie Dendievel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Scholtès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géohistoire des zones humides d’ici et d’ailleurs. Regards croisés sur des trajectoires d’artificialisation et de conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorin Ailincai; Corinne Beck; Albane Burens; Laurent Carozza; Jean-Michel Carozza; Cristian Micu; Florian Mihail; Bertrand Sajaloli; Gabriela Toroimac; Philippe Valette; Petre Gastescu; Edward Bratanof; Petre Bretcan, Jun 2019, Tulcea, Roumanie. pp.261-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploitation de l’or en territoire arverne à l’époque gauloise. L’apport du lidar, des études paléoenvironnementales et minéralogiques en Haute-Combraille (ouest du département du Puy-de-Dôme, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Bouclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie de Winter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre montagnes et océan : hommes, milieux et territoires de l'Aquitaine aux sommets cantabriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alain Bouet; José Manuel Iglesias Gil; Stéphanie Montagner; Milagros Navarro Caballero; Jean-Michel Roddaz; Alicia Ruiz Gutiérrez; Florence Verdin, Oct 2023, Santander, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04239924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question du franchissement de la chaîne des Puys à l’époque romaine. Les travaux liés à l’aménagement de la voie d’Agrippa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habiter les zones de moyenne montagne dans l’Occident romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Blaise Pichon, Sep 2023, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications archéologiques récentes du LiDAR dans le territoire des Arvernes (Puy-de-Dôme). L’exemple des mines d’or gauloises de Haute-Combraille et de la station routière romaine du col de Ceyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique - Le LiDAR un outil au service de la connaissance des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRAIG, Oct 2022, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport du lidar à la caractérisation des aurières gauloises de Haute-Combraille (Puy-de-Dôme) et de leur impact sur les zones humides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’eau, le peuplement et l’archéologie aérienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Claude Claval, Oct 2022, Cournon-d'Auvergne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement des sociétés agro-pastorales et changements hydro-pédologiques. L’exemple des hautes terres du Massif Central oriental (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cubizolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Scholtès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Marie Dendievel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les paysages ruraux. Un objet d’étude et une source pour les sciences de l’homme et de la société. État de l’art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giovanni Stranieri; Sarah Réault, Nov 2021, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le complexe routier et cultuel gallo-romain du col de Ceyssat au pied du puy de Dôme : confrontation des données archéologiques, topographiques et lidar du point de vue du MNT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Laisné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique du réseau ISA, Information Spatiale et Archéologie « Les modèles numériques d’élévation en Archéologie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Élise Fovet; Franck Vautier; Sylvain Rassat, Mar 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de définition géographique de la moyenne montagne et implications archéologiques. Le cas du Massif Central à l’époque romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habiter et mettre en valeur les territoires antiques : le cas de la moyenne montagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Baptiste Rigot, May 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'image au terrain, et vice-versa : des méthodes de prospection archéologique fondamentalement complémentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les voies de l’archéologie aérienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Claude Claval, Sep 2021, Clermont-Ferrand, France. pp.89-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agglomérations, routes et dynamiques de développement dans le territoire des Arvernes à l’époque romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dacko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Calbris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Routes et petites villes de l’Antiquité à l’époque moderne. Colloque international, Clermont-Ferrand (20-21 mars 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Luc Fray; Céline Pérol, Mar 2014, Clermont-Ferrand, France. pp.73-97, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voies de communications, réseaux urbains et dynamiques de développement dans le territoire des Arvernes à l’époque romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dacko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Trescarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Calbris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voies, réseaux, paysages en Gaule. Colloque en hommage à Jean-Luc Fiches, Vers-Pont-du-Gard (14-17 juin 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Claude Raynaud, Jun 2016, Vers-Pont-du-Gard, France. pp.227-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des tourbières et des mines en Haute-Combraille. Milieux naturels ou artificiels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Brémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cubizolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Deng-Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zones humides et archéologie. VIe colloque international du Groupe d’Histoire des Zones Humides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Corinne Beck; Marie-Christine Marinval, Nov 2017, Glux-en-Glenne, France. pp.114-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cité des Arvernes à la fin de l’Antiquité. Dynamique du peuplement et des paysages (IVe-VIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde sur « La vie quotidienne d’Hippone à Sidoine Apollinaire ». Rencontres franco-algériennes de l’archéologie et de l’histoire (Clermont-Ferrand, 26 janvier 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association France-Algérie Pays d’Auvergne (AFAPA), Jan 2018, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of settlement and landscapes in the Arverni city at the end of Antiquity (Auvergne, France). Contribution of systematic surveys and paleoenvironmental studies (4th-6th c. AD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cubizolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th Roman Archaeological Conference (RAC) &amp; The 28th Theoretical Roman Archaeology Conference (TRAC). University of Edinburgh (12-14 avril 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RAC-TRAC, Apr 2018, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vingt ans de prospections systématiques dans la plaine de Limagne : méthodes, résultats, limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires antiques rhônalpins. Études de cas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Catherine Coquidé, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Grande Limagne plain (Auvergne, France): a laboratory for systematic fieldwalking. The case of the largest Gallo-Roman villas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Calbris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Regad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Funde in der Landschaft. Neue Perspektiven une Ergebnisse archäologischer Prospektion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christine Keller, Christoph Wohlfarth, Jun 2017, Köln, Germany. pp.193-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towns, roads and development dynamics in the Arverni’s territory in Roman times (Auvergne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dacko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Trescarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Calbris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional urban systems in the Roman Empire. Colloque international (Leiden, 23-24 juin 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Luuk de Ligt; John Bintliff; Matthew Hobson, Jun 2017, Leiden, Netherlands. pp.128-157, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004414365_006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centres et périphéries dans les cités antiques du Massif Central. Occupation, mise en valeur et intégration des territoires de montagne dans la cité des Arvernes (fin de l’Âge du Fer – début du Moyen Âge)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Delpy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fassion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Massounie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Franges urbaines, confins territoriaux. La Gaule dans l’Empire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Claire Besson; Olivier Blin; Bertrand Triboulot, Feb 2012, Versailles, France. pp.575-599</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme MINEDOR Caractérisation archéologique et paléoenvironnementale des mines d’or arvernes de Haute-Combraille (Auvergne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Brémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cubizolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dousteyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles sciences humaines et sociales pour le 21e siècle ? Prospective, réflexions, échanges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau national des MSH, Dec 2012, Caen, France. pp.273-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Gaule aux IVe et Ve siècles. Bas-Empire ou Antiquité tardive ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde organisée à Clermont-Ferrand (17-19 novembre 2015) sur « Les Gaules et les provinces romaines d’Afrique à l’époque d’Augustin d’Hippone (IVe-Ve siècles) » dans le cadre des Journées d’Amitié entre la France et l’Algérie par l’antenne régionale de France-Algérie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association France-Algérie Pays d’Auvergne (AFAPA), Nov 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel modèle de développement régional pour le Massif Central à l’époque romaine ? Essai d’application du modèle « centre/périphérie » au cas de la cité des Arvernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV Convegno Internazionale di Studi Veleiati</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pier Luigi Dall’Aglio; Carlotta Franceschelli; Lauretta Maganzani, Sep 2013, Veleia – Lugagnano Val d’Arda, Italie. pp.433-454</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romanisation et développement : Approche comparée des territoires de la partie occidentale du Conventus Bracarensis (Tarraconaise) et de la Civitas Arvernorum (Aquitaine). Une perspective de longue durée (IIe s. av. J.-C. - IIe s. apr. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Carvalho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paisatge, poblament, cultura material i historia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marta Prevosti; Josep López Vilar; Josep Guitart i Duran, Sep 2010, Tarragona, Espagne. pp.247-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romanisation et développement : le cas de la cité des Arvernes (IIe s. av. J.-C. – IIe s. apr. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysages ruraux et territoires dans les cités de l’Occident romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Luc Fiches; Rosa Plana-Mallart; Victor Revilla Calvo, Mar 2010, Barcelone, Espagne. pp.27-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839316v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre campos e pântanos : paisagens e gestão da água na Limagne entre finais da Idade do Ferro e a época romana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caminhos da Água. Paisagens e usos na longa duração</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Manuela Martins; Isabel Vaz de Freitas; Maria Isabel Del Val Valdivieso, Nov 2009, Braga, Portugal. pp.53-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeo-environmental characterization of the Arvernian gold mines of Auvergne (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Brémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cubizolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dousteyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montréal, Canada. pp.2468</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre champs et marais : paysages et gestion de l’eau en Limagne à la fin de l’Âge du Fer et à l’époque romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’eau : usages, risques et représentations dans le Sud-Ouest de la Gaule et le Nord de la péninsule Ibérique, de la fin de l’Âge du Fer à l’Antiquité tardive (IIe s. a.C.-VIe s. p.C.). Colloque international de la Fédération Aquitania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Pierre Bost, Sep 2009, Dax, France. pp.201-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construção do território e marcadores de desenvolvimento na época romana : dois modelos comparados de romanização nas civitates dos Arverni (Aquitânia) e dos Bracari (Tarraconense)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Carvalho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territórios, poderes, identidades (Territoires, pouvoirs, identités). III Congresso Internacional - XVIII Simpósio de História Universidade Federal do Espírito Santo, Université Paris-Est, Universidade do Minho. ST02 : « Cidades e territórios no mundo romano e tardo-antigo ». Tema : « O proceso de romanização e a constituição das civitates »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UFES, Campus de Goiabeiras, Nov 2011, Vitória do Espírito Santo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme Minedor. Caractérisation archéologique et paléoenvironnementale des mines d'or arvernes de Haute-Combraille (Auvergne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bremon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cubizolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dousteyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Povoamento e exploração dos recursos mineiros na Europa atlântica ocidental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carla Maria Braz Martins; Ana M. S. Bettencourt; José Inácio F. P. Martins; Jorge Carvalho, Dec 2010, Braga, Portugal. pp.271-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enregistrement sédimentaire du lac d'Aydat (Puy-de Dôme) : conséquences cumulées de l'activité humaine et de la paléohydrologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Lavrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée des Sédimentologistes Français (ASF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00933787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romanisation et dynamiques territoriales en Gaule centrale. Le cas de la cité des Arvernes (IIe s. av. J.-C. – IIe s. ap. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changing Landscapes. The impact of Roman towns in the Western Mediterranean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cristina Corsi; Frank Vermeulen, May 2008, Castelo de Vide – Marvão, Portugal. pp.85-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839305v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestione delle acque e organizzazione dello spazio agrario nel Grand Marais de Limagne in et à romana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Franceschelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sistemi centuriali e opere di assetto agrario tra età romana e primo medioevo. Aspetti metodologici ricostruttivi ed interpretativi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pier Luigi Dall’Aglio; Guido Rosada, Sep 2009, Borgoricco/Padova - Lugo/Ravenna, Italy. pp.189-208, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1400/169524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romanisation et développement dans les campagnes des Gaules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment les Gaules devinrent romaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre Ouzoulias; Laurence Tranoy, Sep 2007, Paris, France. pp.159-176, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dec.ouzou.2010.01.0159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839301v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan du colloque, débats et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les formes de l’habitat rural gallo-romain. Terminologie et typologie à l’épreuve des réalités archéologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Sablayrolles; Frédéric Trément, Sep 2009, Toulouse, France. pp.395-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01838441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions socio-environnementales en Grande Limagne d’Auvergne du Néolithique au début du Moyen Âge : le cas du bassin de Sarliève (Puy-de-Dôme, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dousteyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie et environnement dans la Méditerranée antique. Colloque international de la Société française d’Archéologie classique (Paris, École Normale Supérieure d’Ulm, 15 novembre 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Françoise Dumasy; François Queyrel, Nov 2003, Paris, France. pp.263-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat et mise en valeur des marais à l’époque romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dousteyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aménagement et exploitation des zones humides depuis l'Antiquité. Approches comparées en Europe méditerranéenne et continentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Trément; Carlotta Franceschelli, Jun 2009, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spatio-temporal dynamics of settlement patterns from 800 BC to 800 AD, in Central and Southern Gaul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Gandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7 millennia of territorial dynamics : settlement pattern, production and trades from Neolithic to Middle Ages: closing colloquium of The ArchaeDyn program (“Spatial dynamics of settlement patterns and natural resources: towards an integrated analysis over a long term, from Prehistory to the Middle Ages”)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DYSPATER Project: Spatial dynamics of uplands territories development from the Iron Age to the Middle Ages. Current researches and perspectives in the French Massif Central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Landscape Archaeology of European Mountain Areas: Current Research and Future Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Josep Maria Palet; Santiago Riera Mora, Jun 2008, Tarragone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le territoire des Arvernes : limites de cité, tropismes et centralité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lallemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIe colloque international de l'Association Française pour l'Étude de l'Âge du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christine Mennessier-Jouannet; Yann Deberge, May 2003, Clermont-Ferrand, France. pp.99-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00352144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité de la production et du stockage sédimentaires dans le bassin de la Loire (France) depuis le Tardiglaciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Di Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Fourmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions sociétés-milieux en Grande Limagne du Néolithique à l’époque romaine. Apport des recherches interdisciplinaires conduites dans le bassin de Sarliève (Puy-de-Dôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Rencontres Méridionales de Préhistoire Récente : Paysages et peuplement. Aspects culturels et chronologiques en France méridionale (2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierrick Fouéré; Christian Chevillot; Patrice Courtaud; Olivier Ferullo; Chantal Leroyer, Oct 2004, Périgueux, France. pp.11-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité de l'impact des sociétés anciennes sur l'érosion des sols d'après l'analyse de stocks sédimentaires dans le bassin de la Loire (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Di Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Fourmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Journées nationales d'étude des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bassin de Sarliève : occupation du sol et paléo-environnement à l'âge du Fer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mennessier-Jouannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIe colloque international de l'Association Française pour l'Étude de l'Âge du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christine Mennessier-Jouannet; Yann Deberge, May 2003, Clermont-Ferrand, France. pp.385-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages et peuplement dans le bassin de Sarliève du Néolithique au Moyen Âge (Puy-de-Dôme, France). Éléments pour un nouveau modèle socio-environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dousteyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps et espaces de l’homme en société. Analyses et modèles spatiaux en archéologie. Actes des XXVe rencontres internationales d’archéologie et d’histoire d’Antibes (Juan-les-Pins, 21-23 octobre 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-François Berger; Frédérique Bertoncello; Franck Braemer; Gourgen Davtian; Michiel Gazenbeek, Oct 2004, Juan-les-Pins, France. pp.485-498</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839422v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une agglomération routière et cultuelle au col de Ceyssat (Puy-de-Dôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voyages et voyageurs. 130e congrès du Comité des travaux historiques et scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guy Martinière, Apr 2005, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat et milieu humide en Grande Limagne de l’Âge du Fer au Moyen Âge. Essai de spatialisation dynamique des relations sociétés-milieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Ballut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dousteyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Segard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les fleuves aussi ont une histoire 2 : Pratiques sociales et hydrosystèmes fluviaux, lacustres et palustres des sociétés pré-industrielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joëlle Burnouf; Philippe Leveau, Apr 2002, Aix-en-Provence, France. pp.95-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une incinération spectaculaire au pied du puy de Dôme. Le bûcher funéraire du col de Ceyssat (Saint-Genès-Champanelle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Blaizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autocélébration des élites locales dans le monde romain. Contexte, textes, images (IIe s. av. J.-C. - IIIe s. ap. J.-C.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mireille Cébeillac-Gervasoni; Laurent Lamoine; Frédéric Trément, Nov 2003, Clermont-Ferrand, France. pp.463-500</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des espaces et des paysages. Essai de spatialisation dynamique des relations habitat - milieu humide en Grande Limagne, de l’Âge du Fer au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Ballut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dousteyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Segard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’historien en quête d’espaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Luc Fray; Céline Perol, May 2002, Clermont-Ferrand, France. pp.17-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élites et &amp;lt;i&amp;gt;villae&amp;lt;/i&amp;gt; dans le territoire de la cité arverne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dousteyssier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les élites et leurs facettes. Les élites locales dans le monde hellénistique et romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mireille Cébeillac-Gervasoni; Laurent Lamoine, Nov 2000, Clermont-Ferrand, France. pp.661-676</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations des flux et stocks de sédiments dans le bassin de Sarliève (Puy-de-Dôme, France) à l'Holocène : indices de développement des activités humaines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Fourmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Di Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie, Apr 2003, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00102000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un programme interdisciplinaire de recherche pour le bassin de la Loire : interactions Sociétés/Milieux dans le bassin de la Loire (fin du Tardiglaciaire-Époque industrielle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Burnouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Carcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cubizolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les paysages ligériens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Études ligériennes, Mar 2001, Tours, France. pp.74-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03308740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des activités humaines sur la production et le stockage de matières à l'Holocène dans le bassin lacustre de Sarliève (Puy-de-Dôme, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Fourmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Di Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRS - ECLIPSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations environnementales et systèmes socio-économiques en Grande Limagne (Massif central) de l’Âge du Fer au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Ballut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mennessier-Jouannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Équilibres et ruptures dans les écosystèmes depuis 20 000 ans en Europe de l’Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hervé Richard; Anne Vignot, Sep 2000, Besançon, France. pp.269-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat et peuplement en Provence à la fin de l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bérato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Borréani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les campagnes de la Gaule à la fin de l’Antiquité. [Actes du] IVe colloque de l'association AGER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre Ouzoulias; Christophe Pellecuer; Claude Raynaud; Paul Van Ossel; Pierre Garmy, Mar 1998, Montpellier, France. pp.275-301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;lt;i&amp;gt;villae&amp;lt;/i&amp;gt; en Provence aux IVe et Ve siècles : apports et limites des inventaires archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Carru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Gateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bérato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les campagnes de la Gaule à la fin de l’Antiquité : [actes du] IVe colloque de l'association AGER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre Ouzoulias; Christophe Pellecuer; Claude Raynaud; Paul Van Ossel; Pierre Garmy, Mar 1998, Montpellier, France. pp.475-501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04265491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience de croisement de méthodes de prospection sur le site des Girardes à Lapalud (Vaucluse, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Clogg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Druelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Ducomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Mariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-destructive techniques applied to landscape archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marinella Pasquinucci; Frédéric Trément, Dec 1995, Pisa, Italie. pp.256-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01838634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection archéologique et démographie en Provence : approche paléodémographique de la rive occidentale de l’étang de Berre sur la longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconstructing population trends in Mediterranean Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Bintliff; Kostas Sbonias, Nov 1995, Durham, Royaume-Uni. pp.93-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01838482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection et chronologie : de la quantification du temps au modèle de peuplement. Méthodes appliquées au secteur des étangs de Saint-Blaise (Bouches-du-Rhône, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extracting meaning from ploughsoil assemblages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ricardo Francovich, Helen Patterson, Dec 1995, Siena, Italie. pp.77-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01838453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport des méthodes non destructives à l’analyse des sites archéologiques : le point de vue de l’archéologue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-destructive techniques applied to landscape archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marinella Pasquinucci; Frédéric Trément, Dec 1995, Pisa, Italie. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01838674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les campagnes de l'Auvergne romaine : problématiques et perspectives de recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les relations entre la Méditerranée et le Centre de la Gaule du VIIIe s. av. J.-C. à la romanisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dominique Frère, Nov 1999, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche sur les élites gallo-romaines et le problème de la &amp;lt;i&amp;gt;villa&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Campagnes de l’Ouest. Stratigraphie et relations sociales dans l’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Annie Antoine, Mar 1999, Rennes, France. pp.287-302, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.20569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’archéologie de l’espace à la démographie. Le cas de la Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier colloque international de démographie historique antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Martine Bellancourt-Valdher; Jean-Nicolas Corvisier, Nov 1996, Arras, France. pp.27-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01835255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The integration of historical, archaeological and paleoenvironmental data at the regional scale : the Etang de Berre, Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental reconstruction in Mediterranean landscape archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Leveau; Kevin Walsh, Oct 1995, Aix-en-Provence, France. pp.193-205, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctvh1dpjf.23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01838703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une perspective microrégionale autour de Saint-Blaise (Bouches-du-Rhône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le IIIe siècle en Gaule Narbonnaise. Actes de la table ronde du GDR 954 « Archéologie de l’espace rural méditerranéen dans l’Antiquité et le haut Moyen Âge »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Luc Fiches, Sep 1995, Aix-en-Provence, La Beaume, France. pp.217-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La région des étangs de Saint-Blaise : pour une approche archéologique et paléo-écologique d’un milieu de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GMPCA Du terrain au laboratoire : pour un meilleur dialogue en archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Denis Vigne, Michel Menu, Catherine Perlès, Hélène Valladas, Nov 1989, Paris, France. pp.441-450, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.1989.9906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01838847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme MINEDOR. Caractérisation archéologique et paléoenvironnementale des mines d’or arvernes de Haute-Combraille (Auvergne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Brémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cubizolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio López-Sáez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exposition Les dix ans de la MSH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme MINEDOR. Caractérisation archéologique et paléoenvironnementale des mines d’or arvernes de Haute-Combraille (Auvergne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Brémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cubizolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dousteyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles sciences humaines et sociales pour le 21e siècle ? Prospective, réflexions, échanges. Congrès national du Réseau des MSH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeo-environmental characterization of the Arvernian gold mines of Auvergne (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Brémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cubizolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineralogical Magazine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.2468</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MINEDOR Project. Archaeological and palaeoenvironmental characterization of the ancient Arvernian gold mines of Haute-Combraille (Auvergne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Brémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cubizolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Earth in Evolution. 22th V.M. Goldschmidt Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sedimentary record of the Lake Aydat (French Massif Central) : cumulated consequences of human activities and palaeohydrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Lavrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIe Congrès de l’Association des sédimentologistes français (ASF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bassin du paléolac de Sarliève (Limagne, 63) à l’Atlantique : prémices des influences anthropiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe Congrès de l’Association des sédimentologistes français (ASF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damp areas as a major concern of the Zone Atelier Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Ballut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de Zagreb (Croatia)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Zagreb, Croatia. Acta geomorphologica croatica, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ArchaeDyn. Dynamique spatiale du peuplement et ressources naturelles : vers une analyse intégrée dans le long terme, de la Préhistoire au Moyen Âge,. ACI Espaces et territoires (contrat ET28, 2005-2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Favory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00483141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques du peuplement dans la Limagne des Buttes (Puy-de-Dôme). Rapport de prospection systématique (2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoran Čučković</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SRA Auvergne-Rhône-Alpes. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04924501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques du peuplement dans la Limagne des Buttes (Puy-de-Dôme). Rapport de prospection systématique (2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoran Čučković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Laisné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliott Sadourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Tripeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SRA Auvergne-Rhône-Alpes. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04462263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques du peuplement dans la Limagne des Buttes (Puy-de-Dôme). Rapport de prospection systématique (2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoran Čučković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Laisné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliott Sadourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Tripeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SRA Auvergne-Rhône-Alpes. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04240081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agglomération antique du Col de Ceyssat (Puy-de-Dôme). Sondages sur la voie d’Agrippa et le relais routier occidental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Franceschelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Luigi Dall’Aglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SRA Auvergne Rhône-Alpes. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04240086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agglomération antique du Col de Ceyssat (Puy-de-Dôme). Sondages sur la voie d’Agrippa et le relais routier occidental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Franceschelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Luigi Dall’Aglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SRA Auvergne Rhône-Alpes. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04240085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques du peuplement dans la Limagne des Buttes (Puy-de-Dôme). Rapport de prospection systématique (2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoran Čučković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Laisné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliott Sadourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Tobalina Pulido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SRA Auvergne-Rhône-Alpes. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04240080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques du peuplement dans la Limagne des Buttes (Puy-de-Dôme). Rapport de prospection systématique (2019-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SRA Auvergne-Rhône-Alpes. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04240078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agglomération antique du Col de Ceyssat (Puy-de-Dôme). Relevé topographique à haute résolution (Topographie, LIDAR, géophysique, SIG) & Études de matériaux et de mobiliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SRA Auvergne Rhône-Alpes. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04240084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques du peuplement dans la Limagne des Buttes (Puy-de-Dôme). Rapport de prospection systématique (2005-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SRA Auvergne-Rhône-Alpes. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04240077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche de l’or des Arvernes. Le programme MINEDOR Caractérisation archéologique et paléoenvironnementale des mines d’or arvernes de Haute-Combraille (Protohistoire – Moyen Âge). Rapport scientifique du programme de recherche déposé dans le cadre de l’Appel à Projets « Programme Interdisciplinaire » de la MSH de Clermont-Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Brémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cubizolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Deng-Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre d’Histoire « Espaces et Cultures » (CHEC-EA 1001) - Maison des Sciences de l’Homme (USR 3550) - Université Clermont Auvergne (UCA). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme, AGES (Ancient Geomorphological EvolutionS) / Évolutions géomorphologiques anciennes de lʼhydrosystème ligérien. Rapport intermédiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Castanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Arthuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Carcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cubizolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS – INEE; European Long-Term Ecosystem Research Network. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Région de Billom (Puy-de-Dôme). Étude diachronique de l’occupation du sol en Limagne des Buttes (VI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SRA Auvergne. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04240082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Région de Billom (Puy-de-Dôme). Étude diachronique de l’occupation du sol en Limagne des Buttes (IV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l’archéologie, DRAC Auvergne, Clermont-Ferrand. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La région de Billom (Puy-de-Dôme). Étude diachronique de l’occupation du sol en Limagne des Buttes (III)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l’archéologie, DRAC Auvergne, Clermont-Ferrand. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La région de Billom (Puy-de-Dôme). Étude diachronique de l’occupation du sol en Limagne des Buttes (II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l’archéologie, DRAC Auvergne, Clermont-Ferrand. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Beauzire (Puy-de-Dôme). Rapport de prospection systématique (1997-2001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l’archéologie, DRAC Auvergne, Clermont-Ferrand. 2005, 250 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie des paysages d’Auvergne. Programme collectif de recherche pluri-annuel (2004-2006). Rapport d’activités 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l’archéologie, DRAC Auvergne, Clermont-Ferrand. 2005, 370 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude diachronique de l’occupation du sol en Limagne des Buttes. La région de Billom (Puy-de-Dôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l’archéologie, DRAC Auvergne, Clermont-Ferrand. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie des paysages d’Auvergne. Programme collectif de recherche pluri-annuel (2004-2006). Rapport d’activités 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l’archéologie, DRAC Auvergne, Clermont-Ferrand. 2004, 334 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agglomération antique du col de Ceyssat (Ceyssat, Orcines, Saint-Genès-Champanelle). Contribution à l’étude du contexte archéologique du temple de Mercure (Puy-de-Dôme). Rapport de prospection thématique avec sondages n°2001-62</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dousteyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Trescarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 2001-62, Service régional de l’archéologie, DRAC Auvergne, Clermont-Ferrand. 2003, 5 vol. : 1444 p. I : Synthèse : 244 p., 83 fig. II : Données archéologiques : 360 p., 82 fig., 52 fiches de sites. III : Études de mobilier, analyses, topographie : 233 p., 30 fig., 27 pl., 6 annexes. IV : Bases de données mobilier (1) : 301 p. V : Bases de données mobilier (2) : 306 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie des paysages d’Auvergne. Programme collectif de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l’archéologie, DRAC Auvergne, Clermont-Ferrand. 2003, 253 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La station antique d’Ubrilium retrouvée au Col de Ceyssat ? Bilan des recherches anciennes et des fouilles récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Trescarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dousteyssier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l’archéologie, DRAC Auvergne, Clermont-Ferrand. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapports de Prospection-Inventaire. Commune de Saint-Beauzire (Puy-de-Dôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l’archéologie, DRAC Auvergne, Clermont-Ferrand. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agglomération antique du Col de Ceyssat (commune de Ceyssat, Puy-de-Dôme). Sondages sur les structures d’habitat gallo-romaines du Puy Lacroix (15-23 avril 2000). Rapport de sondage préliminaire 2000. Projet de fouille programmée 2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Parent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l’archéologie, DRAC Auvergne, Clermont-Ferrand. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme Environnement, Vie et Société du CNRS : « Interactions sociétés-milieux dans le bassin versant de la Loire (fin du Tardiglaciaire-époque industrielle) ». Secteur Amont (Auvergne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre de Recherches sur les Civilisations Antiques - PEVS CNRS. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapports de Prospection-Inventaire. Commune de Saint-Beauzire (Puy-de-Dôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l’archéologie, DRAC Auvergne, Clermont-Ferrand. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions sociétés-milieux dans le bassin versant de l’ancien lac de Sarliève (Puy-de-Dôme). Rapport de prospection thématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dousteyssier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l’archéologie, DRAC Auvergne, Clermont-Ferrand. 2001, 179 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapports de Prospection-Inventaire. Commune de Saint-Beauzire (Puy-de-Dôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l’archéologie, DRAC Auvergne, Clermont-Ferrand. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapports de Prospection-Inventaire. Commune de Saint-Beauzire (Puy-de-Dôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l’archéologie, DRAC Auvergne, Clermont-Ferrand. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouille programmée de l’établissement agricole gallo-romain des Soires (Saint-Mitre-les-Remparts, Bouches-du-Rhône). Rapport de synthèse, 2e année</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Direction des Antiquités, DRAC Provence-Alpes-Côte d’Azur. 1991, 129 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilles de l’établissement agricole gallo-romain des Soires (Saint-Mitre-les-Remparts, Bouches-du-Rhône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Direction des Antiquités, DRAC Provence-Alpes-Côte d’Azur, Aix-en-Provence. 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de prospection systématique sur la commune de Saint-Mitre-les-Remparts (Bouches-du-Rhône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction des Antiquités de Provence. 1990, 248 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de fouille programmée sur le site des Emplaniers (Saint-Mitre-les-Remparts), Bouches-du-Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC Provence-Alpes-Côte d'Azur. 1989, 73 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection électrique sur la meunerie gallo-romaine de Barbegal (Fontvieille)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Direction des Antiquités, DRAC Provence-Alpes-Côte d’Azur, Aix-en-Provence. 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de sondage sur le site des Clapières (Saint-Mitre-les-Remparts), Bouches-du-Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC Provence-Alpes-Côte d'Azur. 1989, 51 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de prospection sur le tracé du réseau d'irrigation de Plan Fossan (Saint-Mitre-les-Remparts)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC Provence-Alpes-Côte d'Azur. 1989, 43 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de diagnostic archéologique. ZAC du Mazet - 2e tranche, Fos-sur-Mer (Bouches-du-Rhône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC Provence-Alpes-Côte d'Azur. 1989, 96 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de prospection. Zone des étangs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction des Antiquités de Provence. 1989, 115 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouches-du-Rhône, La Ciotat. Office du Tourisme, boulevard Anatole France. Rapport de reconnaissance archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC Provence-Alpes-Côte d'Azur. 1988, 44 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier Magrignane. Zone d'Activité des Étangs (Saint-Mitre-les-Remparts)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction des Antiquités Historiques de Provence-Alpes-Côtes d'Azur. 1988, 48 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan de la prospection archéologique du polyréseau Arco. Fos-sur-Mer/Port-de-Bouc/Martigues (13 Bouches-du-Rhône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC Provence-Alpes-Côte d'Azur. 1987, 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04689821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId360"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2260A1BF"/>
+    <w:nsid w:val="119E43EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-trement" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034869018" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/22257332" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000116060209" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04239901v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tr&#233;ment" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1994AIX10044" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04239903v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01834497v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.45168" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01747790v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gateau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Verdin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01834565v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille C&#233;beillac-Gervasoni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamoine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01834639v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinella Pasquinucci" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01834596v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leveau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Walsh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Barker" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvh1dpjf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01692566v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferdi&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;chin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01834530v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04240087v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01834684v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Raynaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sablayrolles" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330134v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792145v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01695218v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://aquitania.u-bordeaux-montaigne.fr/index.php/catalogue/la-revue-aquitania?coll=Suppl%C3%A9ments%20Aquitania" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240088v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839840v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01834717v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125869v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Fovet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gandini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01834709v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01834685v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01834711v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01834699v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01834710v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01834696v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01834707v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01835446v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01838447v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841942v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108464v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841917v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01838159v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Burnouf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Carcaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cubizolle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01835352v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01835378v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01835368v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01835288v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01835223v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aibl.fr/publications/collections/carte-archeologique-de-la-gaule/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839281v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839279v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839280v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01835455v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01835465v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04915670v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04522371v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659911v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hsr.061.0005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04240074v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04240073v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04240071v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291460v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Brun" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Corgiat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Laisn&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Tripeau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04240072v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291432v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291428v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291446v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240089v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hsr.053.0115" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240091v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hsr.051.0191" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240093v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841275v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841298v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01834725v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01838198v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fassion" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Coursol-Delpy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Deng-Amiot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7467" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284042v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01838324v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Macaire" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Fourmont" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Br&#233;h&#233;ret" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hinschberger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683609355181" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839178v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04240053v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841948v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841212v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01834193v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dousteyssier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839226v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841207v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351025v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2007.3314" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01836557v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Ballut" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271067v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Favory" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gauthier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841203v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841187v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00564276v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Castanet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841143v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841194v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00129343v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Segard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Blanc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/racf.2004.2958" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01838177v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chambon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zrph.2004.120.2.266" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-TP4M64Z3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839291v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841183v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841126v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841151v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841160v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839799v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839287v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841230v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04240055v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01834715v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04240054v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839813v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841119v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839755v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839177v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839764v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308744v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Visset" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quate.2001.1677" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839751v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839285v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Humbert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839268v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gros" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01838687v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841223v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01838715v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.1997.1485" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01838804v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839498v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01838220v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laval" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques M&#233;dus" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Parron" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Simonnet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3390070305" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839495v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839484v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Brien-Poitevin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839493v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839483v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122260v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773724v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440503v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Scholt&#232;s" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239924v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bouclet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie de Winter" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268993v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250717v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243050v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271061v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270227v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243060v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243047v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839435v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Baret" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dacko" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Calbris" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Augustin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14264" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839436v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Trescarte" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839348v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Br&#233;mon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839345v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839358v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Regad" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270225v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839360v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839437v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004414365_006" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839434v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delpy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Massounie" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270218v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841764v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839319v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839367v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Carvalho" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839316v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839311v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270215v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253620v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841751v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248842v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bremon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933787v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lavrieux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839301v2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.ouzou.2010.01.0159" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839296v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Franceschelli" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/169524" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839305v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01838441v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839428v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320096v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Prat" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404926v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Fovet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482552v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330000v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Di Giovanni" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352144v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guichard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lallemand" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267869v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Loison" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351703v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mennessier-Jouannet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330059v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839422v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480732v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839411v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839395v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blaizot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839426v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839377v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00102000v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308740v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Giot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839405v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089064v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839300v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques B&#233;rato" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Borr&#233;ani" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04265491v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Carru" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Renaud" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01838634v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Clogg" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Druelle" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ducomet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mariat" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01838453v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01838674v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01838482v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242664v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839276v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.20569" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01835255v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01838703v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvh1dpjf.23" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839298v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01838847v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.1989.9906" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841891v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio L&#243;pez-S&#225;ez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839430v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.minersoc.org" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841866v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841857v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841834v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841829v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841816v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00483141v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gauthier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04924501v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran &#268;u&#269;kovi&#263;" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04462263v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Sadourny" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04240081v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04240086v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Luigi Dall&#8217;Aglio" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04240085v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04240080v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Tobalina Pulido" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04240078v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04240084v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04240077v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841661v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100229v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castanet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arthuis" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04240082v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841628v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841623v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841619v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841587v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841598v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841616v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841582v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841497v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841575v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841472v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841494v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841482v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Parent" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841478v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841466v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841491v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841461v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841458v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841454v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841451v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355882v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696384v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841444v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696373v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691751v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691747v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355883v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691762v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691771v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689821v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-trement" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034869018" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/22257332" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000116060209" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04239901v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tr&#233;ment" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1994AIX10044" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04239903v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01834497v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.45168" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01747790v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gateau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Verdin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01834565v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille C&#233;beillac-Gervasoni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamoine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01834639v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinella Pasquinucci" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01834596v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leveau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Walsh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Barker" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvh1dpjf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01692566v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferdi&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;chin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01834530v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04240087v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01834684v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Raynaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sablayrolles" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330134v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792145v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01695218v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://aquitania.u-bordeaux-montaigne.fr/index.php/catalogue/la-revue-aquitania?coll=Suppl%C3%A9ments%20Aquitania" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240088v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839840v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01834717v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125869v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Fovet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gandini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01834685v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01834711v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01834709v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01834699v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01834710v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01834696v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01834707v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01835446v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01838447v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841942v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108464v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841917v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01838159v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Burnouf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Carcaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cubizolle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01835352v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01835378v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01835368v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01835288v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01835223v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aibl.fr/publications/collections/carte-archeologique-de-la-gaule/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839281v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839279v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839280v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01835455v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01835465v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04915670v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04522371v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659911v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hsr.061.0005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04240074v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04240073v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04240071v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291432v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04240072v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291460v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Brun" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Corgiat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Laisn&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Tripeau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291428v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291446v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240089v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hsr.053.0115" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240091v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hsr.051.0191" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240093v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841298v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hsr.050.0205b" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841275v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01834725v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01838198v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fassion" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Coursol-Delpy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Deng-Amiot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7467" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284042v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839178v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01838324v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Macaire" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Fourmont" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Br&#233;h&#233;ret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hinschberger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683609355181" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04240053v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841212v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841948v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841207v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839226v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01834193v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dousteyssier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351025v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2007.3314" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01836557v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Ballut" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271067v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Favory" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gauthier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841203v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841187v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00564276v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Castanet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841143v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841194v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01838177v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chambon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zrph.2004.120.2.266" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-TP4M64Z3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00129343v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Segard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Blanc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/racf.2004.2958" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841151v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841183v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841126v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839291v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841160v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839799v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839287v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04240055v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01834715v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841230v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04240054v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839813v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841119v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839755v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839177v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839764v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308744v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Visset" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quate.2001.1677" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839285v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Humbert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839751v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839268v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gros" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01838687v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841223v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01838715v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.1997.1485" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01838804v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839498v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01838220v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laval" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques M&#233;dus" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Parron" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Simonnet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3390070305" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839495v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839484v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Brien-Poitevin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839493v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839483v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122260v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773724v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440503v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Scholt&#232;s" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239924v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bouclet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie de Winter" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268993v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250717v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243050v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270227v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271061v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243060v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243047v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839435v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Baret" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dacko" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Calbris" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Augustin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14264" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839436v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Trescarte" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839348v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Br&#233;mon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839345v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839360v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270225v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839358v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Regad" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839437v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004414365_006" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839434v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delpy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Massounie" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270218v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841764v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839319v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839367v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Carvalho" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839316v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839311v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270215v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253620v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841751v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248842v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bremon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933787v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lavrieux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839305v2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839296v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Franceschelli" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/169524" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839301v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.ouzou.2010.01.0159" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01838441v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839428v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320096v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Prat" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404926v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Fovet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482552v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352144v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guichard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lallemand" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330000v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Di Giovanni" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267869v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Loison" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330059v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351703v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mennessier-Jouannet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839422v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480732v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839411v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839395v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blaizot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839426v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839377v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00102000v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308740v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Giot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089064v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839405v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839300v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques B&#233;rato" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Borr&#233;ani" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04265491v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Carru" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Renaud" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01838634v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Clogg" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Druelle" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ducomet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mariat" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01838482v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01838453v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01838674v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242664v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839276v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.20569" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01835255v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01838703v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvh1dpjf.23" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839298v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01838847v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.1989.9906" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841891v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio L&#243;pez-S&#225;ez" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841866v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839430v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.minersoc.org" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841857v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841834v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841829v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841816v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00483141v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gauthier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04924501v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran &#268;u&#269;kovi&#263;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04462263v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Sadourny" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04240081v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04240086v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Luigi Dall&#8217;Aglio" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04240085v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04240080v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Tobalina Pulido" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04240078v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04240084v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04240077v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841661v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100229v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castanet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arthuis" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04240082v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841628v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841623v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841619v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841587v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841598v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841616v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841582v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841497v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841575v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841494v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841472v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841482v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Parent" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841478v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841466v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841491v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841461v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841458v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841454v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841451v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355882v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696384v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841444v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696373v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691751v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691747v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355883v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691762v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691771v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689821v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>