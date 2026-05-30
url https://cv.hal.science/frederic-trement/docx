--- v1 (2026-05-06)
+++ v2 (2026-05-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric Trément </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur d’Antiquités Nationales, Histoire et archéologie de la Gaule à l'Université Clermont Auvergne</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">frederic-trement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">034869018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">22257332</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000116060209</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur d’Antiquités Nationales</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Directeur du département d’histoire</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable de l’axe 3 du CHEC : Archéologie et histoire des territoires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Spécialiste en histoire et archéologie de la Gaule celtique et romaine, je mobilise les méthodes de l’archéologie spatiale, de l’archéologie du paysage et de l’archéologie paléoenvironnementale pour restituer les dynamiques de peuplement, l’organisation des territoires et les interactions sociétés milieux dans la longue durée (du Néolithique à l’époque moderne) dans le Massif Central et plus spécifiquement dans le territoire des Arvernes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je coordonne trois programmes de recherche combinant fouilles archéologiques, prospections pédestres et aériennes systématiques, prospections géophysiques et lidar, et études paléoenvironnementales (géologie, géomorphologie, géoarchéologie, palynologie, géochimie isotopique, analyses biomoléculaires, datations par le carbone 14 et la luminescence stimulée optiquement dite OSL) :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Le programme DYSPATER (Dynamiques spatiales du développement du territoire dans le Massif Central)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Dans ce cadre, l’un des plus grands programmes de prospection systématique est en cours depuis 1997 sur la plaine de la Limagne, qui constitue le cœur politique et le poumon économique du territoire arverne. Les conditions exceptionnelles de lisibilité des sites en surface dans les fameuses « terres noires » offrent la possibilité unique de reconstituer les dynamiques du peuplement depuis le Néolithique avec un degré d’exhaustivité et de finesse incomparables.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. La fouille des hospitalia du temple de Mercure et de la voie d’Agrippa au Col de Ceyssat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">La tempête de 1999 a révélé la présence d’une agglomération romaine au Col de Ceyssat, au pied du Puy de Dôme, à l’endroit où la célèbre voie d’Agrippa qui reliait Lyon et Saintes par Clermont/Augustonemetum franchissait la chaîne des Puys. Les fouilles réalisées de 1999 à 2003 ont mis en évidence un vaste complexe routier et cultuel associé à une nécropole, interprété comme des structures d’accueil (hospitalia) des voyageurs et des pèlerins venus honorer Mercure au sommet du Puy de Dôme, où se trouve l’un des plus grands temples dédiés à ce dieu en Gaule. Reprises en 2020, les fouilles peuvent s’appuyer désormais sur de nouvelles méthodes : lidar, prospection géophysique (géoradar, résistivité, magnétométrie), biologie moléculaire. Elles portent sur les aménagements routiers spectaculaires qui ont permis aux ingénieurs romains d’assurer le franchissement des pentes, et sur la station routière qui accueillait les voyageurs, leurs véhicules et leurs montures au débouché d’une imposante cavée en lacets.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Le programme MINEDOR (Caractérisation archéologique et paléoenvironnementale des mines d’or arvernes de Haute-Combraille)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Lancé en 2010, ce programme visait initialement à cartographier les chantiers miniers aurifères présents en grand nombre sur les confins occidentaux du territoire arverne, et à les dater en étudiant leur impact sur l’environnement (déboisements, pollutions) grâce à des carottages réalisés dans des tourbières. Il a connu une très forte accélération suite à la réalisation, en 2021, d’une couverture lidar HD couvrant 420 km2, soit 38 communes en tout ou partie. Le traitement des données a mis en évidence des milliers d’indices miniers correspondant pour partie à des aurières gauloises, mais également des chantiers d’un type jusqu’ici inconnu, témoignant d’une exploitation intensive et systématique des fonds de vallons. Les fouilles réalisées durant l’été 2024 sur deux de ces sites ont révélé qu’il s’agit de minières extensives, datées du Bas-Empire, qui ont consisté en un décapage méthodique du substrat granitique. Une rampe (sluice) associée à des dépôts de lavage a été découverte.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Ces chantiers spectaculaires, qui s’étendent sur des centaines de kilomètres linéaires, peuvent être mis en relation avec l’accroissement des besoins en or de l’Empire suite aux réformes économiques, monétaires et fiscales de l’empereur Constantin Ier.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de l'occupation du sol et évolution des paysages dans le Secteur des Étangs de Saint-Blaise (Bouches-du-Rhône). Essai d'archéologie du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université de Provence - Aix Marseille 1, 1994. Français. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1994AIX10044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04239901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la Gaule méditerranéenne à la Gaule centrale. Paysages et peuplements à l'Âge du Fer et à l'époque romaine. Archéologie et paléoenvironnement des campagnes de Provence et d'Auvergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université de Provence, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04239903v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie d’un paysage. Les Étangs de Saint-Blaise (Bouches-du-Rhône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de la Maison des Sciences de l'Homme, 1999, Documents d'Archéologie Française (74), 2-7351-0797-3. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsmsh.45168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01834497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Étang-de-Berre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Gateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Verdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Académie des Inscriptions et Belles-Lettres, 1996, Carte archéologique de la Gaule (13/1), Michel Provost, 2-87754-041-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01747790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autocélébration des élites locales dans le monde romain. Contextes, textes, images (IIe s. av. J.-C. – IIIe s. ap. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Cébeillac-Gervasoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lamoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires Blaise Pascal, 2004, Erga, 2-84516-271-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01834565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-destructive techniques applied to landscape archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinella Pasquinucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oxbow Books, 2000, The Archaeology of Mediterranean Landscapes (4), 1-900188-74-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01834639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental reconstruction in Mediterranean landscape archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graeme Barker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Reconstruction in Mediterranean Landscape Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxbow Books, 1999, The Archaeology of Mediterranean Landscapes (2), 1-900188-63-5. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctvh1dpjf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01834596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire, transformer et stocker dans les campagnes des Gaules romaines. Problèmes d’interprétation fonctionnelle et économique des bâtiments d’exploitation et des structures de production agro-pastorale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ferdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Réchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquitania - Supplément</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 38, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Arvernes et leurs voisins du Massif Central à l’époque romaine. Une archéologie du développement des territoires (vol. 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 127 (606-607), 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01834530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Arvernes et leurs voisins du Massif Central à l’époque romaine. Une archéologie du développement des territoires (vol. 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 125 (600-601), 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04240087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes de l’habitat rural gallo-romain. Terminologies et typologies à l’épreuve des réalités archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquitania - Supplément</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01834684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidar et archéologie : une révolution technique et épistémologique. Retours d'expérience sur la base du programme MINEDOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Delferrière; Émeline Retournard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'Orient ancien à la Gaule romaine, sans jamais perdre le fil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mergoil, pp.549-569, 2025, Monographies Instrumentum (81), 978-2-35518-156-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florian Baret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Origines de la ville dans le Massif Central. Les agglomérations antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires François-Rabelais, pp.11-14, 2022, Villes et Territoires, 978-2-86906-804-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire, transformer et stocker dans les campagnes des Gaules romaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Trément. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Produire, transformer et stocker dans les campagnes des Gaules romaines. Problèmes d’interprétation fonctionnelle et économique des bâtiments d’exploitation et des structures de production agro-pastorale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fédération Aquitania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-21, 2017, Supplément (38), 978-2-910763-00-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan du colloque. La question de l’interprétation fonctionnelle et économique des bâtiments d’exploitation et des structures de production agro-pastorale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Trément. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Produire, transformer et stocker dans les campagnes des Gaules romaines. Problèmes d’interprétation fonctionnelle et économique des bâtiments d’exploitation et des structures de production agro-pastorale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Aquitania, pp.757-805, 2017, Supplément (38), 978-2-910763-00-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une agglomération routière et cultuelle au col de Ceyssat (Puy-de-Dôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Trément. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Arvernes et leurs voisins du Massif Central à l’époque romaine. Une archéologie du développement des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (t.127, n°606-607), Société des amis de l’Université de Clermont. Alliance Universitaire d'Auvergne, pp.71-89, 2013, Revue d'Auvergne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel modèle de développement régional pour le Massif Central à l’époque romaine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Trément. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Arvernes et leurs voisins du Massif Central à l’époque romaine. Une archéologie du développement des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (t.127, n°606-607), Société des amis de l’Université de Clermont. Alliance Universitaire d'Auvergne, pp.315-340, 2013, Revue d'Auvergne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01834717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal dynamics of settlement patterns in Central and Southern Gaul from 800 BC to 800 AD : models for long-term interregional comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Gandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cristina Gandini; François Favory; Laure Nuninger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Settlement Patterns, Production end Trades from the Neolithic to the Middle Ages. ARCHAEDYN, Seven Millennia of Territorial Dynamics, Final Conference, Dijon, 23-25 june 2008.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BAR Publishing, pp.51-64, 2012, BAR International Series (2370), 978-1-4073-0957-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Trément. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Arvernes et leurs voisins du Massif Central à l’époque romaine. Une archéologie du développement des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (t.124-125, n°600-601), Société des amis de l’Université de Clermont. Alliance Universitaire d'Auvergne, pp.9-12, 2011, Revue d'Auvergne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01834685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Limagne des Marais : dynamique des paysages et du peuplement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Trément. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Arvernes et leurs voisins du Massif Central à l’époque romaine. Une archéologie du développement des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (t.124-125, n°600-601), Société des amis de l’Université de Clermont. Alliance Universitaire d'Auvergne, pp.215-296, 2011, Revue d'Auvergne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01834711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Limagne des Marais : un système socio-environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Trément. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Arvernes et leurs voisins du Massif Central à l’époque romaine. Une archéologie du développement des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (t.124-125, n°600-601), Société des amis de l’Université de Clermont. Alliance Universitaire d'Auvergne, pp.115-181, 2011, Revue d'Auvergne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01834709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme DYSPATER : Dynamiques spatiales du développement des territoires dans le Massif Central de l’Âge du Fer au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Trément. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Arvernes et leurs voisins du Massif Central à l’époque romaine. Une archéologie du développement des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (t.124-125, n°600-601), Société des amis de l’Université de Clermont. Alliance Universitaire d'Auvergne, pp.27-49, 2011, Revue d'Auvergne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01834699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche systémique des interactions sociétés-milieux dans le bassin de Sarliève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Trément. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Arvernes et leurs voisins du Massif Central à l’époque romaine. Une archéologie du développement des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (t.124-125, n°600-601), Société des amis de l’Université de Clermont. Alliance Universitaire d'Auvergne, pp.183-213, 2011, Revue d'Auvergne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01834710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romanisation et développement dans le Massif Central : échelles, acteurs, processus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Trément. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Arvernes et leurs voisins du Massif Central à l’époque romaine. Une archéologie du développement des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (t.124-125, n°600-601), Société des amis de l’Université de Clermont. Alliance Universitaire d'Auvergne, pp.15-25, 2011, Revue d'Auvergne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01834696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prospection au sol systématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Trément. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Arvernes et leurs voisins du Massif Central à l’époque romaine. Une archéologie du développement des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (t.124-125, n°600-601), Société des amis de l’Université de Clermont. Alliance Universitaire d'Auvergne, pp.51-96, 2011, Revue d'Auvergne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01834707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’origine de la centralité clermontoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck Chignier-Riboulon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clermont-Ferrand, ville paradoxale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.115-118, 2009, CERAMAC (Hors série no 2), 978-2-84516-415-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01835446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des campagnes arvernes à l’époque romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Bouet; Florence Verdin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires et paysages de l’Âge du Fer au Moyen Âge. Mélanges offerts à Philippe Leveau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius Editions, pp.111-126, 2005, Mémoires (16), 2-910023-65-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01838447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grande Limagne, les terres noires et l’hydraulique arverne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'eau et les hommes en Auvergne. Lieux et usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chamina, pp.81, 2004, Découverte du patrimoine (905), 2-84466-082-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ad limina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Cébeillac-Gervasoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lamoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mireille Cébeillac-Gervasoni; Laurent Lamoine; Frédéric Trément. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autocélébration des élites locales dans le monde romain. Contexte, textes, images (IIe s. av. J.-C. - IIIe s. ap. J.-C.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Blaise-Pascal, pp.11-12, 2004, Erga, 2-84516-271-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un plan d’eau disparu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'eau et les hommes en Auvergne. Lieux et usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chamina, pp.26, 2004, Découverte du patrimoine (905), 2-84466-082-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions sociétés-milieux dans le bassin versant de la Loire depuis le Tardiglaciaire jusqu’à la période industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Burnouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Carcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cubizolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tatiana Muxart; Franck-Dominique Vivien; Bruno Villalba; Joëlle Burnouf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des milieux et des hommes : fragments d’histoires croisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.65-77, 206, 2003, Environnement, 978-2-84299-453-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01838159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux origines de la cité arverne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’identité de l’Auvergne (Auvergne, Bourbonnais, Velay). Mythe ou réalité historique ? Essai sur une histoire de l’Auvergne des origines à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Créer, pp.166-193, 2002, 2-909797-70-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01835352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubrilium : une agglomération cultuelle au Col de Ceyssat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’identité de l’Auvergne (Auvergne, Bourbonnais, Velay). Mythe ou réalité historique ? Essai sur une histoire de l’Auvergne des origines à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Créer, pp.211-213, 2002, 2-909797-70-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01835378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cité arverne à l’époque romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’identité de l’Auvergne (Auvergne, Bourbonnais, Velay). Mythe ou réalité historique ? Essai sur une histoire de l’Auvergne des origines à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Créer, pp.194-224, 2002, 2-909797-70-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01835368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peuplement des campagnes d’Auvergne à l’époque romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’identité de l’Auvergne (Auvergne, Bourbonnais, Velay). Mythe ou réalité historique ? Essai sur une histoire de l’Auvergne des origines à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Créer, pp.83-112, 2002, 2-909797-70-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01835288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études micro-régionales et paléodémographie. L’apport de la recherche autour de Saint-Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabienne Gateau; Frédéric Trément; Florence Verdin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Etang de Berre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Académie des Inscriptions et Belles-Lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.98-113, 1996, Carte archéologique de la Gaule (13/1), 2-87754-041-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01835223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Soires. Saint-Mitre-les-Remparts (Bouches-du-Rhône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Pellecuer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes de l'habitat rural en Gaule Narbonnaise. Spécial villa romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Association pour la promotion et la diffusion des connaissances archéologiques, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le secteur des étangs de Saint-Blaise : pour une approche archéologique et paléoécologique d’un milieu de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Leveau; Mireille Provansal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie et environnement : de la Sainte-Victoire aux Alpilles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l’Université de Provence, pp.83-108, 1993, Travaux du Centre Camille Jullian (14), 2-85399-310-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le secteur des étangs de Saint-Blaise : essai d’approche quantitative de l’histoire de l’occupation du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Leveau; Mireille Provansal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie et environnement : de la Sainte-Victoire aux Alpilles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l’Université de Provence, pp.165-182, 1993, Travaux du Centre Camille Jullian (14), 2-85399-310-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoire et peuplement de l’Auvergne à l’époque romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique de l’Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01835455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques spatiales du développement régional dans le territoire des Arvernes à l’époque romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique de l’Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01835465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques du peuplement dans la Limagne des Buttes (Puy-de-Dôme). Prospection diachronique (2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04915670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceyssat – L’agglomération antique du col de Ceyssat. Prospection thématique (2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04522371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y avait-il des espaces marginaux en Gaule romaine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 61, pp.5-42. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/hsr.061.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques du peuplement dans la Limagne des Buttes. Prospection diachronique (2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04240074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceyssat – L’agglomération antique du col de Ceyssat. Prospection thématique (2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04240073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceyssat, Orcines, Saint-Genès-Champanelle – L’agglomération antique du col de Ceyssat. Prospection thématique (2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04240071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’or des Arvernes retrouvé grâce au lidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 406, pp.25-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques du peuplement dans la Limagne des Buttes. Prospection diachronique (2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04240072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-dessous du volcan. Les hospitalia du temple de Mercure au scanner du lidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Corgiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Laisné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Tripeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 406, pp.44-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec la prospection aérienne, les révolutions de l’archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 406, pp.72-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche de l’or des Arvernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 399, pp.28-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il réhabiliter le climat et les microbes ? Changement climatique, pandémies et mondialisation à l’époque romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 53 (1), pp.115-167. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/hsr.053.0115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Nüsslein, Les Campagnes entre Moselle et Rhin dans l’Antiquité. Dynamiques du peuplement du Ier siècle av. J.-C. au Ve siècle apr. J.-C., Strasbourg, Association pour la Valorisation de l'Archéologie du Grand Est, 2018, 385 p. (Monographies d’archéologie du Grand Est 2).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (1), pp.191-196. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/hsr.051.0191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cochon, le jardin et le bois. Trois thèses récentes sur des sujets importants d’archéologie gallo-romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (1), pp.254-265. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/hsr.051.0191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Gilles, Vivre et produire dans les campagnes de la colonie de Valence (IIe siècle av. – VIe siècle apr. J.-C.), Autun, Éditions Mergoil (coll. « Archéologie et Histoire Romaine 34 »), 2016, 683 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (2), pp.208-213. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/hsr.050.0205b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles (A.), Vivre et produire dans les campagnes de la colonie de Valence (IIe av. – VIe apr. J.‑C.). – Autun : Éditions Mergoil, 2016. – 684 p. : bibliogr., fig. – (Archéologie et Histoire Romaine, ISSN : 1285.6371 ; 34). – ISBN : 978.2.35518.059.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 120 (2), pp.613-617</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme MINEDOR. À la recherche de l’or des Arvernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 130 (618), pp.127-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01834725v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution de la végétation à l’Holocène récent et l’augmentation de la pression humaine dans le massif volcanique du Cantal (Massif Central, France) : l’exemple du vallon du Frau (commune de Chavagnac, Cantal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fassion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Coursol-Delpy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Deng-Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cubizolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (4), pp.307-323. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.7467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01838198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire carrière sous l'Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouvel observateur. Hors-série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.66-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme MINEDOR. Caractérisation archéologique et paléoenvironnementale des mines d’or arvernes de Haute-Combraille (Protohistoire - Moyen Âge)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de liaison de l'Association d'étude du monde rural gallo-romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20, pp.27-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative analysis of climate versus human impact on sediment yield since the Lateglacial : the Sarliève paleolake catchment (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Fourmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hinschberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (4), pp.497-516. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683609355181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01838324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection-inventaire. Canton de Billom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Auvergne, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04240053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet collectif de recherche. Archéologie des paysages d’Auvergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Auvergne, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.148-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages et peuplement dans le bassin de Sarliève (Puy-de-Dôme) du Néolithique au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Loire et ses terroirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 62, pp.32-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection-inventaire. Canton de Billom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Auvergne, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.123-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque AGER VIII Les formes de l’habitat rural gallo-romain. Terminologies et typologies à l’épreuve des réalités archéologiques. 22-24 mars 2007 – Université de Toulouse-Le Mirail – Maison de la Recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de liaison de l'Association d'étude du monde rural gallo-romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17, pp.4-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des « grands » et des « petits » &amp;lt;i&amp;gt;domini&amp;lt;/i&amp;gt; ? « Grandes » et « petites » &amp;lt;i&amp;gt;villae&amp;lt;/i&amp;gt; en Gaule Aquitaine. Le cas de la cité des Arvernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dousteyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 45-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un ancien lac au pied de l’&amp;lt;i&amp;gt;oppidum&amp;lt;/i&amp;gt; de Gergovie (Puy-de-Dôme) : interactions sociétés-milieux dans le bassin de Sarliève à l’Holocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dousteyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 64, pp.289-351. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/galia.2007.3314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental changes and evolution of settlement in the Limagne of Clermont-Ferrand (Massif Central, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Ballut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hrvatski geografski glasnik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 68 (2), pp.5-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01836557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARCHAEDYN. Dynamique spatiale du peuplement et ressources naturelles : vers une analyse intégrée dans le long terme, de la Préhistoire au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Favory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de liaison de l'Association d'étude du monde rural gallo-romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16, pp.7-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04271067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection-inventaire. Canton de Billom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Auvergne, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.114-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme collectif de recherche. Archéologie des paysages d’Auvergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Auvergne, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.126-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une autre Loire : dynamiques socio-environnementales sur 15000 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Burnouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Carcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Castanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cubizolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Covalences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 56, pp.4-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondage. Ceyssat. Col de Ceyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Auvergne, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.108-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme collectif de recherche. Archéologie des paysages d’Auvergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Auvergne, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un couple de toponymes référant à un lac disparu près de Clermont-Ferrand (Auvergne) : *&amp;lt;i&amp;gt;Summu lacu&amp;lt;/i&amp;gt;, *&amp;lt;i&amp;gt;Capu lacu&amp;lt;/i&amp;gt;. Confrontation des données linguistiques, archéologiques et paléoenvironnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für romanische Philologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 120 (2), pp.266-281. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/zrph.2004.120.2.266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01838177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;lt;i&amp;gt;villae&amp;lt;/i&amp;gt; gallo-romaines dans le territoire proche d'Augustonemetum - Clermont-Ferrand. Approche critique de la documentation archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dousteyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Segard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 43, pp.115-147. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/racf.2004.2958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00129343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection-thématique. Interaction homme/milieu en Grande Limagne d’Auvergne. Bassin versant de Sarliève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Auvergne, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet collectif de recherche. Archéologie des paysages de Basse Auvergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Auvergne, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.137-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orcines. Col de Ceyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Auvergne, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la Gaule méditerranéenne à la Gaule centrale : Paysages et peuplements à l’Âge du Fer et à l’époque romaine. Archéologie et paléoenvironnement des campagnes de Provence et d’Auvergne. Habilitation à diriger les recherches soutenue le 9 décembre 2004 à l’Université de Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de liaison de l'Association d'étude du monde rural gallo-romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14, pp.27-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection-inventaire. Saint-Beauzire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Auvergne, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondage. Ceyssat. Col de Ceyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Auvergne, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.135-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme Collectif de Recherche « Archéologie des paysages de Basse Auvergne ». Projet coordonné par Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de liaison de l'Association d'étude du monde rural gallo-romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Actualité de la recherche, 12, pp.11-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection-inventaire. Saint-Beauzire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Auvergne, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04240055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection-thématique et sondage. Ceyssat - Saint-Genès-Champanelle - Orcines. Col de Ceyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Auvergne, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.118-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01834715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marion, G. Blancquaert éd., Les installations agricoles de l'âge du Fer en France septentrionale, éditions Rue d’Ulm/Presses de l’École Normale Supérieure, 2000, 527 p., ill. (Études d’histoire et d’archéologie 6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.273-277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection-inventaire. Saint-Beauzire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Auvergne, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.54-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04240054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondage. Saint-Genès-Champanelle. Col de Ceyssat - Bois de Manson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Auvergne, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.142-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection-thématique. Interactions sociétés-milieux dans le bassin versant de l’ancien lac de Sarliève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Auvergne, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondage. Mazaye. Pré-Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Auvergne, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élites et &amp;lt;i&amp;gt;villae&amp;lt;/i&amp;gt; dans le territoire de la cité arverne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dousteyssier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de liaison de l'Association d'étude du monde rural gallo-romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 11, pp.17-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection thématique. Saint-Beauzire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Auvergne, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations sociétés/milieux physiques depuis la fin du Tardiglaciaire : les apports du programme Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Burnouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Carcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cubizolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Visset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 12 (1-2), pp.5-13. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/quate.2001.1677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03308744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie spatiale et archéologie du paysage : le programme « Histoire de l’occupation du sol et évolution des paysages dans le bassin de Clermont-Ferrand »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dousteyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Segard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Nouvelles archéologiques. Du terrain au laboratoire…, 114 (554/555, n°1/2), pp.111-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection-inventaire diachronique. Commune de Saint-Beauzire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Auvergne, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, pp.102-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche sur les élites gallo-romaines et le problème de la &amp;lt;i&amp;gt;villa&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de liaison de l'Association d'étude du monde rural gallo-romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 9, pp.2-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annexe I : Étude des céramiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquités Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 35, pp.115-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01838687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Genin, M.-O. Lavendhomme (coll. O. Blin, M. Feugère), Rodumna (Roanne, Loire), le village gallo-romain : évolution des mobiliers domestiques, 1997, 289 p., 71 Fig., 123 PI. (Documents d'Archéologie Française 66)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, pp.244-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un établissement agricole gallo-romain : le site des Soires à Saint-Mitre-les-Remparts (Bouches-du-Rhône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 30, pp.43-71. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ran.1997.1485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01838715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l’étude des céramiques communes du Haut-Empire en basse Provence occidentale. Le mobilier de l’établissement des Soires (Saint-Mitre-les-Remparts, Bouches-du-Rhône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista di studi liguri = Revue d'études ligures </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 62, pp.231-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01838804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Mitre, Istres, Fos, Port-de-Bouc, Martigues. Études métallurgiques dans le secteur des étangs de Saint-Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, pp.161-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateglacial and Holocene climate and soil erosion in Southeastern France : a case study from Etang du Pourra, Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Médus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Parron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 7, pp.235-245. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.3390070305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01838220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Soires. Fouille programmée (Saint-Mitre-les-Remparts)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, pp.129-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Clapières, dépotoir de la fin de l’Antiquité (Saint-Mitre-les-Remparts)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brien-Poitevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes d'information et de liaison de la Direction des Antiquités de la Région Provence - Alpes -Côte d'Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 6, pp.114-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Mitre, Istres, Port-de-Bouc, Fos. Prospections complémentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes d'information et de liaison de la Direction des Antiquités de la Région Provence - Alpes -Côte d'Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 6, pp.125-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de l’occupation du sol et mobilité du paysage dans la région de Saint-Blaise et des étangs (13)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes d'information et de liaison de la Direction des Antiquités de la Région Provence - Alpes -Côte d'Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 5, pp.188-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports du lidar HD MINEDOR-CRAIG à la caractérisation des activités minières anciennes en Haute-Combraille (Puy-de-Dôme). Exploration archéologique de deux vastes zones de tertres d’orpaillage dans la Forêt domaniale de l’Éclache (Tortebesse, Prondines). Bilan de la campagne de fouilles de l’été 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude MINEDOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Trément, Jun 2025, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05122260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De vastes chantiers miniers aurifères d’un type inédit à la fin de l’Antiquité dans l’ouest du territoire arverne. Apports du lidar à haute résolution et des fouilles archéologiques récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées régionales de l’archéologie Auvergne-Rhône-Alpes 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DRAC Auvergne-Rhône-Alpes, Nov 2024, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’écosystème au patrimoine : géohistoire des tourbières anthropiques du Massif central oriental (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cubizolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Marie Dendievel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Scholtès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géohistoire des zones humides d’ici et d’ailleurs. Regards croisés sur des trajectoires d’artificialisation et de conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorin Ailincai; Corinne Beck; Albane Burens; Laurent Carozza; Jean-Michel Carozza; Cristian Micu; Florian Mihail; Bertrand Sajaloli; Gabriela Toroimac; Philippe Valette; Petre Gastescu; Edward Bratanof; Petre Bretcan, Jun 2019, Tulcea, Roumanie. pp.261-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploitation de l’or en territoire arverne à l’époque gauloise. L’apport du lidar, des études paléoenvironnementales et minéralogiques en Haute-Combraille (ouest du département du Puy-de-Dôme, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Bouclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie de Winter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre montagnes et océan : hommes, milieux et territoires de l'Aquitaine aux sommets cantabriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alain Bouet; José Manuel Iglesias Gil; Stéphanie Montagner; Milagros Navarro Caballero; Jean-Michel Roddaz; Alicia Ruiz Gutiérrez; Florence Verdin, Oct 2023, Santander, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04239924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question du franchissement de la chaîne des Puys à l’époque romaine. Les travaux liés à l’aménagement de la voie d’Agrippa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habiter les zones de moyenne montagne dans l’Occident romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Blaise Pichon, Sep 2023, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications archéologiques récentes du LiDAR dans le territoire des Arvernes (Puy-de-Dôme). L’exemple des mines d’or gauloises de Haute-Combraille et de la station routière romaine du col de Ceyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique - Le LiDAR un outil au service de la connaissance des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRAIG, Oct 2022, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport du lidar à la caractérisation des aurières gauloises de Haute-Combraille (Puy-de-Dôme) et de leur impact sur les zones humides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’eau, le peuplement et l’archéologie aérienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Claude Claval, Oct 2022, Cournon-d'Auvergne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement des sociétés agro-pastorales et changements hydro-pédologiques. L’exemple des hautes terres du Massif Central oriental (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cubizolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Scholtès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Marie Dendievel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les paysages ruraux. Un objet d’étude et une source pour les sciences de l’homme et de la société. État de l’art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giovanni Stranieri; Sarah Réault, Nov 2021, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le complexe routier et cultuel gallo-romain du col de Ceyssat au pied du puy de Dôme : confrontation des données archéologiques, topographiques et lidar du point de vue du MNT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Laisné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique du réseau ISA, Information Spatiale et Archéologie « Les modèles numériques d’élévation en Archéologie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Élise Fovet; Franck Vautier; Sylvain Rassat, Mar 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de définition géographique de la moyenne montagne et implications archéologiques. Le cas du Massif Central à l’époque romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habiter et mettre en valeur les territoires antiques : le cas de la moyenne montagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Baptiste Rigot, May 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'image au terrain, et vice-versa : des méthodes de prospection archéologique fondamentalement complémentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les voies de l’archéologie aérienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Claude Claval, Sep 2021, Clermont-Ferrand, France. pp.89-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agglomérations, routes et dynamiques de développement dans le territoire des Arvernes à l’époque romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dacko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Calbris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Routes et petites villes de l’Antiquité à l’époque moderne. Colloque international, Clermont-Ferrand (20-21 mars 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Luc Fray; Céline Pérol, Mar 2014, Clermont-Ferrand, France. pp.73-97, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voies de communications, réseaux urbains et dynamiques de développement dans le territoire des Arvernes à l’époque romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dacko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Trescarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Calbris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voies, réseaux, paysages en Gaule. Colloque en hommage à Jean-Luc Fiches, Vers-Pont-du-Gard (14-17 juin 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Claude Raynaud, Jun 2016, Vers-Pont-du-Gard, France. pp.227-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des tourbières et des mines en Haute-Combraille. Milieux naturels ou artificiels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Brémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cubizolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Deng-Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zones humides et archéologie. VIe colloque international du Groupe d’Histoire des Zones Humides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Corinne Beck; Marie-Christine Marinval, Nov 2017, Glux-en-Glenne, France. pp.114-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cité des Arvernes à la fin de l’Antiquité. Dynamique du peuplement et des paysages (IVe-VIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde sur « La vie quotidienne d’Hippone à Sidoine Apollinaire ». Rencontres franco-algériennes de l’archéologie et de l’histoire (Clermont-Ferrand, 26 janvier 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association France-Algérie Pays d’Auvergne (AFAPA), Jan 2018, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of settlement and landscapes in the Arverni city at the end of Antiquity (Auvergne, France). Contribution of systematic surveys and paleoenvironmental studies (4th-6th c. AD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cubizolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th Roman Archaeological Conference (RAC) &amp; The 28th Theoretical Roman Archaeology Conference (TRAC). University of Edinburgh (12-14 avril 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RAC-TRAC, Apr 2018, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vingt ans de prospections systématiques dans la plaine de Limagne : méthodes, résultats, limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires antiques rhônalpins. Études de cas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Catherine Coquidé, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Grande Limagne plain (Auvergne, France): a laboratory for systematic fieldwalking. The case of the largest Gallo-Roman villas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Calbris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Regad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Funde in der Landschaft. Neue Perspektiven une Ergebnisse archäologischer Prospektion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christine Keller, Christoph Wohlfarth, Jun 2017, Köln, Germany. pp.193-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towns, roads and development dynamics in the Arverni’s territory in Roman times (Auvergne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dacko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Trescarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Calbris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional urban systems in the Roman Empire. Colloque international (Leiden, 23-24 juin 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Luuk de Ligt; John Bintliff; Matthew Hobson, Jun 2017, Leiden, Netherlands. pp.128-157, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004414365_006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centres et périphéries dans les cités antiques du Massif Central. Occupation, mise en valeur et intégration des territoires de montagne dans la cité des Arvernes (fin de l’Âge du Fer – début du Moyen Âge)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Delpy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fassion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Massounie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Franges urbaines, confins territoriaux. La Gaule dans l’Empire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Claire Besson; Olivier Blin; Bertrand Triboulot, Feb 2012, Versailles, France. pp.575-599</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme MINEDOR Caractérisation archéologique et paléoenvironnementale des mines d’or arvernes de Haute-Combraille (Auvergne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Brémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cubizolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dousteyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles sciences humaines et sociales pour le 21e siècle ? Prospective, réflexions, échanges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau national des MSH, Dec 2012, Caen, France. pp.273-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Gaule aux IVe et Ve siècles. Bas-Empire ou Antiquité tardive ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde organisée à Clermont-Ferrand (17-19 novembre 2015) sur « Les Gaules et les provinces romaines d’Afrique à l’époque d’Augustin d’Hippone (IVe-Ve siècles) » dans le cadre des Journées d’Amitié entre la France et l’Algérie par l’antenne régionale de France-Algérie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association France-Algérie Pays d’Auvergne (AFAPA), Nov 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel modèle de développement régional pour le Massif Central à l’époque romaine ? Essai d’application du modèle « centre/périphérie » au cas de la cité des Arvernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV Convegno Internazionale di Studi Veleiati</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pier Luigi Dall’Aglio; Carlotta Franceschelli; Lauretta Maganzani, Sep 2013, Veleia – Lugagnano Val d’Arda, Italie. pp.433-454</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romanisation et développement : Approche comparée des territoires de la partie occidentale du Conventus Bracarensis (Tarraconaise) et de la Civitas Arvernorum (Aquitaine). Une perspective de longue durée (IIe s. av. J.-C. - IIe s. apr. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Carvalho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paisatge, poblament, cultura material i historia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marta Prevosti; Josep López Vilar; Josep Guitart i Duran, Sep 2010, Tarragona, Espagne. pp.247-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romanisation et développement : le cas de la cité des Arvernes (IIe s. av. J.-C. – IIe s. apr. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysages ruraux et territoires dans les cités de l’Occident romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Luc Fiches; Rosa Plana-Mallart; Victor Revilla Calvo, Mar 2010, Barcelone, Espagne. pp.27-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839316v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre campos e pântanos : paisagens e gestão da água na Limagne entre finais da Idade do Ferro e a época romana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caminhos da Água. Paisagens e usos na longa duração</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Manuela Martins; Isabel Vaz de Freitas; Maria Isabel Del Val Valdivieso, Nov 2009, Braga, Portugal. pp.53-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeo-environmental characterization of the Arvernian gold mines of Auvergne (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Brémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cubizolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dousteyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montréal, Canada. pp.2468</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre champs et marais : paysages et gestion de l’eau en Limagne à la fin de l’Âge du Fer et à l’époque romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’eau : usages, risques et représentations dans le Sud-Ouest de la Gaule et le Nord de la péninsule Ibérique, de la fin de l’Âge du Fer à l’Antiquité tardive (IIe s. a.C.-VIe s. p.C.). Colloque international de la Fédération Aquitania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Pierre Bost, Sep 2009, Dax, France. pp.201-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construção do território e marcadores de desenvolvimento na época romana : dois modelos comparados de romanização nas civitates dos Arverni (Aquitânia) e dos Bracari (Tarraconense)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Carvalho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territórios, poderes, identidades (Territoires, pouvoirs, identités). III Congresso Internacional - XVIII Simpósio de História Universidade Federal do Espírito Santo, Université Paris-Est, Universidade do Minho. ST02 : « Cidades e territórios no mundo romano e tardo-antigo ». Tema : « O proceso de romanização e a constituição das civitates »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UFES, Campus de Goiabeiras, Nov 2011, Vitória do Espírito Santo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme Minedor. Caractérisation archéologique et paléoenvironnementale des mines d'or arvernes de Haute-Combraille (Auvergne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bremon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cubizolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dousteyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Povoamento e exploração dos recursos mineiros na Europa atlântica ocidental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carla Maria Braz Martins; Ana M. S. Bettencourt; José Inácio F. P. Martins; Jorge Carvalho, Dec 2010, Braga, Portugal. pp.271-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enregistrement sédimentaire du lac d'Aydat (Puy-de Dôme) : conséquences cumulées de l'activité humaine et de la paléohydrologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Lavrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée des Sédimentologistes Français (ASF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00933787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romanisation et dynamiques territoriales en Gaule centrale. Le cas de la cité des Arvernes (IIe s. av. J.-C. – IIe s. ap. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changing Landscapes. The impact of Roman towns in the Western Mediterranean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cristina Corsi; Frank Vermeulen, May 2008, Castelo de Vide – Marvão, Portugal. pp.85-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839305v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestione delle acque e organizzazione dello spazio agrario nel Grand Marais de Limagne in et à romana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Franceschelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sistemi centuriali e opere di assetto agrario tra età romana e primo medioevo. Aspetti metodologici ricostruttivi ed interpretativi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pier Luigi Dall’Aglio; Guido Rosada, Sep 2009, Borgoricco/Padova - Lugo/Ravenna, Italy. pp.189-208, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1400/169524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romanisation et développement dans les campagnes des Gaules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment les Gaules devinrent romaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre Ouzoulias; Laurence Tranoy, Sep 2007, Paris, France. pp.159-176, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dec.ouzou.2010.01.0159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839301v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan du colloque, débats et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les formes de l’habitat rural gallo-romain. Terminologie et typologie à l’épreuve des réalités archéologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Sablayrolles; Frédéric Trément, Sep 2009, Toulouse, France. pp.395-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01838441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions socio-environnementales en Grande Limagne d’Auvergne du Néolithique au début du Moyen Âge : le cas du bassin de Sarliève (Puy-de-Dôme, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dousteyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie et environnement dans la Méditerranée antique. Colloque international de la Société française d’Archéologie classique (Paris, École Normale Supérieure d’Ulm, 15 novembre 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Françoise Dumasy; François Queyrel, Nov 2003, Paris, France. pp.263-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat et mise en valeur des marais à l’époque romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dousteyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aménagement et exploitation des zones humides depuis l'Antiquité. Approches comparées en Europe méditerranéenne et continentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Trément; Carlotta Franceschelli, Jun 2009, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spatio-temporal dynamics of settlement patterns from 800 BC to 800 AD, in Central and Southern Gaul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Gandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7 millennia of territorial dynamics : settlement pattern, production and trades from Neolithic to Middle Ages: closing colloquium of The ArchaeDyn program (“Spatial dynamics of settlement patterns and natural resources: towards an integrated analysis over a long term, from Prehistory to the Middle Ages”)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DYSPATER Project: Spatial dynamics of uplands territories development from the Iron Age to the Middle Ages. Current researches and perspectives in the French Massif Central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Landscape Archaeology of European Mountain Areas: Current Research and Future Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Josep Maria Palet; Santiago Riera Mora, Jun 2008, Tarragone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le territoire des Arvernes : limites de cité, tropismes et centralité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lallemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIe colloque international de l'Association Française pour l'Étude de l'Âge du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christine Mennessier-Jouannet; Yann Deberge, May 2003, Clermont-Ferrand, France. pp.99-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00352144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité de la production et du stockage sédimentaires dans le bassin de la Loire (France) depuis le Tardiglaciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Di Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Fourmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions sociétés-milieux en Grande Limagne du Néolithique à l’époque romaine. Apport des recherches interdisciplinaires conduites dans le bassin de Sarliève (Puy-de-Dôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Rencontres Méridionales de Préhistoire Récente : Paysages et peuplement. Aspects culturels et chronologiques en France méridionale (2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierrick Fouéré; Christian Chevillot; Patrice Courtaud; Olivier Ferullo; Chantal Leroyer, Oct 2004, Périgueux, France. pp.11-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité de l'impact des sociétés anciennes sur l'érosion des sols d'après l'analyse de stocks sédimentaires dans le bassin de la Loire (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Di Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Fourmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Journées nationales d'étude des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bassin de Sarliève : occupation du sol et paléo-environnement à l'âge du Fer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mennessier-Jouannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIe colloque international de l'Association Française pour l'Étude de l'Âge du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christine Mennessier-Jouannet; Yann Deberge, May 2003, Clermont-Ferrand, France. pp.385-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages et peuplement dans le bassin de Sarliève du Néolithique au Moyen Âge (Puy-de-Dôme, France). Éléments pour un nouveau modèle socio-environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dousteyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps et espaces de l’homme en société. Analyses et modèles spatiaux en archéologie. Actes des XXVe rencontres internationales d’archéologie et d’histoire d’Antibes (Juan-les-Pins, 21-23 octobre 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-François Berger; Frédérique Bertoncello; Franck Braemer; Gourgen Davtian; Michiel Gazenbeek, Oct 2004, Juan-les-Pins, France. pp.485-498</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839422v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une agglomération routière et cultuelle au col de Ceyssat (Puy-de-Dôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voyages et voyageurs. 130e congrès du Comité des travaux historiques et scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guy Martinière, Apr 2005, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat et milieu humide en Grande Limagne de l’Âge du Fer au Moyen Âge. Essai de spatialisation dynamique des relations sociétés-milieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Ballut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dousteyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Segard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les fleuves aussi ont une histoire 2 : Pratiques sociales et hydrosystèmes fluviaux, lacustres et palustres des sociétés pré-industrielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joëlle Burnouf; Philippe Leveau, Apr 2002, Aix-en-Provence, France. pp.95-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une incinération spectaculaire au pied du puy de Dôme. Le bûcher funéraire du col de Ceyssat (Saint-Genès-Champanelle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Blaizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autocélébration des élites locales dans le monde romain. Contexte, textes, images (IIe s. av. J.-C. - IIIe s. ap. J.-C.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mireille Cébeillac-Gervasoni; Laurent Lamoine; Frédéric Trément, Nov 2003, Clermont-Ferrand, France. pp.463-500</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des espaces et des paysages. Essai de spatialisation dynamique des relations habitat - milieu humide en Grande Limagne, de l’Âge du Fer au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Ballut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dousteyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Segard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’historien en quête d’espaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Luc Fray; Céline Perol, May 2002, Clermont-Ferrand, France. pp.17-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élites et &amp;lt;i&amp;gt;villae&amp;lt;/i&amp;gt; dans le territoire de la cité arverne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dousteyssier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les élites et leurs facettes. Les élites locales dans le monde hellénistique et romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mireille Cébeillac-Gervasoni; Laurent Lamoine, Nov 2000, Clermont-Ferrand, France. pp.661-676</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations des flux et stocks de sédiments dans le bassin de Sarliève (Puy-de-Dôme, France) à l'Holocène : indices de développement des activités humaines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Fourmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Di Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie, Apr 2003, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00102000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un programme interdisciplinaire de recherche pour le bassin de la Loire : interactions Sociétés/Milieux dans le bassin de la Loire (fin du Tardiglaciaire-Époque industrielle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Burnouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Carcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cubizolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les paysages ligériens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Études ligériennes, Mar 2001, Tours, France. pp.74-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03308740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des activités humaines sur la production et le stockage de matières à l'Holocène dans le bassin lacustre de Sarliève (Puy-de-Dôme, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Fourmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Di Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRS - ECLIPSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations environnementales et systèmes socio-économiques en Grande Limagne (Massif central) de l’Âge du Fer au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Ballut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mennessier-Jouannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Équilibres et ruptures dans les écosystèmes depuis 20 000 ans en Europe de l’Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hervé Richard; Anne Vignot, Sep 2000, Besançon, France. pp.269-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat et peuplement en Provence à la fin de l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bérato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Borréani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les campagnes de la Gaule à la fin de l’Antiquité. [Actes du] IVe colloque de l'association AGER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre Ouzoulias; Christophe Pellecuer; Claude Raynaud; Paul Van Ossel; Pierre Garmy, Mar 1998, Montpellier, France. pp.275-301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;lt;i&amp;gt;villae&amp;lt;/i&amp;gt; en Provence aux IVe et Ve siècles : apports et limites des inventaires archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Carru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Gateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bérato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les campagnes de la Gaule à la fin de l’Antiquité : [actes du] IVe colloque de l'association AGER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre Ouzoulias; Christophe Pellecuer; Claude Raynaud; Paul Van Ossel; Pierre Garmy, Mar 1998, Montpellier, France. pp.475-501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04265491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience de croisement de méthodes de prospection sur le site des Girardes à Lapalud (Vaucluse, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Clogg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Druelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Ducomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Mariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-destructive techniques applied to landscape archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marinella Pasquinucci; Frédéric Trément, Dec 1995, Pisa, Italie. pp.256-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01838634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection archéologique et démographie en Provence : approche paléodémographique de la rive occidentale de l’étang de Berre sur la longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconstructing population trends in Mediterranean Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Bintliff; Kostas Sbonias, Nov 1995, Durham, Royaume-Uni. pp.93-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01838482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection et chronologie : de la quantification du temps au modèle de peuplement. Méthodes appliquées au secteur des étangs de Saint-Blaise (Bouches-du-Rhône, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extracting meaning from ploughsoil assemblages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ricardo Francovich, Helen Patterson, Dec 1995, Siena, Italie. pp.77-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01838453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport des méthodes non destructives à l’analyse des sites archéologiques : le point de vue de l’archéologue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-destructive techniques applied to landscape archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marinella Pasquinucci; Frédéric Trément, Dec 1995, Pisa, Italie. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01838674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les campagnes de l'Auvergne romaine : problématiques et perspectives de recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les relations entre la Méditerranée et le Centre de la Gaule du VIIIe s. av. J.-C. à la romanisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dominique Frère, Nov 1999, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche sur les élites gallo-romaines et le problème de la &amp;lt;i&amp;gt;villa&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Campagnes de l’Ouest. Stratigraphie et relations sociales dans l’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Annie Antoine, Mar 1999, Rennes, France. pp.287-302, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.20569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’archéologie de l’espace à la démographie. Le cas de la Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier colloque international de démographie historique antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Martine Bellancourt-Valdher; Jean-Nicolas Corvisier, Nov 1996, Arras, France. pp.27-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01835255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The integration of historical, archaeological and paleoenvironmental data at the regional scale : the Etang de Berre, Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental reconstruction in Mediterranean landscape archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Leveau; Kevin Walsh, Oct 1995, Aix-en-Provence, France. pp.193-205, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctvh1dpjf.23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01838703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une perspective microrégionale autour de Saint-Blaise (Bouches-du-Rhône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le IIIe siècle en Gaule Narbonnaise. Actes de la table ronde du GDR 954 « Archéologie de l’espace rural méditerranéen dans l’Antiquité et le haut Moyen Âge »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Luc Fiches, Sep 1995, Aix-en-Provence, La Beaume, France. pp.217-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La région des étangs de Saint-Blaise : pour une approche archéologique et paléo-écologique d’un milieu de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GMPCA Du terrain au laboratoire : pour un meilleur dialogue en archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Denis Vigne, Michel Menu, Catherine Perlès, Hélène Valladas, Nov 1989, Paris, France. pp.441-450, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.1989.9906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01838847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme MINEDOR. Caractérisation archéologique et paléoenvironnementale des mines d’or arvernes de Haute-Combraille (Auvergne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Brémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cubizolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio López-Sáez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exposition Les dix ans de la MSH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme MINEDOR. Caractérisation archéologique et paléoenvironnementale des mines d’or arvernes de Haute-Combraille (Auvergne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Brémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cubizolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dousteyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles sciences humaines et sociales pour le 21e siècle ? Prospective, réflexions, échanges. Congrès national du Réseau des MSH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeo-environmental characterization of the Arvernian gold mines of Auvergne (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Brémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cubizolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineralogical Magazine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.2468</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MINEDOR Project. Archaeological and palaeoenvironmental characterization of the ancient Arvernian gold mines of Haute-Combraille (Auvergne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Brémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cubizolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Earth in Evolution. 22th V.M. Goldschmidt Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sedimentary record of the Lake Aydat (French Massif Central) : cumulated consequences of human activities and palaeohydrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Lavrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIe Congrès de l’Association des sédimentologistes français (ASF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bassin du paléolac de Sarliève (Limagne, 63) à l’Atlantique : prémices des influences anthropiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe Congrès de l’Association des sédimentologistes français (ASF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damp areas as a major concern of the Zone Atelier Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Ballut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de Zagreb (Croatia)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Zagreb, Croatia. Acta geomorphologica croatica, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ArchaeDyn. Dynamique spatiale du peuplement et ressources naturelles : vers une analyse intégrée dans le long terme, de la Préhistoire au Moyen Âge,. ACI Espaces et territoires (contrat ET28, 2005-2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Favory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00483141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques du peuplement dans la Limagne des Buttes (Puy-de-Dôme). Rapport de prospection systématique (2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoran Čučković</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SRA Auvergne-Rhône-Alpes. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04924501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques du peuplement dans la Limagne des Buttes (Puy-de-Dôme). Rapport de prospection systématique (2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoran Čučković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Laisné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliott Sadourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Tripeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SRA Auvergne-Rhône-Alpes. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04462263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques du peuplement dans la Limagne des Buttes (Puy-de-Dôme). Rapport de prospection systématique (2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoran Čučković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Laisné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliott Sadourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Tripeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SRA Auvergne-Rhône-Alpes. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04240081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agglomération antique du Col de Ceyssat (Puy-de-Dôme). Sondages sur la voie d’Agrippa et le relais routier occidental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Franceschelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Luigi Dall’Aglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SRA Auvergne Rhône-Alpes. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04240086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agglomération antique du Col de Ceyssat (Puy-de-Dôme). Sondages sur la voie d’Agrippa et le relais routier occidental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Franceschelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Luigi Dall’Aglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SRA Auvergne Rhône-Alpes. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04240085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques du peuplement dans la Limagne des Buttes (Puy-de-Dôme). Rapport de prospection systématique (2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoran Čučković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Laisné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliott Sadourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Tobalina Pulido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SRA Auvergne-Rhône-Alpes. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04240080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques du peuplement dans la Limagne des Buttes (Puy-de-Dôme). Rapport de prospection systématique (2019-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SRA Auvergne-Rhône-Alpes. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04240078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agglomération antique du Col de Ceyssat (Puy-de-Dôme). Relevé topographique à haute résolution (Topographie, LIDAR, géophysique, SIG) & Études de matériaux et de mobiliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SRA Auvergne Rhône-Alpes. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04240084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques du peuplement dans la Limagne des Buttes (Puy-de-Dôme). Rapport de prospection systématique (2005-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SRA Auvergne-Rhône-Alpes. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04240077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche de l’or des Arvernes. Le programme MINEDOR Caractérisation archéologique et paléoenvironnementale des mines d’or arvernes de Haute-Combraille (Protohistoire – Moyen Âge). Rapport scientifique du programme de recherche déposé dans le cadre de l’Appel à Projets « Programme Interdisciplinaire » de la MSH de Clermont-Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Brémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cubizolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Deng-Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre d’Histoire « Espaces et Cultures » (CHEC-EA 1001) - Maison des Sciences de l’Homme (USR 3550) - Université Clermont Auvergne (UCA). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme, AGES (Ancient Geomorphological EvolutionS) / Évolutions géomorphologiques anciennes de lʼhydrosystème ligérien. Rapport intermédiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Castanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Arthuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Carcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cubizolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS – INEE; European Long-Term Ecosystem Research Network. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Région de Billom (Puy-de-Dôme). Étude diachronique de l’occupation du sol en Limagne des Buttes (VI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SRA Auvergne. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04240082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Région de Billom (Puy-de-Dôme). Étude diachronique de l’occupation du sol en Limagne des Buttes (IV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l’archéologie, DRAC Auvergne, Clermont-Ferrand. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La région de Billom (Puy-de-Dôme). Étude diachronique de l’occupation du sol en Limagne des Buttes (III)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l’archéologie, DRAC Auvergne, Clermont-Ferrand. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La région de Billom (Puy-de-Dôme). Étude diachronique de l’occupation du sol en Limagne des Buttes (II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l’archéologie, DRAC Auvergne, Clermont-Ferrand. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Beauzire (Puy-de-Dôme). Rapport de prospection systématique (1997-2001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l’archéologie, DRAC Auvergne, Clermont-Ferrand. 2005, 250 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie des paysages d’Auvergne. Programme collectif de recherche pluri-annuel (2004-2006). Rapport d’activités 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l’archéologie, DRAC Auvergne, Clermont-Ferrand. 2005, 370 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude diachronique de l’occupation du sol en Limagne des Buttes. La région de Billom (Puy-de-Dôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l’archéologie, DRAC Auvergne, Clermont-Ferrand. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie des paysages d’Auvergne. Programme collectif de recherche pluri-annuel (2004-2006). Rapport d’activités 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l’archéologie, DRAC Auvergne, Clermont-Ferrand. 2004, 334 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agglomération antique du col de Ceyssat (Ceyssat, Orcines, Saint-Genès-Champanelle). Contribution à l’étude du contexte archéologique du temple de Mercure (Puy-de-Dôme). Rapport de prospection thématique avec sondages n°2001-62</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dousteyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Trescarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 2001-62, Service régional de l’archéologie, DRAC Auvergne, Clermont-Ferrand. 2003, 5 vol. : 1444 p. I : Synthèse : 244 p., 83 fig. II : Données archéologiques : 360 p., 82 fig., 52 fiches de sites. III : Études de mobilier, analyses, topographie : 233 p., 30 fig., 27 pl., 6 annexes. IV : Bases de données mobilier (1) : 301 p. V : Bases de données mobilier (2) : 306 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie des paysages d’Auvergne. Programme collectif de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l’archéologie, DRAC Auvergne, Clermont-Ferrand. 2003, 253 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La station antique d’Ubrilium retrouvée au Col de Ceyssat ? Bilan des recherches anciennes et des fouilles récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Trescarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dousteyssier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l’archéologie, DRAC Auvergne, Clermont-Ferrand. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapports de Prospection-Inventaire. Commune de Saint-Beauzire (Puy-de-Dôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l’archéologie, DRAC Auvergne, Clermont-Ferrand. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agglomération antique du Col de Ceyssat (commune de Ceyssat, Puy-de-Dôme). Sondages sur les structures d’habitat gallo-romaines du Puy Lacroix (15-23 avril 2000). Rapport de sondage préliminaire 2000. Projet de fouille programmée 2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Parent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l’archéologie, DRAC Auvergne, Clermont-Ferrand. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme Environnement, Vie et Société du CNRS : « Interactions sociétés-milieux dans le bassin versant de la Loire (fin du Tardiglaciaire-époque industrielle) ». Secteur Amont (Auvergne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre de Recherches sur les Civilisations Antiques - PEVS CNRS. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapports de Prospection-Inventaire. Commune de Saint-Beauzire (Puy-de-Dôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l’archéologie, DRAC Auvergne, Clermont-Ferrand. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions sociétés-milieux dans le bassin versant de l’ancien lac de Sarliève (Puy-de-Dôme). Rapport de prospection thématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dousteyssier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l’archéologie, DRAC Auvergne, Clermont-Ferrand. 2001, 179 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapports de Prospection-Inventaire. Commune de Saint-Beauzire (Puy-de-Dôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l’archéologie, DRAC Auvergne, Clermont-Ferrand. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapports de Prospection-Inventaire. Commune de Saint-Beauzire (Puy-de-Dôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l’archéologie, DRAC Auvergne, Clermont-Ferrand. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouille programmée de l’établissement agricole gallo-romain des Soires (Saint-Mitre-les-Remparts, Bouches-du-Rhône). Rapport de synthèse, 2e année</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Direction des Antiquités, DRAC Provence-Alpes-Côte d’Azur. 1991, 129 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilles de l’établissement agricole gallo-romain des Soires (Saint-Mitre-les-Remparts, Bouches-du-Rhône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Direction des Antiquités, DRAC Provence-Alpes-Côte d’Azur, Aix-en-Provence. 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de prospection systématique sur la commune de Saint-Mitre-les-Remparts (Bouches-du-Rhône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction des Antiquités de Provence. 1990, 248 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de fouille programmée sur le site des Emplaniers (Saint-Mitre-les-Remparts), Bouches-du-Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC Provence-Alpes-Côte d'Azur. 1989, 73 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection électrique sur la meunerie gallo-romaine de Barbegal (Fontvieille)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Direction des Antiquités, DRAC Provence-Alpes-Côte d’Azur, Aix-en-Provence. 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de sondage sur le site des Clapières (Saint-Mitre-les-Remparts), Bouches-du-Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC Provence-Alpes-Côte d'Azur. 1989, 51 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de prospection sur le tracé du réseau d'irrigation de Plan Fossan (Saint-Mitre-les-Remparts)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC Provence-Alpes-Côte d'Azur. 1989, 43 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de diagnostic archéologique. ZAC du Mazet - 2e tranche, Fos-sur-Mer (Bouches-du-Rhône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC Provence-Alpes-Côte d'Azur. 1989, 96 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de prospection. Zone des étangs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction des Antiquités de Provence. 1989, 115 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouches-du-Rhône, La Ciotat. Office du Tourisme, boulevard Anatole France. Rapport de reconnaissance archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC Provence-Alpes-Côte d'Azur. 1988, 44 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier Magrignane. Zone d'Activité des Étangs (Saint-Mitre-les-Remparts)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction des Antiquités Historiques de Provence-Alpes-Côtes d'Azur. 1988, 48 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan de la prospection archéologique du polyréseau Arco. Fos-sur-Mer/Port-de-Bouc/Martigues (13 Bouches-du-Rhône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC Provence-Alpes-Côte d'Azur. 1987, 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04689821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId360"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric Trément </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur d’Antiquités Nationales, Histoire et archéologie de la Gaule à l'Université Clermont Auvergne</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">frederic-trement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">034869018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">22257332</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000116060209</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur d’Antiquités Nationales</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Directeur du département d’histoire</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable de l’axe 3 du CHEC : Archéologie et histoire des territoires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Spécialiste en histoire et archéologie de la Gaule celtique et romaine, je mobilise les méthodes de l’archéologie spatiale, de l’archéologie du paysage et de l’archéologie paléoenvironnementale pour restituer les dynamiques de peuplement, l’organisation des territoires et les interactions sociétés milieux dans la longue durée (du Néolithique à l’époque moderne) dans le Massif Central et plus spécifiquement dans le territoire des Arvernes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je coordonne trois programmes de recherche combinant fouilles archéologiques, prospections pédestres et aériennes systématiques, prospections géophysiques et lidar, et études paléoenvironnementales (géologie, géomorphologie, géoarchéologie, palynologie, géochimie isotopique, analyses biomoléculaires, datations par le carbone 14 et la luminescence stimulée optiquement dite OSL) :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Le programme DYSPATER (Dynamiques spatiales du développement du territoire dans le Massif Central)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Dans ce cadre, l’un des plus grands programmes de prospection systématique est en cours depuis 1997 sur la plaine de la Limagne, qui constitue le cœur politique et le poumon économique du territoire arverne. Les conditions exceptionnelles de lisibilité des sites en surface dans les fameuses « terres noires » offrent la possibilité unique de reconstituer les dynamiques du peuplement depuis le Néolithique avec un degré d’exhaustivité et de finesse incomparables.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. La fouille des hospitalia du temple de Mercure et de la voie d’Agrippa au Col de Ceyssat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">La tempête de 1999 a révélé la présence d’une agglomération romaine au Col de Ceyssat, au pied du Puy de Dôme, à l’endroit où la célèbre voie d’Agrippa qui reliait Lyon et Saintes par Clermont/Augustonemetum franchissait la chaîne des Puys. Les fouilles réalisées de 1999 à 2003 ont mis en évidence un vaste complexe routier et cultuel associé à une nécropole, interprété comme des structures d’accueil (hospitalia) des voyageurs et des pèlerins venus honorer Mercure au sommet du Puy de Dôme, où se trouve l’un des plus grands temples dédiés à ce dieu en Gaule. Reprises en 2020, les fouilles peuvent s’appuyer désormais sur de nouvelles méthodes : lidar, prospection géophysique (géoradar, résistivité, magnétométrie), biologie moléculaire. Elles portent sur les aménagements routiers spectaculaires qui ont permis aux ingénieurs romains d’assurer le franchissement des pentes, et sur la station routière qui accueillait les voyageurs, leurs véhicules et leurs montures au débouché d’une imposante cavée en lacets.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Le programme MINEDOR (Caractérisation archéologique et paléoenvironnementale des mines d’or arvernes de Haute-Combraille)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Lancé en 2010, ce programme visait initialement à cartographier les chantiers miniers aurifères présents en grand nombre sur les confins occidentaux du territoire arverne, et à les dater en étudiant leur impact sur l’environnement (déboisements, pollutions) grâce à des carottages réalisés dans des tourbières. Il a connu une très forte accélération suite à la réalisation, en 2021, d’une couverture lidar HD couvrant 420 km2, soit 38 communes en tout ou partie. Le traitement des données a mis en évidence des milliers d’indices miniers correspondant pour partie à des aurières gauloises, mais également des chantiers d’un type jusqu’ici inconnu, témoignant d’une exploitation intensive et systématique des fonds de vallons. Les fouilles réalisées durant l’été 2024 sur deux de ces sites ont révélé qu’il s’agit de minières extensives, datées du Bas-Empire, qui ont consisté en un décapage méthodique du substrat granitique. Une rampe (sluice) associée à des dépôts de lavage a été découverte.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Ces chantiers spectaculaires, qui s’étendent sur des centaines de kilomètres linéaires, peuvent être mis en relation avec l’accroissement des besoins en or de l’Empire suite aux réformes économiques, monétaires et fiscales de l’empereur Constantin Ier.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de l'occupation du sol et évolution des paysages dans le Secteur des Étangs de Saint-Blaise (Bouches-du-Rhône). Essai d'archéologie du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université de Provence - Aix Marseille 1, 1994. Français. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1994AIX10044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04239901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la Gaule méditerranéenne à la Gaule centrale. Paysages et peuplements à l'Âge du Fer et à l'époque romaine. Archéologie et paléoenvironnement des campagnes de Provence et d'Auvergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université de Provence, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04239903v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie d’un paysage. Les Étangs de Saint-Blaise (Bouches-du-Rhône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de la Maison des Sciences de l'Homme, 1999, Documents d'Archéologie Française (74), 2-7351-0797-3. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsmsh.45168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01834497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Étang-de-Berre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Gateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Verdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Académie des Inscriptions et Belles-Lettres, 1996, Carte archéologique de la Gaule (13/1), Michel Provost, 2-87754-041-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01747790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autocélébration des élites locales dans le monde romain. Contextes, textes, images (IIe s. av. J.-C. – IIIe s. ap. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Cébeillac-Gervasoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lamoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires Blaise Pascal, 2004, Erga, 2-84516-271-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01834565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-destructive techniques applied to landscape archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinella Pasquinucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oxbow Books, 2000, The Archaeology of Mediterranean Landscapes (4), 1-900188-74-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01834639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental reconstruction in Mediterranean landscape archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graeme Barker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Reconstruction in Mediterranean Landscape Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxbow Books, 1999, The Archaeology of Mediterranean Landscapes (2), 1-900188-63-5. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctvh1dpjf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01834596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire, transformer et stocker dans les campagnes des Gaules romaines. Problèmes d’interprétation fonctionnelle et économique des bâtiments d’exploitation et des structures de production agro-pastorale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ferdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Réchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquitania - Supplément</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 38, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Arvernes et leurs voisins du Massif Central à l’époque romaine. Une archéologie du développement des territoires (vol. 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 127 (606-607), 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01834530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Arvernes et leurs voisins du Massif Central à l’époque romaine. Une archéologie du développement des territoires (vol. 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 125 (600-601), 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04240087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes de l’habitat rural gallo-romain. Terminologies et typologies à l’épreuve des réalités archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquitania - Supplément</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01834684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidar et archéologie : une révolution technique et épistémologique. Retours d'expérience sur la base du programme MINEDOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Delferrière; Émeline Retournard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'Orient ancien à la Gaule romaine, sans jamais perdre le fil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mergoil, pp.549-569, 2025, Monographies Instrumentum (81), 978-2-35518-156-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florian Baret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Origines de la ville dans le Massif Central. Les agglomérations antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires François-Rabelais, pp.11-14, 2022, Villes et Territoires, 978-2-86906-804-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire, transformer et stocker dans les campagnes des Gaules romaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Trément. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Produire, transformer et stocker dans les campagnes des Gaules romaines. Problèmes d’interprétation fonctionnelle et économique des bâtiments d’exploitation et des structures de production agro-pastorale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fédération Aquitania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-21, 2017, Supplément (38), 978-2-910763-00-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan du colloque. La question de l’interprétation fonctionnelle et économique des bâtiments d’exploitation et des structures de production agro-pastorale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Trément. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Produire, transformer et stocker dans les campagnes des Gaules romaines. Problèmes d’interprétation fonctionnelle et économique des bâtiments d’exploitation et des structures de production agro-pastorale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Aquitania, pp.757-805, 2017, Supplément (38), 978-2-910763-00-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une agglomération routière et cultuelle au col de Ceyssat (Puy-de-Dôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Trément. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Arvernes et leurs voisins du Massif Central à l’époque romaine. Une archéologie du développement des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (t.127, n°606-607), Société des amis de l’Université de Clermont. Alliance Universitaire d'Auvergne, pp.71-89, 2013, Revue d'Auvergne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel modèle de développement régional pour le Massif Central à l’époque romaine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Trément. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Arvernes et leurs voisins du Massif Central à l’époque romaine. Une archéologie du développement des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (t.127, n°606-607), Société des amis de l’Université de Clermont. Alliance Universitaire d'Auvergne, pp.315-340, 2013, Revue d'Auvergne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01834717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal dynamics of settlement patterns in Central and Southern Gaul from 800 BC to 800 AD : models for long-term interregional comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Gandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cristina Gandini; François Favory; Laure Nuninger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Settlement Patterns, Production end Trades from the Neolithic to the Middle Ages. ARCHAEDYN, Seven Millennia of Territorial Dynamics, Final Conference, Dijon, 23-25 june 2008.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BAR Publishing, pp.51-64, 2012, BAR International Series (2370), 978-1-4073-0957-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Trément. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Arvernes et leurs voisins du Massif Central à l’époque romaine. Une archéologie du développement des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (t.124-125, n°600-601), Société des amis de l’Université de Clermont. Alliance Universitaire d'Auvergne, pp.9-12, 2011, Revue d'Auvergne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01834685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Limagne des Marais : dynamique des paysages et du peuplement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Trément. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Arvernes et leurs voisins du Massif Central à l’époque romaine. Une archéologie du développement des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (t.124-125, n°600-601), Société des amis de l’Université de Clermont. Alliance Universitaire d'Auvergne, pp.215-296, 2011, Revue d'Auvergne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01834711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Limagne des Marais : un système socio-environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Trément. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Arvernes et leurs voisins du Massif Central à l’époque romaine. Une archéologie du développement des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (t.124-125, n°600-601), Société des amis de l’Université de Clermont. Alliance Universitaire d'Auvergne, pp.115-181, 2011, Revue d'Auvergne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01834709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme DYSPATER : Dynamiques spatiales du développement des territoires dans le Massif Central de l’Âge du Fer au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Trément. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Arvernes et leurs voisins du Massif Central à l’époque romaine. Une archéologie du développement des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (t.124-125, n°600-601), Société des amis de l’Université de Clermont. Alliance Universitaire d'Auvergne, pp.27-49, 2011, Revue d'Auvergne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01834699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche systémique des interactions sociétés-milieux dans le bassin de Sarliève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Trément. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Arvernes et leurs voisins du Massif Central à l’époque romaine. Une archéologie du développement des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (t.124-125, n°600-601), Société des amis de l’Université de Clermont. Alliance Universitaire d'Auvergne, pp.183-213, 2011, Revue d'Auvergne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01834710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romanisation et développement dans le Massif Central : échelles, acteurs, processus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Trément. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Arvernes et leurs voisins du Massif Central à l’époque romaine. Une archéologie du développement des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (t.124-125, n°600-601), Société des amis de l’Université de Clermont. Alliance Universitaire d'Auvergne, pp.15-25, 2011, Revue d'Auvergne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01834696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prospection au sol systématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Trément. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Arvernes et leurs voisins du Massif Central à l’époque romaine. Une archéologie du développement des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (t.124-125, n°600-601), Société des amis de l’Université de Clermont. Alliance Universitaire d'Auvergne, pp.51-96, 2011, Revue d'Auvergne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01834707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’origine de la centralité clermontoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck Chignier-Riboulon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clermont-Ferrand, ville paradoxale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.115-118, 2009, CERAMAC (Hors série no 2), 978-2-84516-415-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01835446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des campagnes arvernes à l’époque romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Bouet; Florence Verdin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires et paysages de l’Âge du Fer au Moyen Âge. Mélanges offerts à Philippe Leveau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius Editions, pp.111-126, 2005, Mémoires (16), 2-910023-65-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01838447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grande Limagne, les terres noires et l’hydraulique arverne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'eau et les hommes en Auvergne. Lieux et usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chamina, pp.81, 2004, Découverte du patrimoine (905), 2-84466-082-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ad limina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Cébeillac-Gervasoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lamoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mireille Cébeillac-Gervasoni; Laurent Lamoine; Frédéric Trément. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autocélébration des élites locales dans le monde romain. Contexte, textes, images (IIe s. av. J.-C. - IIIe s. ap. J.-C.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Blaise-Pascal, pp.11-12, 2004, Erga, 2-84516-271-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un plan d’eau disparu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'eau et les hommes en Auvergne. Lieux et usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chamina, pp.26, 2004, Découverte du patrimoine (905), 2-84466-082-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions sociétés-milieux dans le bassin versant de la Loire depuis le Tardiglaciaire jusqu’à la période industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Burnouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Carcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cubizolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tatiana Muxart; Franck-Dominique Vivien; Bruno Villalba; Joëlle Burnouf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des milieux et des hommes : fragments d’histoires croisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.65-77, 206, 2003, Environnement, 978-2-84299-453-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01838159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux origines de la cité arverne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’identité de l’Auvergne (Auvergne, Bourbonnais, Velay). Mythe ou réalité historique ? Essai sur une histoire de l’Auvergne des origines à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Créer, pp.166-193, 2002, 2-909797-70-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01835352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubrilium : une agglomération cultuelle au Col de Ceyssat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’identité de l’Auvergne (Auvergne, Bourbonnais, Velay). Mythe ou réalité historique ? Essai sur une histoire de l’Auvergne des origines à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Créer, pp.211-213, 2002, 2-909797-70-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01835378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cité arverne à l’époque romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’identité de l’Auvergne (Auvergne, Bourbonnais, Velay). Mythe ou réalité historique ? Essai sur une histoire de l’Auvergne des origines à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Créer, pp.194-224, 2002, 2-909797-70-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01835368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peuplement des campagnes d’Auvergne à l’époque romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’identité de l’Auvergne (Auvergne, Bourbonnais, Velay). Mythe ou réalité historique ? Essai sur une histoire de l’Auvergne des origines à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Créer, pp.83-112, 2002, 2-909797-70-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01835288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études micro-régionales et paléodémographie. L’apport de la recherche autour de Saint-Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabienne Gateau; Frédéric Trément; Florence Verdin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Etang de Berre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Académie des Inscriptions et Belles-Lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.98-113, 1996, Carte archéologique de la Gaule (13/1), 2-87754-041-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01835223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Soires. Saint-Mitre-les-Remparts (Bouches-du-Rhône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Pellecuer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes de l'habitat rural en Gaule Narbonnaise. Spécial villa romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Association pour la promotion et la diffusion des connaissances archéologiques, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le secteur des étangs de Saint-Blaise : pour une approche archéologique et paléoécologique d’un milieu de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Leveau; Mireille Provansal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie et environnement : de la Sainte-Victoire aux Alpilles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l’Université de Provence, pp.83-108, 1993, Travaux du Centre Camille Jullian (14), 2-85399-310-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le secteur des étangs de Saint-Blaise : essai d’approche quantitative de l’histoire de l’occupation du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Leveau; Mireille Provansal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie et environnement : de la Sainte-Victoire aux Alpilles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l’Université de Provence, pp.165-182, 1993, Travaux du Centre Camille Jullian (14), 2-85399-310-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoire et peuplement de l’Auvergne à l’époque romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique de l’Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01835455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques spatiales du développement régional dans le territoire des Arvernes à l’époque romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique de l’Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01835465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques du peuplement dans la Limagne des Buttes (Puy-de-Dôme). Prospection diachronique (2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04915670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceyssat – L’agglomération antique du col de Ceyssat. Prospection thématique (2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04522371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y avait-il des espaces marginaux en Gaule romaine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 61, pp.5-42. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/hsr.061.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques du peuplement dans la Limagne des Buttes. Prospection diachronique (2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04240074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceyssat – L’agglomération antique du col de Ceyssat. Prospection thématique (2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04240073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceyssat, Orcines, Saint-Genès-Champanelle – L’agglomération antique du col de Ceyssat. Prospection thématique (2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04240071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques du peuplement dans la Limagne des Buttes. Prospection diachronique (2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04240072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-dessous du volcan. Les hospitalia du temple de Mercure au scanner du lidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Corgiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Laisné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Tripeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 406, pp.44-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’or des Arvernes retrouvé grâce au lidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 406, pp.25-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec la prospection aérienne, les révolutions de l’archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 406, pp.72-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche de l’or des Arvernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 399, pp.28-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il réhabiliter le climat et les microbes ? Changement climatique, pandémies et mondialisation à l’époque romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 53 (1), pp.115-167. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/hsr.053.0115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Nüsslein, Les Campagnes entre Moselle et Rhin dans l’Antiquité. Dynamiques du peuplement du Ier siècle av. J.-C. au Ve siècle apr. J.-C., Strasbourg, Association pour la Valorisation de l'Archéologie du Grand Est, 2018, 385 p. (Monographies d’archéologie du Grand Est 2).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (1), pp.191-196. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/hsr.051.0191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cochon, le jardin et le bois. Trois thèses récentes sur des sujets importants d’archéologie gallo-romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (1), pp.254-265. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/hsr.051.0191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Gilles, Vivre et produire dans les campagnes de la colonie de Valence (IIe siècle av. – VIe siècle apr. J.-C.), Autun, Éditions Mergoil (coll. « Archéologie et Histoire Romaine 34 »), 2016, 683 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (2), pp.208-213. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/hsr.050.0205b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles (A.), Vivre et produire dans les campagnes de la colonie de Valence (IIe av. – VIe apr. J.‑C.). – Autun : Éditions Mergoil, 2016. – 684 p. : bibliogr., fig. – (Archéologie et Histoire Romaine, ISSN : 1285.6371 ; 34). – ISBN : 978.2.35518.059.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 120 (2), pp.613-617</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme MINEDOR. À la recherche de l’or des Arvernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 130 (618), pp.127-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01834725v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution de la végétation à l’Holocène récent et l’augmentation de la pression humaine dans le massif volcanique du Cantal (Massif Central, France) : l’exemple du vallon du Frau (commune de Chavagnac, Cantal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fassion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Coursol-Delpy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Deng-Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cubizolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (4), pp.307-323. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.7467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01838198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire carrière sous l'Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouvel observateur. Hors-série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.66-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme MINEDOR. Caractérisation archéologique et paléoenvironnementale des mines d’or arvernes de Haute-Combraille (Protohistoire - Moyen Âge)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de liaison de l'Association d'étude du monde rural gallo-romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20, pp.27-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative analysis of climate versus human impact on sediment yield since the Lateglacial : the Sarliève paleolake catchment (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Fourmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hinschberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (4), pp.497-516. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683609355181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01838324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection-inventaire. Canton de Billom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Auvergne, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04240053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet collectif de recherche. Archéologie des paysages d’Auvergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Auvergne, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.148-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages et peuplement dans le bassin de Sarliève (Puy-de-Dôme) du Néolithique au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Loire et ses terroirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 62, pp.32-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection-inventaire. Canton de Billom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Auvergne, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.123-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque AGER VIII Les formes de l’habitat rural gallo-romain. Terminologies et typologies à l’épreuve des réalités archéologiques. 22-24 mars 2007 – Université de Toulouse-Le Mirail – Maison de la Recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de liaison de l'Association d'étude du monde rural gallo-romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17, pp.4-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des « grands » et des « petits » &amp;lt;i&amp;gt;domini&amp;lt;/i&amp;gt; ? « Grandes » et « petites » &amp;lt;i&amp;gt;villae&amp;lt;/i&amp;gt; en Gaule Aquitaine. Le cas de la cité des Arvernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dousteyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 45-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un ancien lac au pied de l’&amp;lt;i&amp;gt;oppidum&amp;lt;/i&amp;gt; de Gergovie (Puy-de-Dôme) : interactions sociétés-milieux dans le bassin de Sarliève à l’Holocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dousteyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 64, pp.289-351. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/galia.2007.3314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental changes and evolution of settlement in the Limagne of Clermont-Ferrand (Massif Central, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Ballut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hrvatski geografski glasnik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 68 (2), pp.5-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01836557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARCHAEDYN. Dynamique spatiale du peuplement et ressources naturelles : vers une analyse intégrée dans le long terme, de la Préhistoire au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Favory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de liaison de l'Association d'étude du monde rural gallo-romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16, pp.7-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04271067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection-inventaire. Canton de Billom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Auvergne, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.114-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme collectif de recherche. Archéologie des paysages d’Auvergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Auvergne, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.126-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une autre Loire : dynamiques socio-environnementales sur 15000 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Burnouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Carcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Castanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cubizolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Covalences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 56, pp.4-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondage. Ceyssat. Col de Ceyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Auvergne, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.108-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme collectif de recherche. Archéologie des paysages d’Auvergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Auvergne, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;lt;i&amp;gt;villae&amp;lt;/i&amp;gt; gallo-romaines dans le territoire proche d'Augustonemetum - Clermont-Ferrand. Approche critique de la documentation archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dousteyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Segard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 43, pp.115-147. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/racf.2004.2958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00129343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un couple de toponymes référant à un lac disparu près de Clermont-Ferrand (Auvergne) : *&amp;lt;i&amp;gt;Summu lacu&amp;lt;/i&amp;gt;, *&amp;lt;i&amp;gt;Capu lacu&amp;lt;/i&amp;gt;. Confrontation des données linguistiques, archéologiques et paléoenvironnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für romanische Philologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 120 (2), pp.266-281. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/zrph.2004.120.2.266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01838177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection-thématique. Interaction homme/milieu en Grande Limagne d’Auvergne. Bassin versant de Sarliève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Auvergne, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la Gaule méditerranéenne à la Gaule centrale : Paysages et peuplements à l’Âge du Fer et à l’époque romaine. Archéologie et paléoenvironnement des campagnes de Provence et d’Auvergne. Habilitation à diriger les recherches soutenue le 9 décembre 2004 à l’Université de Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de liaison de l'Association d'étude du monde rural gallo-romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14, pp.27-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet collectif de recherche. Archéologie des paysages de Basse Auvergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Auvergne, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.137-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orcines. Col de Ceyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Auvergne, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection-inventaire. Saint-Beauzire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Auvergne, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme Collectif de Recherche « Archéologie des paysages de Basse Auvergne ». Projet coordonné par Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de liaison de l'Association d'étude du monde rural gallo-romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Actualité de la recherche, 12, pp.11-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondage. Ceyssat. Col de Ceyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Auvergne, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.135-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection-inventaire. Saint-Beauzire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Auvergne, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04240055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection-thématique et sondage. Ceyssat - Saint-Genès-Champanelle - Orcines. Col de Ceyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Auvergne, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.118-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01834715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marion, G. Blancquaert éd., Les installations agricoles de l'âge du Fer en France septentrionale, éditions Rue d’Ulm/Presses de l’École Normale Supérieure, 2000, 527 p., ill. (Études d’histoire et d’archéologie 6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.273-277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection-inventaire. Saint-Beauzire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Auvergne, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.54-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04240054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondage. Saint-Genès-Champanelle. Col de Ceyssat - Bois de Manson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Auvergne, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.142-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection-thématique. Interactions sociétés-milieux dans le bassin versant de l’ancien lac de Sarliève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Auvergne, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondage. Mazaye. Pré-Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Auvergne, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élites et &amp;lt;i&amp;gt;villae&amp;lt;/i&amp;gt; dans le territoire de la cité arverne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dousteyssier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de liaison de l'Association d'étude du monde rural gallo-romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 11, pp.17-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection thématique. Saint-Beauzire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Auvergne, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations sociétés/milieux physiques depuis la fin du Tardiglaciaire : les apports du programme Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Burnouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Carcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cubizolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Visset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 12 (1-2), pp.5-13. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/quate.2001.1677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03308744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie spatiale et archéologie du paysage : le programme « Histoire de l’occupation du sol et évolution des paysages dans le bassin de Clermont-Ferrand »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dousteyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Segard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Nouvelles archéologiques. Du terrain au laboratoire…, 114 (554/555, n°1/2), pp.111-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection-inventaire diachronique. Commune de Saint-Beauzire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Auvergne, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, pp.102-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche sur les élites gallo-romaines et le problème de la &amp;lt;i&amp;gt;villa&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de liaison de l'Association d'étude du monde rural gallo-romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 9, pp.2-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annexe I : Étude des céramiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquités Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 35, pp.115-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01838687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Genin, M.-O. Lavendhomme (coll. O. Blin, M. Feugère), Rodumna (Roanne, Loire), le village gallo-romain : évolution des mobiliers domestiques, 1997, 289 p., 71 Fig., 123 PI. (Documents d'Archéologie Française 66)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, pp.244-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un établissement agricole gallo-romain : le site des Soires à Saint-Mitre-les-Remparts (Bouches-du-Rhône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 30, pp.43-71. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ran.1997.1485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01838715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l’étude des céramiques communes du Haut-Empire en basse Provence occidentale. Le mobilier de l’établissement des Soires (Saint-Mitre-les-Remparts, Bouches-du-Rhône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista di studi liguri = Revue d'études ligures </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 62, pp.231-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01838804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Mitre, Istres, Fos, Port-de-Bouc, Martigues. Études métallurgiques dans le secteur des étangs de Saint-Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, pp.161-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateglacial and Holocene climate and soil erosion in Southeastern France : a case study from Etang du Pourra, Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Médus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Parron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 7, pp.235-245. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.3390070305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01838220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Soires. Fouille programmée (Saint-Mitre-les-Remparts)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, pp.129-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Clapières, dépotoir de la fin de l’Antiquité (Saint-Mitre-les-Remparts)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brien-Poitevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes d'information et de liaison de la Direction des Antiquités de la Région Provence - Alpes -Côte d'Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 6, pp.114-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Mitre, Istres, Port-de-Bouc, Fos. Prospections complémentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes d'information et de liaison de la Direction des Antiquités de la Région Provence - Alpes -Côte d'Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 6, pp.125-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de l’occupation du sol et mobilité du paysage dans la région de Saint-Blaise et des étangs (13)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes d'information et de liaison de la Direction des Antiquités de la Région Provence - Alpes -Côte d'Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 5, pp.188-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports du lidar HD MINEDOR-CRAIG à la caractérisation des activités minières anciennes en Haute-Combraille (Puy-de-Dôme). Exploration archéologique de deux vastes zones de tertres d’orpaillage dans la Forêt domaniale de l’Éclache (Tortebesse, Prondines). Bilan de la campagne de fouilles de l’été 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude MINEDOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Trément, Jun 2025, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05122260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De vastes chantiers miniers aurifères d’un type inédit à la fin de l’Antiquité dans l’ouest du territoire arverne. Apports du lidar à haute résolution et des fouilles archéologiques récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées régionales de l’archéologie Auvergne-Rhône-Alpes 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DRAC Auvergne-Rhône-Alpes, Nov 2024, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’écosystème au patrimoine : géohistoire des tourbières anthropiques du Massif central oriental (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cubizolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Marie Dendievel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Scholtès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géohistoire des zones humides d’ici et d’ailleurs. Regards croisés sur des trajectoires d’artificialisation et de conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorin Ailincai; Corinne Beck; Albane Burens; Laurent Carozza; Jean-Michel Carozza; Cristian Micu; Florian Mihail; Bertrand Sajaloli; Gabriela Toroimac; Philippe Valette; Petre Gastescu; Edward Bratanof; Petre Bretcan, Jun 2019, Tulcea, Roumanie. pp.261-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploitation de l’or en territoire arverne à l’époque gauloise. L’apport du lidar, des études paléoenvironnementales et minéralogiques en Haute-Combraille (ouest du département du Puy-de-Dôme, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Bouclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie de Winter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre montagnes et océan : hommes, milieux et territoires de l'Aquitaine aux sommets cantabriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alain Bouet; José Manuel Iglesias Gil; Stéphanie Montagner; Milagros Navarro Caballero; Jean-Michel Roddaz; Alicia Ruiz Gutiérrez; Florence Verdin, Oct 2023, Santander, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04239924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question du franchissement de la chaîne des Puys à l’époque romaine. Les travaux liés à l’aménagement de la voie d’Agrippa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habiter les zones de moyenne montagne dans l’Occident romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Blaise Pichon, Sep 2023, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications archéologiques récentes du LiDAR dans le territoire des Arvernes (Puy-de-Dôme). L’exemple des mines d’or gauloises de Haute-Combraille et de la station routière romaine du col de Ceyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique - Le LiDAR un outil au service de la connaissance des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRAIG, Oct 2022, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport du lidar à la caractérisation des aurières gauloises de Haute-Combraille (Puy-de-Dôme) et de leur impact sur les zones humides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’eau, le peuplement et l’archéologie aérienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Claude Claval, Oct 2022, Cournon-d'Auvergne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement des sociétés agro-pastorales et changements hydro-pédologiques. L’exemple des hautes terres du Massif Central oriental (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cubizolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Scholtès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Marie Dendievel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les paysages ruraux. Un objet d’étude et une source pour les sciences de l’homme et de la société. État de l’art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giovanni Stranieri; Sarah Réault, Nov 2021, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le complexe routier et cultuel gallo-romain du col de Ceyssat au pied du puy de Dôme : confrontation des données archéologiques, topographiques et lidar du point de vue du MNT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Laisné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique du réseau ISA, Information Spatiale et Archéologie « Les modèles numériques d’élévation en Archéologie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Élise Fovet; Franck Vautier; Sylvain Rassat, Mar 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de définition géographique de la moyenne montagne et implications archéologiques. Le cas du Massif Central à l’époque romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habiter et mettre en valeur les territoires antiques : le cas de la moyenne montagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Baptiste Rigot, May 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'image au terrain, et vice-versa : des méthodes de prospection archéologique fondamentalement complémentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les voies de l’archéologie aérienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Claude Claval, Sep 2021, Clermont-Ferrand, France. pp.89-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agglomérations, routes et dynamiques de développement dans le territoire des Arvernes à l’époque romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dacko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Calbris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Routes et petites villes de l’Antiquité à l’époque moderne. Colloque international, Clermont-Ferrand (20-21 mars 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Luc Fray; Céline Pérol, Mar 2014, Clermont-Ferrand, France. pp.73-97, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voies de communications, réseaux urbains et dynamiques de développement dans le territoire des Arvernes à l’époque romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dacko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Trescarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Calbris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voies, réseaux, paysages en Gaule. Colloque en hommage à Jean-Luc Fiches, Vers-Pont-du-Gard (14-17 juin 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Claude Raynaud, Jun 2016, Vers-Pont-du-Gard, France. pp.227-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des tourbières et des mines en Haute-Combraille. Milieux naturels ou artificiels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Brémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cubizolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Deng-Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zones humides et archéologie. VIe colloque international du Groupe d’Histoire des Zones Humides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Corinne Beck; Marie-Christine Marinval, Nov 2017, Glux-en-Glenne, France. pp.114-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cité des Arvernes à la fin de l’Antiquité. Dynamique du peuplement et des paysages (IVe-VIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde sur « La vie quotidienne d’Hippone à Sidoine Apollinaire ». Rencontres franco-algériennes de l’archéologie et de l’histoire (Clermont-Ferrand, 26 janvier 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association France-Algérie Pays d’Auvergne (AFAPA), Jan 2018, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of settlement and landscapes in the Arverni city at the end of Antiquity (Auvergne, France). Contribution of systematic surveys and paleoenvironmental studies (4th-6th c. AD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cubizolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th Roman Archaeological Conference (RAC) &amp; The 28th Theoretical Roman Archaeology Conference (TRAC). University of Edinburgh (12-14 avril 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RAC-TRAC, Apr 2018, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Grande Limagne plain (Auvergne, France): a laboratory for systematic fieldwalking. The case of the largest Gallo-Roman villas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Calbris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Regad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Funde in der Landschaft. Neue Perspektiven une Ergebnisse archäologischer Prospektion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christine Keller, Christoph Wohlfarth, Jun 2017, Köln, Germany. pp.193-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vingt ans de prospections systématiques dans la plaine de Limagne : méthodes, résultats, limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires antiques rhônalpins. Études de cas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Catherine Coquidé, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towns, roads and development dynamics in the Arverni’s territory in Roman times (Auvergne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dacko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Trescarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Calbris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional urban systems in the Roman Empire. Colloque international (Leiden, 23-24 juin 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Luuk de Ligt; John Bintliff; Matthew Hobson, Jun 2017, Leiden, Netherlands. pp.128-157, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004414365_006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centres et périphéries dans les cités antiques du Massif Central. Occupation, mise en valeur et intégration des territoires de montagne dans la cité des Arvernes (fin de l’Âge du Fer – début du Moyen Âge)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Delpy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fassion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Massounie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Franges urbaines, confins territoriaux. La Gaule dans l’Empire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Claire Besson; Olivier Blin; Bertrand Triboulot, Feb 2012, Versailles, France. pp.575-599</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme MINEDOR Caractérisation archéologique et paléoenvironnementale des mines d’or arvernes de Haute-Combraille (Auvergne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Brémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cubizolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dousteyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles sciences humaines et sociales pour le 21e siècle ? Prospective, réflexions, échanges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau national des MSH, Dec 2012, Caen, France. pp.273-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Gaule aux IVe et Ve siècles. Bas-Empire ou Antiquité tardive ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde organisée à Clermont-Ferrand (17-19 novembre 2015) sur « Les Gaules et les provinces romaines d’Afrique à l’époque d’Augustin d’Hippone (IVe-Ve siècles) » dans le cadre des Journées d’Amitié entre la France et l’Algérie par l’antenne régionale de France-Algérie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association France-Algérie Pays d’Auvergne (AFAPA), Nov 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel modèle de développement régional pour le Massif Central à l’époque romaine ? Essai d’application du modèle « centre/périphérie » au cas de la cité des Arvernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV Convegno Internazionale di Studi Veleiati</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pier Luigi Dall’Aglio; Carlotta Franceschelli; Lauretta Maganzani, Sep 2013, Veleia – Lugagnano Val d’Arda, Italie. pp.433-454</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romanisation et développement : Approche comparée des territoires de la partie occidentale du Conventus Bracarensis (Tarraconaise) et de la Civitas Arvernorum (Aquitaine). Une perspective de longue durée (IIe s. av. J.-C. - IIe s. apr. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Carvalho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paisatge, poblament, cultura material i historia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marta Prevosti; Josep López Vilar; Josep Guitart i Duran, Sep 2010, Tarragona, Espagne. pp.247-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romanisation et développement : le cas de la cité des Arvernes (IIe s. av. J.-C. – IIe s. apr. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysages ruraux et territoires dans les cités de l’Occident romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Luc Fiches; Rosa Plana-Mallart; Victor Revilla Calvo, Mar 2010, Barcelone, Espagne. pp.27-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839316v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre campos e pântanos : paisagens e gestão da água na Limagne entre finais da Idade do Ferro e a época romana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caminhos da Água. Paisagens e usos na longa duração</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Manuela Martins; Isabel Vaz de Freitas; Maria Isabel Del Val Valdivieso, Nov 2009, Braga, Portugal. pp.53-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeo-environmental characterization of the Arvernian gold mines of Auvergne (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Brémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cubizolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dousteyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montréal, Canada. pp.2468</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre champs et marais : paysages et gestion de l’eau en Limagne à la fin de l’Âge du Fer et à l’époque romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’eau : usages, risques et représentations dans le Sud-Ouest de la Gaule et le Nord de la péninsule Ibérique, de la fin de l’Âge du Fer à l’Antiquité tardive (IIe s. a.C.-VIe s. p.C.). Colloque international de la Fédération Aquitania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Pierre Bost, Sep 2009, Dax, France. pp.201-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construção do território e marcadores de desenvolvimento na época romana : dois modelos comparados de romanização nas civitates dos Arverni (Aquitânia) e dos Bracari (Tarraconense)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Carvalho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territórios, poderes, identidades (Territoires, pouvoirs, identités). III Congresso Internacional - XVIII Simpósio de História Universidade Federal do Espírito Santo, Université Paris-Est, Universidade do Minho. ST02 : « Cidades e territórios no mundo romano e tardo-antigo ». Tema : « O proceso de romanização e a constituição das civitates »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UFES, Campus de Goiabeiras, Nov 2011, Vitória do Espírito Santo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme Minedor. Caractérisation archéologique et paléoenvironnementale des mines d'or arvernes de Haute-Combraille (Auvergne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bremon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cubizolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dousteyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Povoamento e exploração dos recursos mineiros na Europa atlântica ocidental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carla Maria Braz Martins; Ana M. S. Bettencourt; José Inácio F. P. Martins; Jorge Carvalho, Dec 2010, Braga, Portugal. pp.271-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enregistrement sédimentaire du lac d'Aydat (Puy-de Dôme) : conséquences cumulées de l'activité humaine et de la paléohydrologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Lavrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée des Sédimentologistes Français (ASF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00933787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romanisation et développement dans les campagnes des Gaules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment les Gaules devinrent romaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre Ouzoulias; Laurence Tranoy, Sep 2007, Paris, France. pp.159-176, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dec.ouzou.2010.01.0159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839301v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romanisation et dynamiques territoriales en Gaule centrale. Le cas de la cité des Arvernes (IIe s. av. J.-C. – IIe s. ap. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changing Landscapes. The impact of Roman towns in the Western Mediterranean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cristina Corsi; Frank Vermeulen, May 2008, Castelo de Vide – Marvão, Portugal. pp.85-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839305v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestione delle acque e organizzazione dello spazio agrario nel Grand Marais de Limagne in et à romana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Franceschelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sistemi centuriali e opere di assetto agrario tra età romana e primo medioevo. Aspetti metodologici ricostruttivi ed interpretativi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pier Luigi Dall’Aglio; Guido Rosada, Sep 2009, Borgoricco/Padova - Lugo/Ravenna, Italy. pp.189-208, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1400/169524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan du colloque, débats et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les formes de l’habitat rural gallo-romain. Terminologie et typologie à l’épreuve des réalités archéologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Sablayrolles; Frédéric Trément, Sep 2009, Toulouse, France. pp.395-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01838441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions socio-environnementales en Grande Limagne d’Auvergne du Néolithique au début du Moyen Âge : le cas du bassin de Sarliève (Puy-de-Dôme, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dousteyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie et environnement dans la Méditerranée antique. Colloque international de la Société française d’Archéologie classique (Paris, École Normale Supérieure d’Ulm, 15 novembre 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Françoise Dumasy; François Queyrel, Nov 2003, Paris, France. pp.263-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat et mise en valeur des marais à l’époque romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dousteyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aménagement et exploitation des zones humides depuis l'Antiquité. Approches comparées en Europe méditerranéenne et continentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Trément; Carlotta Franceschelli, Jun 2009, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spatio-temporal dynamics of settlement patterns from 800 BC to 800 AD, in Central and Southern Gaul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Gandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7 millennia of territorial dynamics : settlement pattern, production and trades from Neolithic to Middle Ages: closing colloquium of The ArchaeDyn program (“Spatial dynamics of settlement patterns and natural resources: towards an integrated analysis over a long term, from Prehistory to the Middle Ages”)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DYSPATER Project: Spatial dynamics of uplands territories development from the Iron Age to the Middle Ages. Current researches and perspectives in the French Massif Central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Landscape Archaeology of European Mountain Areas: Current Research and Future Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Josep Maria Palet; Santiago Riera Mora, Jun 2008, Tarragone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité de la production et du stockage sédimentaires dans le bassin de la Loire (France) depuis le Tardiglaciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Di Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Fourmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le territoire des Arvernes : limites de cité, tropismes et centralité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lallemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIe colloque international de l'Association Française pour l'Étude de l'Âge du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christine Mennessier-Jouannet; Yann Deberge, May 2003, Clermont-Ferrand, France. pp.99-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00352144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions sociétés-milieux en Grande Limagne du Néolithique à l’époque romaine. Apport des recherches interdisciplinaires conduites dans le bassin de Sarliève (Puy-de-Dôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Rencontres Méridionales de Préhistoire Récente : Paysages et peuplement. Aspects culturels et chronologiques en France méridionale (2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierrick Fouéré; Christian Chevillot; Patrice Courtaud; Olivier Ferullo; Chantal Leroyer, Oct 2004, Périgueux, France. pp.11-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité de l'impact des sociétés anciennes sur l'érosion des sols d'après l'analyse de stocks sédimentaires dans le bassin de la Loire (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Di Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Fourmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Journées nationales d'étude des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bassin de Sarliève : occupation du sol et paléo-environnement à l'âge du Fer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mennessier-Jouannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIe colloque international de l'Association Française pour l'Étude de l'Âge du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christine Mennessier-Jouannet; Yann Deberge, May 2003, Clermont-Ferrand, France. pp.385-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages et peuplement dans le bassin de Sarliève du Néolithique au Moyen Âge (Puy-de-Dôme, France). Éléments pour un nouveau modèle socio-environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dousteyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps et espaces de l’homme en société. Analyses et modèles spatiaux en archéologie. Actes des XXVe rencontres internationales d’archéologie et d’histoire d’Antibes (Juan-les-Pins, 21-23 octobre 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-François Berger; Frédérique Bertoncello; Franck Braemer; Gourgen Davtian; Michiel Gazenbeek, Oct 2004, Juan-les-Pins, France. pp.485-498</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839422v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une agglomération routière et cultuelle au col de Ceyssat (Puy-de-Dôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voyages et voyageurs. 130e congrès du Comité des travaux historiques et scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guy Martinière, Apr 2005, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat et milieu humide en Grande Limagne de l’Âge du Fer au Moyen Âge. Essai de spatialisation dynamique des relations sociétés-milieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Ballut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dousteyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Segard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les fleuves aussi ont une histoire 2 : Pratiques sociales et hydrosystèmes fluviaux, lacustres et palustres des sociétés pré-industrielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joëlle Burnouf; Philippe Leveau, Apr 2002, Aix-en-Provence, France. pp.95-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une incinération spectaculaire au pied du puy de Dôme. Le bûcher funéraire du col de Ceyssat (Saint-Genès-Champanelle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Blaizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autocélébration des élites locales dans le monde romain. Contexte, textes, images (IIe s. av. J.-C. - IIIe s. ap. J.-C.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mireille Cébeillac-Gervasoni; Laurent Lamoine; Frédéric Trément, Nov 2003, Clermont-Ferrand, France. pp.463-500</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des espaces et des paysages. Essai de spatialisation dynamique des relations habitat - milieu humide en Grande Limagne, de l’Âge du Fer au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Ballut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dousteyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Segard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’historien en quête d’espaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Luc Fray; Céline Perol, May 2002, Clermont-Ferrand, France. pp.17-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élites et &amp;lt;i&amp;gt;villae&amp;lt;/i&amp;gt; dans le territoire de la cité arverne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dousteyssier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les élites et leurs facettes. Les élites locales dans le monde hellénistique et romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mireille Cébeillac-Gervasoni; Laurent Lamoine, Nov 2000, Clermont-Ferrand, France. pp.661-676</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations des flux et stocks de sédiments dans le bassin de Sarliève (Puy-de-Dôme, France) à l'Holocène : indices de développement des activités humaines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Fourmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Di Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie, Apr 2003, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00102000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un programme interdisciplinaire de recherche pour le bassin de la Loire : interactions Sociétés/Milieux dans le bassin de la Loire (fin du Tardiglaciaire-Époque industrielle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Burnouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Carcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cubizolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les paysages ligériens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Études ligériennes, Mar 2001, Tours, France. pp.74-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03308740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations environnementales et systèmes socio-économiques en Grande Limagne (Massif central) de l’Âge du Fer au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Ballut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mennessier-Jouannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Équilibres et ruptures dans les écosystèmes depuis 20 000 ans en Europe de l’Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hervé Richard; Anne Vignot, Sep 2000, Besançon, France. pp.269-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des activités humaines sur la production et le stockage de matières à l'Holocène dans le bassin lacustre de Sarliève (Puy-de-Dôme, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Fourmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Di Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRS - ECLIPSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat et peuplement en Provence à la fin de l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bérato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Borréani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les campagnes de la Gaule à la fin de l’Antiquité. [Actes du] IVe colloque de l'association AGER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre Ouzoulias; Christophe Pellecuer; Claude Raynaud; Paul Van Ossel; Pierre Garmy, Mar 1998, Montpellier, France. pp.275-301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;lt;i&amp;gt;villae&amp;lt;/i&amp;gt; en Provence aux IVe et Ve siècles : apports et limites des inventaires archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Carru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Gateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bérato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les campagnes de la Gaule à la fin de l’Antiquité : [actes du] IVe colloque de l'association AGER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre Ouzoulias; Christophe Pellecuer; Claude Raynaud; Paul Van Ossel; Pierre Garmy, Mar 1998, Montpellier, France. pp.475-501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04265491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience de croisement de méthodes de prospection sur le site des Girardes à Lapalud (Vaucluse, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Clogg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Druelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Ducomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Mariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-destructive techniques applied to landscape archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marinella Pasquinucci; Frédéric Trément, Dec 1995, Pisa, Italie. pp.256-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01838634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection et chronologie : de la quantification du temps au modèle de peuplement. Méthodes appliquées au secteur des étangs de Saint-Blaise (Bouches-du-Rhône, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extracting meaning from ploughsoil assemblages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ricardo Francovich, Helen Patterson, Dec 1995, Siena, Italie. pp.77-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01838453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport des méthodes non destructives à l’analyse des sites archéologiques : le point de vue de l’archéologue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-destructive techniques applied to landscape archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marinella Pasquinucci; Frédéric Trément, Dec 1995, Pisa, Italie. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01838674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection archéologique et démographie en Provence : approche paléodémographique de la rive occidentale de l’étang de Berre sur la longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconstructing population trends in Mediterranean Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Bintliff; Kostas Sbonias, Nov 1995, Durham, Royaume-Uni. pp.93-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01838482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les campagnes de l'Auvergne romaine : problématiques et perspectives de recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les relations entre la Méditerranée et le Centre de la Gaule du VIIIe s. av. J.-C. à la romanisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dominique Frère, Nov 1999, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche sur les élites gallo-romaines et le problème de la &amp;lt;i&amp;gt;villa&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Campagnes de l’Ouest. Stratigraphie et relations sociales dans l’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Annie Antoine, Mar 1999, Rennes, France. pp.287-302, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.20569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’archéologie de l’espace à la démographie. Le cas de la Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier colloque international de démographie historique antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Martine Bellancourt-Valdher; Jean-Nicolas Corvisier, Nov 1996, Arras, France. pp.27-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01835255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The integration of historical, archaeological and paleoenvironmental data at the regional scale : the Etang de Berre, Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental reconstruction in Mediterranean landscape archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Leveau; Kevin Walsh, Oct 1995, Aix-en-Provence, France. pp.193-205, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctvh1dpjf.23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01838703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une perspective microrégionale autour de Saint-Blaise (Bouches-du-Rhône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le IIIe siècle en Gaule Narbonnaise. Actes de la table ronde du GDR 954 « Archéologie de l’espace rural méditerranéen dans l’Antiquité et le haut Moyen Âge »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Luc Fiches, Sep 1995, Aix-en-Provence, La Beaume, France. pp.217-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La région des étangs de Saint-Blaise : pour une approche archéologique et paléo-écologique d’un milieu de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GMPCA Du terrain au laboratoire : pour un meilleur dialogue en archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Denis Vigne, Michel Menu, Catherine Perlès, Hélène Valladas, Nov 1989, Paris, France. pp.441-450, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.1989.9906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01838847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme MINEDOR. Caractérisation archéologique et paléoenvironnementale des mines d’or arvernes de Haute-Combraille (Auvergne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Brémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cubizolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio López-Sáez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exposition Les dix ans de la MSH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme MINEDOR. Caractérisation archéologique et paléoenvironnementale des mines d’or arvernes de Haute-Combraille (Auvergne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Brémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cubizolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dousteyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles sciences humaines et sociales pour le 21e siècle ? Prospective, réflexions, échanges. Congrès national du Réseau des MSH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeo-environmental characterization of the Arvernian gold mines of Auvergne (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Brémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cubizolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineralogical Magazine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.2468</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MINEDOR Project. Archaeological and palaeoenvironmental characterization of the ancient Arvernian gold mines of Haute-Combraille (Auvergne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Brémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cubizolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Earth in Evolution. 22th V.M. Goldschmidt Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sedimentary record of the Lake Aydat (French Massif Central) : cumulated consequences of human activities and palaeohydrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Lavrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIe Congrès de l’Association des sédimentologistes français (ASF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bassin du paléolac de Sarliève (Limagne, 63) à l’Atlantique : prémices des influences anthropiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe Congrès de l’Association des sédimentologistes français (ASF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damp areas as a major concern of the Zone Atelier Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Ballut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de Zagreb (Croatia)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Zagreb, Croatia. Acta geomorphologica croatica, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ArchaeDyn. Dynamique spatiale du peuplement et ressources naturelles : vers une analyse intégrée dans le long terme, de la Préhistoire au Moyen Âge,. ACI Espaces et territoires (contrat ET28, 2005-2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Favory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00483141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques du peuplement dans la Limagne des Buttes (Puy-de-Dôme). Rapport de prospection systématique (2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoran Čučković</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SRA Auvergne-Rhône-Alpes. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04924501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques du peuplement dans la Limagne des Buttes (Puy-de-Dôme). Rapport de prospection systématique (2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoran Čučković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Laisné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliott Sadourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Tripeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SRA Auvergne-Rhône-Alpes. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04462263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques du peuplement dans la Limagne des Buttes (Puy-de-Dôme). Rapport de prospection systématique (2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoran Čučković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Laisné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliott Sadourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Tripeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SRA Auvergne-Rhône-Alpes. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04240081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agglomération antique du Col de Ceyssat (Puy-de-Dôme). Sondages sur la voie d’Agrippa et le relais routier occidental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Franceschelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Luigi Dall’Aglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SRA Auvergne Rhône-Alpes. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04240086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agglomération antique du Col de Ceyssat (Puy-de-Dôme). Sondages sur la voie d’Agrippa et le relais routier occidental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Franceschelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Luigi Dall’Aglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SRA Auvergne Rhône-Alpes. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04240085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques du peuplement dans la Limagne des Buttes (Puy-de-Dôme). Rapport de prospection systématique (2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoran Čučković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Laisné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliott Sadourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Tobalina Pulido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SRA Auvergne-Rhône-Alpes. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04240080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques du peuplement dans la Limagne des Buttes (Puy-de-Dôme). Rapport de prospection systématique (2019-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SRA Auvergne-Rhône-Alpes. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04240078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agglomération antique du Col de Ceyssat (Puy-de-Dôme). Relevé topographique à haute résolution (Topographie, LIDAR, géophysique, SIG) & Études de matériaux et de mobiliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SRA Auvergne Rhône-Alpes. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04240084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques du peuplement dans la Limagne des Buttes (Puy-de-Dôme). Rapport de prospection systématique (2005-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SRA Auvergne-Rhône-Alpes. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04240077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche de l’or des Arvernes. Le programme MINEDOR Caractérisation archéologique et paléoenvironnementale des mines d’or arvernes de Haute-Combraille (Protohistoire – Moyen Âge). Rapport scientifique du programme de recherche déposé dans le cadre de l’Appel à Projets « Programme Interdisciplinaire » de la MSH de Clermont-Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Brémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cubizolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Deng-Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre d’Histoire « Espaces et Cultures » (CHEC-EA 1001) - Maison des Sciences de l’Homme (USR 3550) - Université Clermont Auvergne (UCA). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme, AGES (Ancient Geomorphological EvolutionS) / Évolutions géomorphologiques anciennes de lʼhydrosystème ligérien. Rapport intermédiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Castanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Arthuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Carcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cubizolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS – INEE; European Long-Term Ecosystem Research Network. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Région de Billom (Puy-de-Dôme). Étude diachronique de l’occupation du sol en Limagne des Buttes (VI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SRA Auvergne. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04240082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Région de Billom (Puy-de-Dôme). Étude diachronique de l’occupation du sol en Limagne des Buttes (IV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l’archéologie, DRAC Auvergne, Clermont-Ferrand. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La région de Billom (Puy-de-Dôme). Étude diachronique de l’occupation du sol en Limagne des Buttes (III)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l’archéologie, DRAC Auvergne, Clermont-Ferrand. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La région de Billom (Puy-de-Dôme). Étude diachronique de l’occupation du sol en Limagne des Buttes (II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l’archéologie, DRAC Auvergne, Clermont-Ferrand. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Beauzire (Puy-de-Dôme). Rapport de prospection systématique (1997-2001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l’archéologie, DRAC Auvergne, Clermont-Ferrand. 2005, 250 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie des paysages d’Auvergne. Programme collectif de recherche pluri-annuel (2004-2006). Rapport d’activités 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l’archéologie, DRAC Auvergne, Clermont-Ferrand. 2005, 370 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude diachronique de l’occupation du sol en Limagne des Buttes. La région de Billom (Puy-de-Dôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l’archéologie, DRAC Auvergne, Clermont-Ferrand. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie des paysages d’Auvergne. Programme collectif de recherche pluri-annuel (2004-2006). Rapport d’activités 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l’archéologie, DRAC Auvergne, Clermont-Ferrand. 2004, 334 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agglomération antique du col de Ceyssat (Ceyssat, Orcines, Saint-Genès-Champanelle). Contribution à l’étude du contexte archéologique du temple de Mercure (Puy-de-Dôme). Rapport de prospection thématique avec sondages n°2001-62</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dousteyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Trescarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 2001-62, Service régional de l’archéologie, DRAC Auvergne, Clermont-Ferrand. 2003, 5 vol. : 1444 p. I : Synthèse : 244 p., 83 fig. II : Données archéologiques : 360 p., 82 fig., 52 fiches de sites. III : Études de mobilier, analyses, topographie : 233 p., 30 fig., 27 pl., 6 annexes. IV : Bases de données mobilier (1) : 301 p. V : Bases de données mobilier (2) : 306 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie des paysages d’Auvergne. Programme collectif de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l’archéologie, DRAC Auvergne, Clermont-Ferrand. 2003, 253 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La station antique d’Ubrilium retrouvée au Col de Ceyssat ? Bilan des recherches anciennes et des fouilles récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Trescarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dousteyssier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l’archéologie, DRAC Auvergne, Clermont-Ferrand. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapports de Prospection-Inventaire. Commune de Saint-Beauzire (Puy-de-Dôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l’archéologie, DRAC Auvergne, Clermont-Ferrand. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agglomération antique du Col de Ceyssat (commune de Ceyssat, Puy-de-Dôme). Sondages sur les structures d’habitat gallo-romaines du Puy Lacroix (15-23 avril 2000). Rapport de sondage préliminaire 2000. Projet de fouille programmée 2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Parent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l’archéologie, DRAC Auvergne, Clermont-Ferrand. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme Environnement, Vie et Société du CNRS : « Interactions sociétés-milieux dans le bassin versant de la Loire (fin du Tardiglaciaire-époque industrielle) ». Secteur Amont (Auvergne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre de Recherches sur les Civilisations Antiques - PEVS CNRS. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapports de Prospection-Inventaire. Commune de Saint-Beauzire (Puy-de-Dôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l’archéologie, DRAC Auvergne, Clermont-Ferrand. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions sociétés-milieux dans le bassin versant de l’ancien lac de Sarliève (Puy-de-Dôme). Rapport de prospection thématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dousteyssier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l’archéologie, DRAC Auvergne, Clermont-Ferrand. 2001, 179 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapports de Prospection-Inventaire. Commune de Saint-Beauzire (Puy-de-Dôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l’archéologie, DRAC Auvergne, Clermont-Ferrand. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapports de Prospection-Inventaire. Commune de Saint-Beauzire (Puy-de-Dôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l’archéologie, DRAC Auvergne, Clermont-Ferrand. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouille programmée de l’établissement agricole gallo-romain des Soires (Saint-Mitre-les-Remparts, Bouches-du-Rhône). Rapport de synthèse, 2e année</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Direction des Antiquités, DRAC Provence-Alpes-Côte d’Azur. 1991, 129 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilles de l’établissement agricole gallo-romain des Soires (Saint-Mitre-les-Remparts, Bouches-du-Rhône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Direction des Antiquités, DRAC Provence-Alpes-Côte d’Azur, Aix-en-Provence. 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de prospection systématique sur la commune de Saint-Mitre-les-Remparts (Bouches-du-Rhône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction des Antiquités de Provence. 1990, 248 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de fouille programmée sur le site des Emplaniers (Saint-Mitre-les-Remparts), Bouches-du-Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC Provence-Alpes-Côte d'Azur. 1989, 73 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection électrique sur la meunerie gallo-romaine de Barbegal (Fontvieille)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Direction des Antiquités, DRAC Provence-Alpes-Côte d’Azur, Aix-en-Provence. 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de sondage sur le site des Clapières (Saint-Mitre-les-Remparts), Bouches-du-Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC Provence-Alpes-Côte d'Azur. 1989, 51 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de prospection sur le tracé du réseau d'irrigation de Plan Fossan (Saint-Mitre-les-Remparts)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC Provence-Alpes-Côte d'Azur. 1989, 43 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de diagnostic archéologique. ZAC du Mazet - 2e tranche, Fos-sur-Mer (Bouches-du-Rhône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC Provence-Alpes-Côte d'Azur. 1989, 96 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de prospection. Zone des étangs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction des Antiquités de Provence. 1989, 115 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouches-du-Rhône, La Ciotat. Office du Tourisme, boulevard Anatole France. Rapport de reconnaissance archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC Provence-Alpes-Côte d'Azur. 1988, 44 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier Magrignane. Zone d'Activité des Étangs (Saint-Mitre-les-Remparts)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction des Antiquités Historiques de Provence-Alpes-Côtes d'Azur. 1988, 48 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan de la prospection archéologique du polyréseau Arco. Fos-sur-Mer/Port-de-Bouc/Martigues (13 Bouches-du-Rhône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC Provence-Alpes-Côte d'Azur. 1987, 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04689821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId360"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="119E43EF"/>
+    <w:nsid w:val="DDDE6982"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-trement" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034869018" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/22257332" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000116060209" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04239901v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tr&#233;ment" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1994AIX10044" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04239903v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01834497v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.45168" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01747790v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gateau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Verdin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01834565v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille C&#233;beillac-Gervasoni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamoine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01834639v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinella Pasquinucci" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01834596v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leveau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Walsh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Barker" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvh1dpjf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01692566v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferdi&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;chin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01834530v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04240087v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01834684v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Raynaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sablayrolles" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330134v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792145v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01695218v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://aquitania.u-bordeaux-montaigne.fr/index.php/catalogue/la-revue-aquitania?coll=Suppl%C3%A9ments%20Aquitania" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240088v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839840v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01834717v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125869v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Fovet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gandini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01834685v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01834711v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01834709v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01834699v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01834710v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01834696v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01834707v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01835446v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01838447v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841942v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108464v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841917v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01838159v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Burnouf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Carcaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cubizolle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01835352v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01835378v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01835368v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01835288v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01835223v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aibl.fr/publications/collections/carte-archeologique-de-la-gaule/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839281v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839279v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839280v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01835455v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01835465v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04915670v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04522371v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659911v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hsr.061.0005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04240074v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04240073v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04240071v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291432v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04240072v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291460v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Brun" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Corgiat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Laisn&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Tripeau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291428v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291446v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240089v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hsr.053.0115" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240091v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hsr.051.0191" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240093v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841298v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hsr.050.0205b" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841275v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01834725v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01838198v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fassion" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Coursol-Delpy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Deng-Amiot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7467" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284042v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839178v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01838324v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Macaire" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Fourmont" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Br&#233;h&#233;ret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hinschberger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683609355181" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04240053v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841212v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841948v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841207v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839226v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01834193v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dousteyssier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351025v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2007.3314" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01836557v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Ballut" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271067v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Favory" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gauthier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841203v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841187v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00564276v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Castanet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841143v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841194v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01838177v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chambon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zrph.2004.120.2.266" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-TP4M64Z3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00129343v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Segard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Blanc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/racf.2004.2958" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841151v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841183v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841126v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839291v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841160v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839799v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839287v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04240055v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01834715v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841230v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04240054v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839813v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841119v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839755v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839177v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839764v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308744v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Visset" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quate.2001.1677" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839285v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Humbert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839751v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839268v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gros" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01838687v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841223v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01838715v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.1997.1485" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01838804v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839498v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01838220v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laval" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques M&#233;dus" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Parron" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Simonnet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3390070305" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839495v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839484v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Brien-Poitevin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839493v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839483v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122260v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773724v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440503v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Scholt&#232;s" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239924v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bouclet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie de Winter" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268993v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250717v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243050v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270227v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271061v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243060v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243047v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839435v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Baret" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dacko" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Calbris" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Augustin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14264" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839436v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Trescarte" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839348v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Br&#233;mon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839345v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839360v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270225v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839358v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Regad" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839437v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004414365_006" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839434v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delpy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Massounie" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270218v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841764v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839319v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839367v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Carvalho" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839316v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839311v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270215v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253620v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841751v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248842v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bremon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933787v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lavrieux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839305v2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839296v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Franceschelli" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/169524" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839301v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.ouzou.2010.01.0159" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01838441v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839428v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320096v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Prat" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404926v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Fovet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482552v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352144v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guichard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lallemand" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330000v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Di Giovanni" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267869v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Loison" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330059v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351703v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mennessier-Jouannet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839422v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480732v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839411v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839395v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blaizot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839426v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839377v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00102000v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308740v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Giot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089064v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839405v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839300v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques B&#233;rato" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Borr&#233;ani" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04265491v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Carru" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Renaud" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01838634v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Clogg" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Druelle" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ducomet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mariat" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01838482v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01838453v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01838674v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242664v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839276v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.20569" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01835255v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01838703v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvh1dpjf.23" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839298v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01838847v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.1989.9906" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841891v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio L&#243;pez-S&#225;ez" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841866v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839430v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.minersoc.org" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841857v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841834v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841829v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841816v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00483141v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gauthier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04924501v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran &#268;u&#269;kovi&#263;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04462263v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Sadourny" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04240081v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04240086v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Luigi Dall&#8217;Aglio" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04240085v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04240080v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Tobalina Pulido" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04240078v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04240084v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04240077v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841661v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100229v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castanet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arthuis" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04240082v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841628v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841623v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841619v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841587v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841598v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841616v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841582v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841497v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841575v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841494v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841472v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841482v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Parent" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841478v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841466v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841491v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841461v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841458v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841454v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841451v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355882v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696384v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841444v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696373v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691751v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691747v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355883v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691762v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691771v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689821v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-trement" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034869018" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/22257332" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000116060209" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04239901v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tr&#233;ment" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1994AIX10044" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04239903v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01834497v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.45168" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01747790v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gateau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Verdin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01834565v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille C&#233;beillac-Gervasoni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamoine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01834639v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinella Pasquinucci" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01834596v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leveau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Walsh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Barker" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvh1dpjf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01692566v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferdi&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;chin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01834530v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04240087v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01834684v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Raynaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sablayrolles" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330134v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792145v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01695218v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://aquitania.u-bordeaux-montaigne.fr/index.php/catalogue/la-revue-aquitania?coll=Suppl%C3%A9ments%20Aquitania" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240088v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839840v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01834717v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125869v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Fovet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gandini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01834685v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01834711v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01834709v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01834699v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01834710v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01834696v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01834707v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01835446v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01838447v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841942v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108464v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841917v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01838159v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Burnouf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Carcaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cubizolle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01835352v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01835378v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01835368v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01835288v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01835223v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aibl.fr/publications/collections/carte-archeologique-de-la-gaule/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839281v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839279v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839280v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01835455v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01835465v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04915670v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04522371v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659911v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hsr.061.0005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04240074v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04240073v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04240071v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04240072v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291460v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Brun" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Corgiat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Laisn&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Tripeau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291432v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291428v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291446v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240089v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hsr.053.0115" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240091v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hsr.051.0191" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240093v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841298v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hsr.050.0205b" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841275v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01834725v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01838198v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fassion" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Coursol-Delpy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Deng-Amiot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7467" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284042v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839178v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01838324v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Macaire" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Fourmont" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Br&#233;h&#233;ret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hinschberger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683609355181" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04240053v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841212v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841948v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841207v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839226v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01834193v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dousteyssier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351025v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2007.3314" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01836557v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Ballut" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271067v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Favory" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gauthier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841203v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841187v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00564276v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Castanet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841143v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841194v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00129343v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Segard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Blanc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/racf.2004.2958" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01838177v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chambon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zrph.2004.120.2.266" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-TP4M64Z3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841151v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839291v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841183v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841126v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841160v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839287v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839799v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04240055v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01834715v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841230v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04240054v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839813v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841119v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839755v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839177v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839764v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308744v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Visset" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quate.2001.1677" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839285v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Humbert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839751v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839268v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gros" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01838687v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841223v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01838715v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.1997.1485" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01838804v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839498v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01838220v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laval" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques M&#233;dus" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Parron" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Simonnet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3390070305" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839495v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839484v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Brien-Poitevin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839493v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839483v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122260v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773724v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440503v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Scholt&#232;s" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239924v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bouclet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie de Winter" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268993v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250717v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243050v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270227v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271061v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243060v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243047v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839435v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Baret" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dacko" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Calbris" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Augustin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14264" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839436v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Trescarte" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839348v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Br&#233;mon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839345v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839360v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839358v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Regad" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270225v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839437v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004414365_006" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839434v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delpy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Massounie" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270218v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841764v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839319v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839367v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Carvalho" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839316v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839311v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270215v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253620v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841751v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248842v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bremon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933787v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lavrieux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839301v2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.ouzou.2010.01.0159" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839305v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839296v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Franceschelli" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/169524" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01838441v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839428v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320096v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Prat" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404926v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Fovet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482552v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330000v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Di Giovanni" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352144v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guichard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lallemand" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267869v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Loison" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330059v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351703v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mennessier-Jouannet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839422v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480732v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839411v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839395v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blaizot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839426v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839377v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00102000v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308740v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Giot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839405v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089064v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839300v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques B&#233;rato" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Borr&#233;ani" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04265491v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Carru" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Renaud" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01838634v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Clogg" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Druelle" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ducomet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mariat" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01838453v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01838674v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01838482v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242664v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839276v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.20569" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01835255v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01838703v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvh1dpjf.23" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839298v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01838847v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.1989.9906" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841891v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio L&#243;pez-S&#225;ez" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841866v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839430v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.minersoc.org" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841857v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841834v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841829v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841816v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00483141v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gauthier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04924501v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran &#268;u&#269;kovi&#263;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04462263v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Sadourny" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04240081v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04240086v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Luigi Dall&#8217;Aglio" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04240085v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04240080v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Tobalina Pulido" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04240078v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04240084v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04240077v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841661v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100229v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castanet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arthuis" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04240082v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841628v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841623v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841619v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841587v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841598v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841616v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841582v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841497v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841575v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841494v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841472v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841482v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Parent" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841478v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841466v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841491v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841461v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841458v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841454v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841451v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355882v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696384v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841444v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696373v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691751v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691747v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355883v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691762v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691771v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689821v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>