--- v0 (2026-03-07)
+++ v1 (2026-04-10)
@@ -1399,801 +1399,801 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04432996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly supercooled riming and unusual triple-frequency radar signatures over McMurdo Station, Antarctica</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interdisciplinary strategy to assess the impact of meteorological variables on the biochemical composition of the rain and the dynamics of a small eutrophic lake under rain forcing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Noirmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ann Fridlind</w:t>
+                <w:t xml:space="preserve">Philippe Cacault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermine Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-22-12467-2022⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (24), pp.5729-5749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-19-5729-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04432972v1</w:t>
+                <w:t xml:space="preserve">hal-04064549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interdisciplinary strategy to assess the impact of meteorological variables on the biochemical composition of the rain and the dynamics of a small eutrophic lake under rain forcing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Noirmain</w:t>
+                <w:t xml:space="preserve">Highly supercooled riming and unusual triple-frequency radar signatures over McMurdo Station, Antarctica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Tridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Tridon</w:t>
+                <w:t xml:space="preserve">Israel Silber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Battaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Cacault</w:t>
+                <w:t xml:space="preserve">Stefan Kneifel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermine Billard</w:t>
+                <w:t xml:space="preserve">Ann Fridlind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 19 (24), pp.5729-5749. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (18), pp.12467-12491. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-19-5729-2022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-22-12467-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04064549v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04432972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating total attenuation using Rayleigh targets at cloud top: applications in multilayer and mixed-phase clouds observed by ground-based multifrequency radars</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation of Two Cloud-Resolving Models Using Bin or Bulk Microphysics Representation for the HyMeX-IOP7a Heavy Precipitation Event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Arteaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Kagkara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfram Wobrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Banson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/amt-13-5065-2020⟩</w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (11), pp.1177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos11111177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04432966v1</w:t>
+                <w:t xml:space="preserve">hal-03010814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Two Cloud-Resolving Models Using Bin or Bulk Microphysics Representation for the HyMeX-IOP7a Heavy Precipitation Event</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimating total attenuation using Rayleigh targets at cloud top: applications in multilayer and mixed-phase clouds observed by ground-based multifrequency radars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Tridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Battaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Kneifel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (11), pp.1177. </w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (9), pp.5065-5085. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/atmos11111177⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/amt-13-5065-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03010814v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04432966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the realism of the rain microphysics representation of a squall line in the WRF model. Part II: Sensitivity studies on the rain Drop Size Distributions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the realism of the rain microphysics representation of a squall line in the WRF model. Part I: Evaluation with multi-frequency cloud radar Doppler spectra observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Tridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamil Mroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Banson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie Monier</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Battaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Weather Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/MWR-D-18-0019.1⟩</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/MWR-D-18-0018.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02132274v1</w:t>
+                <w:t xml:space="preserve">hal-02132651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the realism of the rain microphysics representation of a squall line in the WRF model. Part I: Evaluation with multi-frequency cloud radar Doppler spectra observations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the realism of the rain microphysics representation of a squall line in the WRF model. Part II: Sensitivity studies on the rain Drop Size Distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Banson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Battaglia</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Weather Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/MWR-D-18-0018.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1175/MWR-D-18-0019.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02132651v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02132274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Microphysics of Stratiform Precipitation During OLYMPEX: Compatibility Between Triple‐Frequency Radar and Airborne In Situ Observations</w:t>
               </w:r>
@@ -2564,51 +2564,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Case study and climatological analysis of upper tropospheric jet stream and stratosphere-troposphere exchanges using VHF profilers and radionuclide measurements in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pointin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3570,490 +3570,490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04432910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple scattering in observations of the GPM dual‐frequency precipitation radar: Evidence and impact on retrievals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dual‐frequency radar Doppler spectral retrieval of rain drop size distributions and entangled dynamics variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Battaglia</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Kirstetter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 120 (9), pp.4090-4101. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2014JD022866⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 120 (11), pp.5585-5601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014JD023023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04432664v1</w:t>
+                <w:t xml:space="preserve">hal-04432645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual‐frequency radar Doppler spectral retrieval of rain drop size distributions and entangled dynamics variables</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiple scattering in observations of the GPM dual‐frequency precipitation radar: Evidence and impact on retrievals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Battaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Mroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Tridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kirstetter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 120 (11), pp.5585-5601. </w:t>
+              <w:t xml:space="preserve">, 2015, 120 (9), pp.4090-4101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2014JD023023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2014JD022866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04432645v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04432664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precipitation on the lee side of the Vosges Mountains: Multi-instrumental study of one case from the COPS campaign</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Disentangling Mie and attenuation effects in rain using a K&amp;lt;sub&amp;gt;&amp;lt;i&amp;gt;a&amp;lt;/i&amp;gt;&amp;lt;/sub&amp;gt;‐W dual‐wavelength Doppler spectral ratio technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Battaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavlos Kollias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteorologische Zeitschrift</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/0941-2948/2013/0413⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40 (20), pp.5548 - 5552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2013GL057454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01893476v1</w:t>
+                <w:t xml:space="preserve">hal-04432423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling Mie and attenuation effects in rain using a K&amp;lt;sub&amp;gt;&amp;lt;i&amp;gt;a&amp;lt;/i&amp;gt;&amp;lt;/sub&amp;gt;‐W dual‐wavelength Doppler spectral ratio technique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Precipitation on the lee side of the Vosges Mountains: Multi-instrumental study of one case from the COPS campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël van Baelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Reverdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 40 (20), pp.5548 - 5552. </w:t>
+              <w:t xml:space="preserve">Meteorologische Zeitschrift</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (4), pp.413 - 432. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2013GL057454⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1127/0941-2948/2013/0413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04432423v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signal Postprocessing and Reflectivity Calibration of the Atmospheric Radiation Measurement Program 915-MHz Wind Profilers</w:t>
               </w:r>
@@ -4225,51 +4225,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Flossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meteorologische Zeitschrift</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 22 (4), pp.395 - 411. </w:t>
@@ -4320,77 +4320,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the relationship between water vapour field evolution and the life cycle of precipitation systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël van Baelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Reverdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5403,51 +5403,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël van Baelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5772,51 +5772,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5F65DFE2"/>
+    <w:nsid w:val="4513CB5C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6003,51 +6003,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-tridon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0436-283X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166769479" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-4127-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04372406v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mantyne Aubry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delano&#235;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Gro&#223;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ewald" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tridon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-17-3863-2024" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574295v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Arteaga" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Planche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dupuy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Baudoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2024.107471" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702615v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Niquet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grzegorczyk" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Causse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bordet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775812v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Wobrock" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Canzi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2024.107774" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433001v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rizik" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Battaglia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Emilio Scarsi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton K&#246;tsche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2023.3320287" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432990v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Maherndl" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Maahn" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jussi Leinonen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ori" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.4573" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04014814v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Harvey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maija Peltola" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Saint-Macary" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Barthelme&#223;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/bams-d-21-0063.1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433006v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Battaglia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rizik" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Scarsi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Illingworth" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023EA003099" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432996v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Mroz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernat Puidgom&#232;nech Treserras" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Kollias" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Tatarevic" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-16-2865-2023" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432972v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Silber" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kneifel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Fridlind" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-12467-2022" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04064549v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Noirmain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baray" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cacault" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Billard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-5729-2022" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432966v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-5065-2020" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03010814v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kagkara" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Banson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11111177" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132274v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Thompson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Monier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR-D-18-0019.1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132651v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR-D-18-0018.1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432952v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy Chase" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Joseph Turk" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JD029858" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432941v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Watters" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM-D-18-0051.1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432944v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bradford" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Forsythe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Joe" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-16-0047.1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01635322v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pointin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l van Baelen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lothon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Campistron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAMC-D-16-0353.1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432924v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Lang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cecil" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Tanelli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAMC-D-16-0368.1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432935v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JD025998" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432931v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tridon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Luke" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kollias" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3010" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432904v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kneifel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leinonen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maahn" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL067618" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730152v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Iamamura" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rossi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hecquet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lanfranchi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Recorbet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432919v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mroz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Lang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tanelli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JD025269" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432910v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Tridon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Kirstetter" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAMC-D-15-0136.1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432664v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kirstetter" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JD022866" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432645v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JD023023" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01893476v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labbouz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Reverdy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hagen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0941-2948/2013/0413" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432423v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GL057454" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432226v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Luke" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher R Williams" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/jtech-d-12-00146.1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01893478v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Flossmann" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0941-2948/2013/0402" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01893745v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dick" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.785" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02092533v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GL046018" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01893472v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2010.05.003" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01893509v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Peters" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-20-25-2009" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02092536v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2009.04.003" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSH38B01-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01504075v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Richard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouttier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Champollion" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/23632" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361545v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rossi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Iamamura" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lanfranchi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115400v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Labbouz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Baelen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reverdy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893736v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024886v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00777843v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011CLF22156" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-tridon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0436-283X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166769479" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-4127-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04372406v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mantyne Aubry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delano&#235;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Gro&#223;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ewald" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tridon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-17-3863-2024" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574295v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Arteaga" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Planche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dupuy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Baudoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2024.107471" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702615v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Niquet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grzegorczyk" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Causse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bordet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775812v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Wobrock" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Canzi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2024.107774" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433001v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rizik" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Battaglia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Emilio Scarsi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton K&#246;tsche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2023.3320287" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432990v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Maherndl" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Maahn" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jussi Leinonen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ori" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.4573" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04014814v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Harvey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maija Peltola" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Saint-Macary" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Barthelme&#223;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/bams-d-21-0063.1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433006v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Battaglia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rizik" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Scarsi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Illingworth" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023EA003099" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432996v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Mroz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernat Puidgom&#232;nech Treserras" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Kollias" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Tatarevic" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-16-2865-2023" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04064549v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Noirmain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baray" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cacault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Billard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-5729-2022" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432972v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Silber" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kneifel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Fridlind" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-12467-2022" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03010814v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kagkara" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Banson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11111177" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432966v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-5065-2020" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132651v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR-D-18-0018.1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132274v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Thompson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Monier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR-D-18-0019.1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432952v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy Chase" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Joseph Turk" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JD029858" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432941v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Watters" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM-D-18-0051.1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432944v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bradford" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Forsythe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Joe" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-16-0047.1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01635322v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pointin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l van Baelen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lothon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Campistron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAMC-D-16-0353.1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432924v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Lang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cecil" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Tanelli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAMC-D-16-0368.1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432935v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JD025998" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432931v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tridon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Luke" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kollias" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3010" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432904v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kneifel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leinonen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maahn" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL067618" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730152v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Iamamura" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rossi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hecquet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lanfranchi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Recorbet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432919v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mroz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Lang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tanelli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JD025269" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432910v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Tridon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Kirstetter" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAMC-D-15-0136.1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432645v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JD023023" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432664v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kirstetter" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JD022866" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432423v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GL057454" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01893476v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labbouz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Reverdy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hagen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0941-2948/2013/0413" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432226v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Luke" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher R Williams" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/jtech-d-12-00146.1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01893478v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Flossmann" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0941-2948/2013/0402" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01893745v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dick" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.785" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02092533v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GL046018" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01893472v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2010.05.003" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01893509v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Peters" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-20-25-2009" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02092536v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2009.04.003" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSH38B01-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01504075v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Richard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouttier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Champollion" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/23632" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361545v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rossi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Iamamura" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lanfranchi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115400v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Labbouz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Baelen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reverdy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893736v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024886v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00777843v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011CLF22156" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>