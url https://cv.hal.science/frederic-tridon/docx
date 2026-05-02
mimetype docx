--- v1 (2026-04-10)
+++ v2 (2026-05-02)
@@ -5772,51 +5772,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4513CB5C"/>
+    <w:nsid w:val="62807048"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>