--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -113,53 +113,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">166769479</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=Lj5-leMAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/M-4127-2013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -194,5166 +215,5166 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lidar–radar synergistic method to retrieve ice, supercooled water and mixed-phase cloud properties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of the representation of raindrop self-collection and breakup in two-moment bulk models using a multifrequency radar retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Delanoë</w:t>
+                <w:t xml:space="preserve">Laurence Niquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silke Groß</w:t>
+                <w:t xml:space="preserve">Frédéric Tridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Ewald</w:t>
+                <w:t xml:space="preserve">Pierre Grzegorczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Tridon</w:t>
+                <w:t xml:space="preserve">Antoine Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04372406v2</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arctic mixed-phase clouds simulated by the WRF model: Comparisons with ACLOUD radar and in situ airborne observations and sensitivity of microphysics properties</w:t>
+                <w:t xml:space="preserve">Lidar–radar synergistic method to retrieve ice, supercooled water and mixed-phase cloud properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Arteaga</w:t>
+                <w:t xml:space="preserve">Clémantyne Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Planche</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Julien Delanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silke Groß</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Ewald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tridon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Baudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (12), pp.3863-3881. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2024.107471⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/amt-17-3863-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04574295v1</w:t>
+                <w:t xml:space="preserve">insu-04372406v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the representation of raindrop self-collection and breakup in two-moment bulk models using a multifrequency radar retrieval</w:t>
+                <w:t xml:space="preserve">Arctic mixed-phase clouds simulated by the WRF model: Comparisons with ACLOUD radar and in situ airborne observations and sensitivity of microphysics properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Niquet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Diana Arteaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Causse</w:t>
+                <w:t xml:space="preserve">Régis Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Bordet</w:t>
+                <w:t xml:space="preserve">Antoine Baudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atmospheric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2024.107471⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04702615v1</w:t>
+                <w:t xml:space="preserve">hal-04574295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating secondary ice production in a deep convective cloud with a 3D bin microphysics model: Part I - Sensitivity study of microphysical processes representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Grzegorczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfram Wobrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Canzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Niquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.107774. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.atmosres.2024.107774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04775812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Crosstalk on Reflectivity and Doppler Measurements for the WIVERN Polarization Diversity Doppler Radar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Rizik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Battaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Emilio Scarsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Kötsche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 61, pp.1-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TGRS.2023.3320287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04433001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A riming‐dependent parameterization of scattering by snowflakes using the self‐similar Rayleigh–Gans approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Maherndl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian Maahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jussi Leinonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Ori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 149 (757), pp.3562-3581. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/qj.4573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04432990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sea2Cloud: From Biogenic Emission Fluxes to Cloud Properties in the Southwest Pacific</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Sellegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Harvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maija Peltola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Saint-Macary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theresa Barthelmeß</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 104 (5), pp.E1017-E1043. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1175/bams-d-21-0063.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04014814v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filling the Gap of Wind Observations Inside Tropical Cyclones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Battaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rizik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Scarsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Illingworth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Space Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 10 (11), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2023EA003099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04433006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloud and precipitation microphysical retrievals from the EarthCARE Cloud Profiling Radar: the C-CLD product</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamil Mroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernat Puidgomènech Treserras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Battaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavlos Kollias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Tatarevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 16 (11), pp.2865-2888. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/amt-16-2865-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04432996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interdisciplinary strategy to assess the impact of meteorological variables on the biochemical composition of the rain and the dynamics of a small eutrophic lake under rain forcing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Noirmain</w:t>
+                <w:t xml:space="preserve">Highly supercooled riming and unusual triple-frequency radar signatures over McMurdo Station, Antarctica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Tridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Tridon</w:t>
+                <w:t xml:space="preserve">Israel Silber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Battaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Cacault</w:t>
+                <w:t xml:space="preserve">Stefan Kneifel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermine Billard</w:t>
+                <w:t xml:space="preserve">Ann Fridlind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 19 (24), pp.5729-5749. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (18), pp.12467-12491. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-19-5729-2022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-22-12467-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04064549v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04432972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly supercooled riming and unusual triple-frequency radar signatures over McMurdo Station, Antarctica</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Interdisciplinary strategy to assess the impact of meteorological variables on the biochemical composition of the rain and the dynamics of a small eutrophic lake under rain forcing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Noirmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ann Fridlind</w:t>
+                <w:t xml:space="preserve">Philippe Cacault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermine Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-22-12467-2022⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (24), pp.5729-5749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-19-5729-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04432972v1</w:t>
+                <w:t xml:space="preserve">hal-04064549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Two Cloud-Resolving Models Using Bin or Bulk Microphysics Representation for the HyMeX-IOP7a Heavy Precipitation Event</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Arteaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Kagkara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfram Wobrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Banson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (11), pp.1177. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/atmos11111177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03010814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating total attenuation using Rayleigh targets at cloud top: applications in multilayer and mixed-phase clouds observed by ground-based multifrequency radars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Battaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Kneifel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13 (9), pp.5065-5085. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-13-5065-2020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04432966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the realism of the rain microphysics representation of a squall line in the WRF model. Part I: Evaluation with multi-frequency cloud radar Doppler spectra observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamil Mroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Banson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Battaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Weather Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/MWR-D-18-0018.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the realism of the rain microphysics representation of a squall line in the WRF model. Part II: Sensitivity studies on the rain Drop Size Distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Banson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Weather Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1175/MWR-D-18-0019.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Microphysics of Stratiform Precipitation During OLYMPEX: Compatibility Between Triple‐Frequency Radar and Airborne In Situ Observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Battaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randy Chase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Joseph Turk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jussi Leinonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 124 (15), pp.8764-8792. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2018JD029858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04432952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of the GPM Version-5 Surface Rainfall Products over Great Britain and Ireland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Watters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Battaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamil Mroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tridon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrometeorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 19 (10), pp.1617-1636. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1175/JHM-D-18-0051.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04432941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WIVERN: A New Satellite Concept to Provide Global In-Cloud Winds, Precipitation, and Cloud Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Illingworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Battaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bradford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Forsythe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Joe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 99 (8), pp.1669-1687. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1175/BAMS-D-16-0047.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04432944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Case study and climatological analysis of upper tropospheric jet stream and stratosphere-troposphere exchanges using VHF profilers and radionuclide measurements in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pointin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël van Baelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lothon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Meteorology and Climatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1175/JAMC-D-16-0353.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01635322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hail-Detection Algorithm for the GPM Core Observatory Satellite Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamil Mroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Battaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cecil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Tanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Meteorology and Climatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 56 (7), pp.1939-1957. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1175/JAMC-D-16-0368.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04432924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaporation in action sensed by multiwavelength Doppler radars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Battaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Watters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 122 (17), pp.9379-9390. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JD025998⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04432935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rain retrieval from dual‐frequency radar Doppler spectra: validation and potential for a midlatitude precipitating case‐study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Battaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Luke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Kollias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 143 (704), pp.1364-1380. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/qj.3010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04432931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First observations of triple‐frequency radar Doppler spectra in snowfall: Interpretation and applications</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vibration and acoustic noise of industrial reactors associated to converters in railway domain: design and material impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Leinonen</w:t>
+                <w:t xml:space="preserve">B Iamamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Maahn</w:t>
+                <w:t xml:space="preserve">M Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hecquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Lanfranchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04432904v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibration and acoustic noise of industrial reactors associated to converters in railway domain: design and material impacts</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First observations of triple‐frequency radar Doppler spectra in snowfall: Interpretation and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Hecquet</w:t>
+                <w:t xml:space="preserve">S. Kneifel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kollias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Battaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Lanfranchi</w:t>
+                <w:t xml:space="preserve">J. Leinonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Recorbet</w:t>
+                <w:t xml:space="preserve">M. Maahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43 (5), pp.2225-2233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015GL067618⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01730152v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04432904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a multiwavelength suite of microwave instruments to investigate the microphysical structure of deep convective cores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Battaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Mroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 121 (16), pp.9356-9381. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2016JD025269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04432919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple-Scattering-Induced “Ghost Echoes” in GPM DPR Observations of a Tornadic Supercell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Battaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamil Mroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Tanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Tridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Kirstetter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Meteorology and Climatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 55 (8), pp.1653-1666. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1175/JAMC-D-15-0136.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04432910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual‐frequency radar Doppler spectral retrieval of rain drop size distributions and entangled dynamics variables</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Multiple scattering in observations of the GPM dual‐frequency precipitation radar: Evidence and impact on retrievals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Battaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Mroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Tridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kirstetter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 120 (11), pp.5585-5601. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 120 (9), pp.4090-4101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014JD022866⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2014JD023023⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04432645v1</w:t>
+                <w:t xml:space="preserve">hal-04432664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple scattering in observations of the GPM dual‐frequency precipitation radar: Evidence and impact on retrievals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Dual‐frequency radar Doppler spectral retrieval of rain drop size distributions and entangled dynamics variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Battaglia</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Kirstetter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 120 (9), pp.4090-4101. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 120 (11), pp.5585-5601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014JD023023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2014JD022866⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04432664v1</w:t>
+                <w:t xml:space="preserve">hal-04432645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling Mie and attenuation effects in rain using a K&amp;lt;sub&amp;gt;&amp;lt;i&amp;gt;a&amp;lt;/i&amp;gt;&amp;lt;/sub&amp;gt;‐W dual‐wavelength Doppler spectral ratio technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Battaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavlos Kollias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 40 (20), pp.5548 - 5552. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2013GL057454⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04432423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precipitation on the lee side of the Vosges Mountains: Multi-instrumental study of one case from the COPS campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël van Baelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Reverdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meteorologische Zeitschrift</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 22 (4), pp.413 - 432. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1127/0941-2948/2013/0413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signal Postprocessing and Reflectivity Calibration of the Atmospheric Radiation Measurement Program 915-MHz Wind Profilers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Battaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavlos Kollias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Luke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher R Williams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 30 (6), pp.1038 - 1054. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1175/jtech-d-12-00146.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04432226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small scale topography influence on the formation of three convective systems observed during COPS over the Vosges Mountains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfram Wobrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Flossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meteorologische Zeitschrift</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 22 (4), pp.395 - 411. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1127/0941-2948/2013/0402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the relationship between water vapour field evolution and the life cycle of precipitation systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël van Baelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Reverdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Tridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Reverdy</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Advances in the understanding of convective processes and precipitation over low‐mountain regions through the Convective and Orographically‐induced Precipitation Study (COPS), 137 (S1), pp.204-223. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/qj.785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliasing in Micro Rain Radar data due to strong vertical winds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël van Baelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pointin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 38 (2), pp.n/a-n/a. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010GL046018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02092533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of aerosol particle number and hygroscopicity on the evolution of convective cloud systems and their precipitation: A numerical study based on the COPS observations on 12 August 2007</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfram Wobrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Flossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël van Baelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 98 (1), pp.40 - 56. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2010.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precipitation and microphysical studies with a low cost high resolution X-band radar: an innovative project prospective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël van Baelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël van Baelen</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yves Pointin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfram Wobrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Flossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 20, pp.25-32. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/adgeo-20-25-2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous X-band and K-band study of precipitation to derive specific Z–R relationships</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">La campagne Cops : genèse et cycle de vie de la convection en région montagneuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouttier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël van Baelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Champollion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 64, pp.32-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/23632⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2009.04.003⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02092536v1</w:t>
+                <w:t xml:space="preserve">insu-01504075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La campagne Cops : genèse et cycle de vie de la convection en région montagneuse</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Bouttier</w:t>
+                <w:t xml:space="preserve">Simultaneous X-band and K-band study of precipitation to derive specific Z–R relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël van Baelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Tridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël van Baelen</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yves Pointin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 64, pp.32-42. </w:t>
+              <w:t xml:space="preserve">Atmospheric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 94 (4), pp.596-605. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/2042/23632⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2009.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01504075v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception silencieuse d'une inductance de lissage associée à un convertisseur MLI.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Iamamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lanfranchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01361545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precipitations on the lee side of the Vosges Mountains : 2 case studies from the COPS campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Labbouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. van Baelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Reverdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th EMS Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Zürich, Switzerland, Switzerland. pp.134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04115400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5363,137 +5384,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Précipitations : observations et prévisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël van Baelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des Volcans aux nuages - L'observatoire de Physique du Globe de Clermont-Ferrand (Vol2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5503,91 +5524,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initiation à une expérience de diffusion d'électrons : la diffusion Compton virtuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tridon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Laboratoire de Physique Corpusculaire - Clermont-Ferrand. 2005, pp.1-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00024886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5597,114 +5618,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure des précipitations à l'aide d'un radar en bande X non-cohérent à haute résolution et d'un radar en bande K à visée verticale. Application à l'étude de la variabilité des précipitations lors de la campagne COPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tridon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de la Terre. Université Blaise Pascal - Clermont-Ferrand II, 2011. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2011CLF22156⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00777843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId187"/>
+      <w:footerReference w:type="default" r:id="rId188"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5772,51 +5793,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="62807048"/>
+    <w:nsid w:val="B1237382"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6003,51 +6024,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-tridon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0436-283X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166769479" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-4127-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04372406v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mantyne Aubry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delano&#235;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Gro&#223;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ewald" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tridon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-17-3863-2024" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574295v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Arteaga" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Planche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dupuy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Baudoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2024.107471" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702615v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Niquet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grzegorczyk" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Causse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bordet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775812v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Wobrock" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Canzi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2024.107774" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433001v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rizik" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Battaglia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Emilio Scarsi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton K&#246;tsche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2023.3320287" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432990v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Maherndl" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Maahn" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jussi Leinonen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ori" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.4573" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04014814v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Harvey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maija Peltola" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Saint-Macary" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Barthelme&#223;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/bams-d-21-0063.1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433006v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Battaglia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rizik" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Scarsi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Illingworth" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023EA003099" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432996v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Mroz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernat Puidgom&#232;nech Treserras" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Kollias" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Tatarevic" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-16-2865-2023" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04064549v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Noirmain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baray" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cacault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Billard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-5729-2022" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432972v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Silber" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kneifel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Fridlind" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-12467-2022" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03010814v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kagkara" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Banson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11111177" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432966v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-5065-2020" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132651v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR-D-18-0018.1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132274v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Thompson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Monier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR-D-18-0019.1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432952v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy Chase" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Joseph Turk" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JD029858" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432941v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Watters" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM-D-18-0051.1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432944v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bradford" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Forsythe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Joe" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-16-0047.1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01635322v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pointin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l van Baelen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lothon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Campistron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAMC-D-16-0353.1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432924v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Lang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cecil" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Tanelli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAMC-D-16-0368.1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432935v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JD025998" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432931v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tridon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Luke" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kollias" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3010" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432904v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kneifel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leinonen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maahn" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL067618" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730152v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Iamamura" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rossi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hecquet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lanfranchi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Recorbet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432919v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mroz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Lang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tanelli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JD025269" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432910v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Tridon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Kirstetter" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAMC-D-15-0136.1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432645v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JD023023" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432664v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kirstetter" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JD022866" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432423v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GL057454" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01893476v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labbouz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Reverdy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hagen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0941-2948/2013/0413" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432226v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Luke" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher R Williams" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/jtech-d-12-00146.1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01893478v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Flossmann" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0941-2948/2013/0402" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01893745v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dick" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.785" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02092533v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GL046018" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01893472v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2010.05.003" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01893509v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Peters" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-20-25-2009" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02092536v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2009.04.003" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSH38B01-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01504075v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Richard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouttier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Champollion" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/23632" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361545v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rossi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Iamamura" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lanfranchi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115400v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Labbouz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Baelen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reverdy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893736v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024886v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00777843v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011CLF22156" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-tridon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0436-283X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166769479" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=Lj5-leMAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-4127-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702615v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Niquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tridon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grzegorczyk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Causse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bordet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04372406v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mantyne Aubry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delano&#235;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Gro&#223;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ewald" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-17-3863-2024" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574295v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Arteaga" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Planche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dupuy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Baudoux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2024.107471" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775812v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Wobrock" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Canzi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2024.107774" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433001v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rizik" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Battaglia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Emilio Scarsi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton K&#246;tsche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2023.3320287" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432990v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Maherndl" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Maahn" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jussi Leinonen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ori" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.4573" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04014814v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Harvey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maija Peltola" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Saint-Macary" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Barthelme&#223;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/bams-d-21-0063.1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433006v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Battaglia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rizik" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Scarsi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Illingworth" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023EA003099" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432996v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Mroz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernat Puidgom&#232;nech Treserras" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Kollias" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Tatarevic" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-16-2865-2023" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432972v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Silber" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kneifel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Fridlind" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-12467-2022" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04064549v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Noirmain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baray" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cacault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Billard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-5729-2022" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03010814v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kagkara" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Banson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11111177" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432966v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-5065-2020" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132651v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR-D-18-0018.1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132274v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Thompson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Monier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR-D-18-0019.1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432952v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy Chase" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Joseph Turk" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JD029858" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432941v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Watters" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM-D-18-0051.1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432944v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bradford" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Forsythe" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Joe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-16-0047.1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01635322v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pointin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l van Baelen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lothon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Campistron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAMC-D-16-0353.1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432924v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Lang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cecil" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Tanelli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAMC-D-16-0368.1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432935v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JD025998" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432931v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tridon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Luke" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kollias" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3010" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730152v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Iamamura" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rossi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hecquet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lanfranchi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Recorbet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432904v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kneifel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leinonen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maahn" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL067618" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432919v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mroz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Lang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tanelli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JD025269" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432910v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Tridon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Kirstetter" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAMC-D-15-0136.1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432664v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kirstetter" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JD022866" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432645v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JD023023" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432423v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GL057454" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01893476v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labbouz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Reverdy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hagen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0941-2948/2013/0413" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432226v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Luke" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher R Williams" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/jtech-d-12-00146.1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01893478v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Flossmann" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0941-2948/2013/0402" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01893745v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dick" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.785" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02092533v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GL046018" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01893472v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2010.05.003" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01893509v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Peters" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-20-25-2009" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01504075v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Richard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouttier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Champollion" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/23632" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02092536v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2009.04.003" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSH38B01-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361545v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rossi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Iamamura" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lanfranchi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115400v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Labbouz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Baelen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reverdy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893736v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024886v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00777843v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011CLF22156" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>