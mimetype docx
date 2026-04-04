--- v0 (2026-03-15)
+++ v1 (2026-04-04)
@@ -585,521 +585,521 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04915892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast thermal simulation of WAAM processing: toward manufacturing strategy evaluation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design and Analysis of an Automotive Crash Box Using Strut-Based Lattice Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El-Haddi Mechekour</w:t>
+                <w:t xml:space="preserve">Sai Susanth K</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramu Murugan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chidambara Raja S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Thomas Doutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Pourroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRP Journal of Manufacturing Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cirpj.2024.10.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational and Nonlinear Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4066379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04747597v1</w:t>
+                <w:t xml:space="preserve">hal-04745941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of fillets onto mechanical properties of octet-truss lattice structures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Léa Gobet</w:t>
+                <w:t xml:space="preserve">Fast thermal simulation of WAAM processing: toward manufacturing strategy evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Béraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Haddi Mechekour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémy Dendievel</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pourroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 132 (5-6), pp.2503-2516. </w:t>
+              <w:t xml:space="preserve">CIRP Journal of Manufacturing Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 55, pp.234-246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00170-024-13512-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cirpj.2024.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04745903v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A direct slicing method for optimized lattice structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of fillets onto mechanical properties of octet-truss lattice structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Thomas Doutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Grandvallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Foucault</w:t>
+                <w:t xml:space="preserve">Léa Gobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Thomas Doutre</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Dendievel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/meca/2024019⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 132 (5-6), pp.2503-2516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00170-024-13512-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04745855v1</w:t>
+                <w:t xml:space="preserve">hal-04745903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Analysis of an Automotive Crash Box Using Strut-Based Lattice Structures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A direct slicing method for optimized lattice structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chidambara Raja S</w:t>
+                <w:t xml:space="preserve">Gilles Foucault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Thomas Doutre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational and Nonlinear Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 19 (12), </w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25, pp.26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4066379⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/meca/2024019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04745941v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition of a model to determine the process parameters for manufacturing thick parts with WAAM technology</w:t>
               </w:r>
@@ -1457,51 +1457,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of a decision-support tool for part orientation in EBM additive manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Haddi Mechekour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1836,542 +1836,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03517111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometrical defect analysis of overhang geometry produced by electron beam melting: experimental and statistical investigations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alex Ballu</w:t>
+                <w:t xml:space="preserve">An indicator of porosity through simulation of melt pool volume in aluminum wire arc additive manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Béraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akram Chergui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23, pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00170-022-10040-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/meca/2021052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03767332v1</w:t>
+                <w:t xml:space="preserve">hal-03538276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An indicator of porosity through simulation of melt pool volume in aluminum wire arc additive manufacturing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxime Limousin</w:t>
+                <w:t xml:space="preserve">Geometrical defect analysis of overhang geometry produced by electron beam melting: experimental and statistical investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soukaina Ghaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Hoang Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 23, pp.1. </w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/meca/2021052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00170-022-10040-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03538276v1</w:t>
+                <w:t xml:space="preserve">hal-03767332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creation of lattice structures with skeleton model for additive manufacturing</w:t>
+                <w:t xml:space="preserve">Mathematization of experts knowledge: example of part orientation in additive manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdul Hadi Azman</w:t>
+                <w:t xml:space="preserve">Mouhamadou Mansour Mbow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Grandvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Villeneuve</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe René Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dinh Son Nguyen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Perry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12008-021-00767-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10845-020-01719-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03182839v1</w:t>
+                <w:t xml:space="preserve">hal-03152517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematization of experts knowledge: example of part orientation in additive manufacturing</w:t>
+                <w:t xml:space="preserve">Creation of lattice structures with skeleton model for additive manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouhamadou Mansour Mbow</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Grandvallet</w:t>
+                <w:t xml:space="preserve">Abdul Hadi Azman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe René Marin</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Perry</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dinh Son Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.1-19. </w:t>
+              <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10845-020-01719-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12008-021-00767-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03152517v1</w:t>
+                <w:t xml:space="preserve">hal-03182839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of geometrical defects in overhang fabrications in electron beam melting based on thermomechanical simulations and experimental validations</w:t>
               </w:r>
@@ -2504,51 +2504,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eight action rules for the orientation of additive manufacturing parts in powder bed fusion: an industry practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Grandvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Mansour Mbow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trent Mainwaring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2619,282 +2619,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03563514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choice between virtual model and prototype in additive manufacturing design process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thanh Hoang Vo</w:t>
+                <w:t xml:space="preserve">Impacts of the settings in a design for additive manufacturing process based on topological optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Morretton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pourroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe René Marin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DYNA : Ingenieria e Industria</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13, pp.295-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12008-018-00524-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02004532v1</w:t>
+                <w:t xml:space="preserve">hal-02004455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of the settings in a design for additive manufacturing process based on topological optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Morretton</w:t>
+                <w:t xml:space="preserve">Choice between virtual model and prototype in additive manufacturing design process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Hoang Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe René Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe René Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DYNA : Ingenieria e Industria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (230-235)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02004455v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02004532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAD Tools and File format performance evaluation in designing lattice structures for additive manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul Hadi Azman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3214,51 +3214,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pourroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3344,51 +3344,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Dendievel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Additive Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 14, pp.1 - 6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3461,51 +3461,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Dendievel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3582,51 +3582,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Suard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Dendievel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3703,51 +3703,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Method to Determine the Impact of Geometrical Deviations on Product Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4109,51 +4109,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taking into account geometrical variation effect on product performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4213,51 +4213,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometrical Deviation Model of product throughout its life cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4406,251 +4406,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00574306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Simulation of manufacturing defects for tolerance analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of the deviations of a casting and machining process using a Model of Manufactured Parts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojtaba Kamali Nejad</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computing and Information Science in Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CIRP Journal of Manufacturing Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2, pp.198-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cirpj.2010.04.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00414226v1</w:t>
+                <w:t xml:space="preserve">hal-00575892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the deviations of a casting and machining process using a Model of Manufactured Parts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D Simulation of manufacturing defects for tolerance analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mojtaba Kamali Nejad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Desrochers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villeneuve</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mojtaba Kamali Nejad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRP Journal of Manufacturing Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computing and Information Science in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (2), 13 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cirpj.2010.04.008⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00575892v1</w:t>
+                <w:t xml:space="preserve">hal-00414226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the nominal model to a model of manufactured parts in a CAD context</w:t>
               </w:r>
@@ -5742,243 +5742,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05244925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of uncertainties on the Stability Lobe Diagram for vibration evaluation in milling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diego R Villacreses Naranjo</w:t>
+                <w:t xml:space="preserve">Caractérisation d'une commande thermique du procédé Wire Arc Additive Manufacturing pour l'asservissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dellarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Béraud</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th JCM 2024 - 33rd INGEGRAF International - Research and Innovation in Graphic Engineering: Tools for Achieving Sustainable Development Goals and Addressing Emerging Global Challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Valencia (Espagne), Spain</w:t>
+              <w:t xml:space="preserve">Manufacturing'21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UGA, Grenoble INP, CNRS, Jun 2024, GRENOBLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04748652v1</w:t>
+                <w:t xml:space="preserve">hal-04784356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation d'une commande thermique du procédé Wire Arc Additive Manufacturing pour l'asservissement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Beraud</w:t>
+                <w:t xml:space="preserve">Impact of uncertainties on the Stability Lobe Diagram for vibration evaluation in milling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego R Villacreses Naranjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Villeneuve</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Béraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manufacturing'21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UGA, Grenoble INP, CNRS, Jun 2024, GRENOBLE, France</w:t>
+              <w:t xml:space="preserve">12th JCM 2024 - 33rd INGEGRAF International - Research and Innovation in Graphic Engineering: Tools for Achieving Sustainable Development Goals and Addressing Emerging Global Challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Valencia (Espagne), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04784356v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instrumentation du procédé LMD-p in-operando en vue d'un contrôle en boucle fermée</w:t>
               </w:r>
@@ -6083,489 +6083,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04784368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodology for weld bead geometry and operating conditions determination in Wire Arc Additive Manufacturing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Museau</w:t>
+                <w:t xml:space="preserve">Proposition d'une chaîne numérique adaptée à la refabrication pour les procédés de fabrication additive : application au cas de la technologie EBM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lepagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Thomas Doutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Grandvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Lavernhe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th JCM 2024 - 33rd INGEGRAF International - Research and Innovation in Graphic Engineering: Tools for Achieving Sustainable Development Goals and Addressing Emerging Global Challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Valencia (Espagne), Spain</w:t>
+              <w:t xml:space="preserve">Manufacturing'21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, GRENOBLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04618527v1</w:t>
+                <w:t xml:space="preserve">hal-04920982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d'une chaîne numérique adaptée à la refabrication pour les procédés de fabrication additive : application au cas de la technologie EBM</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christelle Grandvallet</w:t>
+                <w:t xml:space="preserve">A methodology for weld bead geometry and operating conditions determination in Wire Arc Additive Manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Verbist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Museau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lavernhe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manufacturing'21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, GRENOBLE, France</w:t>
+              <w:t xml:space="preserve">12th JCM 2024 - 33rd INGEGRAF International - Research and Innovation in Graphic Engineering: Tools for Achieving Sustainable Development Goals and Addressing Emerging Global Challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Valencia (Espagne), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04920982v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04618527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation d'un poste de soudure Cold Métal Transfer pour le pilotage du procédé Wire Arc Additive Manufacturing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Tardif</w:t>
+                <w:t xml:space="preserve">Méthode d'évaluation en deux étapes d'un outil d'aide à la décision en fabrication additive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Hadi Mechekour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pourroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Grandvallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe René Marin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">S-MART 2023 : 18ème Colloque national S.mart</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence, Université de Toulon [UTLN], Apr 2023, Carry-le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04278696v1</w:t>
+                <w:t xml:space="preserve">hal-04398041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode d'évaluation en deux étapes d'un outil d'aide à la décision en fabrication additive</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">El-Hadi Mechekour</w:t>
+                <w:t xml:space="preserve">Caractérisation d'un poste de soudure Cold Métal Transfer pour le pilotage du procédé Wire Arc Additive Manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dellarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Béraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">S-MART 2023 : 18ème Colloque national S.mart</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence, Université de Toulon [UTLN], Apr 2023, Carry-le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04398041v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04278696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition du bain de fusion avec une caméra CMOS pour le procédé de fabrication Wire Arc Additive Manufacturing en aluminium</w:t>
               </w:r>
@@ -6666,274 +6666,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04011635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KNOWLEDGE-BASED EVALUATION OF PART ORIENTATION DESIRABILITY IN POWDER BED FUSION ADDITIVE MANUFACTURING</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Perry</w:t>
+                <w:t xml:space="preserve">Model of Weld Beads Geometry Produced on Surface Temperatures by Wire and Arc Additive Manufacturing (WAAM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supasit Manokruang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christelle Grandvallet</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Museau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Limousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICED 21 - International Conference on Engineering Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Gothenburg, Sweden. pp.1957-1966, </w:t>
+              <w:t xml:space="preserve">International Conference on Manufacturing Science and Technology (ICMST 2020) 22nd-24th September 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Liverpool, United Kingdom. pp.012008, </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/pds.2021.457⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1757-899x/1063/1/012008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03367881v1</w:t>
+                <w:t xml:space="preserve">hal-03114712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model of Weld Beads Geometry Produced on Surface Temperatures by Wire and Arc Additive Manufacturing (WAAM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Supasit Manokruang</w:t>
+                <w:t xml:space="preserve">KNOWLEDGE-BASED EVALUATION OF PART ORIENTATION DESIRABILITY IN POWDER BED FUSION ADDITIVE MANUFACTURING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Mansour Mbow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe René Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Perry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maxime Limousin</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Grandvallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Manufacturing Science and Technology (ICMST 2020) 22nd-24th September 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Liverpool, United Kingdom. pp.012008, </w:t>
+              <w:t xml:space="preserve">ICED 21 - International Conference on Engineering Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Gothenburg, Sweden. pp.1957-1966, </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1757-899x/1063/1/012008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/pds.2021.457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03114712v1</w:t>
+                <w:t xml:space="preserve">hal-03367881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les éléments importants pour fabriquer des pièces massives par technologie WAAM</w:t>
               </w:r>
@@ -7248,90 +7248,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcul d'Orientation en Fabrication Additive Métallique sur Lit de Poudre - Une Nouvelle Approche Quantitative par Fonction de Désirabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Mansour Mbow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe René Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16e Colloque National S-mart</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Les Karellis (73), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8039,51 +8039,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Grandvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pourroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8225,51 +8225,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impact des choix du concepteur dans l’obtention d’une géométrie à l’issue du processus d’optimisation topologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Morretton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8333,51 +8333,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topology optimization as an innovative design method for additive manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8418,330 +8418,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01912962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing three techniques to elicit additive manufacturing knowledge</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guy Prudhomme</w:t>
+                <w:t xml:space="preserve">A new Straight Line Matching Technique by Integration of Vision-based image processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanuengnit Patoommakesorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conference on Mechanics, Design Engineering &amp; Advanced Manufacturing (JCM 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">48th CIRP Conference on Manufacturing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Naples, Italy. pp.777-782, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2015.08.106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01625316v1</w:t>
+                <w:t xml:space="preserve">hal-01355147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method to generate lattice structure for Additive Manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE International Conference on Industrial Engineering and Engineering Management (IEEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Bali, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEEM.2016.7798021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01912966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new Straight Line Matching Technique by Integration of Vision-based image processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kanuengnit Patoommakesorn</w:t>
+                <w:t xml:space="preserve">Testing three techniques to elicit additive manufacturing knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Grandvallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pourroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th CIRP Conference on Manufacturing Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Joint Conference on Mechanics, Design Engineering &amp; Advanced Manufacturing (JCM 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Catania, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2015.08.106⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01355147v1</w:t>
+                <w:t xml:space="preserve">hal-01625316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place du prototype dans l'étape d'analyse d'un processus de reconception de pièce pour une fabrication additive</w:t>
               </w:r>
@@ -8753,51 +8753,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Thomas Doutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe René Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8904,51 +8904,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe René Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pourroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque National AIP PRIMECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, La Plagne, France</w:t>
@@ -9111,51 +9111,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Dendievel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque National AIP PRIMECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, La Plagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9174,247 +9174,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01236567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of EBM Fabrication Strategies on Geometry and Mechanical Properties of Titanium Cellular Structures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémy Dendievel</w:t>
+                <w:t xml:space="preserve">Evaluating Current CAD Tools Performances in the Context of Design for Additive Manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Hadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Direct Digital Manufacturing Conference 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Berlin, Germany</w:t>
+              <w:t xml:space="preserve"> Joint Conference on Mechanical, Design Engineering &amp; Advanced Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00997293v1</w:t>
+                <w:t xml:space="preserve">hal-01241624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Current CAD Tools Performances in the Context of Design for Additive Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdul Hadi</w:t>
+                <w:t xml:space="preserve">Impact of EBM Fabrication Strategies on Geometry and Mechanical Properties of Titanium Cellular Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Suard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Dendievel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Joint Conference on Mechanical, Design Engineering &amp; Advanced Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Direct Digital Manufacturing Conference 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01241624v1</w:t>
+                <w:t xml:space="preserve">hal-00997293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Trajectories in Electron Beam Melting Manufacturing to Reduce Curling Effect</w:t>
               </w:r>
@@ -9439,51 +9439,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Dendievel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIRP CMS 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Windsor, Canada. pp.738-743, </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9651,51 +9651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Dendievel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9750,51 +9750,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design Rules for Additive Manufacturing of Titanium Cellular Structures by Electron Beam Melting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Suard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Dendievel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9957,51 +9957,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random design: A design of experiment method to integrate geometrical deviations throughout the product lifecyle into performance simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10147,51 +10147,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of multiphysical phenomena in robust design methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10242,51 +10242,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of geometrical deviations throughout product lifecycle into performance simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10331,342 +10331,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00528118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the deviations of a casting and machining process using a Model of Manufactured Parts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tolerance analysis in manufacturing using the MMP Comparison and evaluation of three different approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mojtaba Kamali Nejad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villeneuve</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mojtaba Kamali Nejad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd CIRP conference on Manufacturing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Grenoble, France. pp.CD</w:t>
+              <w:t xml:space="preserve">11th CIRP International Conference on Computer Aided Tolerancing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Annecy, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00466151v1</w:t>
+                <w:t xml:space="preserve">hal-00366342v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying Monte-Carlo Methods to Geometric Deviations Simulation within Product Life Cycle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of the deviations of a casting and machining process using a Model of Manufactured Parts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Brissaud</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mojtaba Kamali Nejad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRP International Conference on Computer Aided Tolerancing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Annecy, France. pp.10</w:t>
+              <w:t xml:space="preserve">42nd CIRP conference on Manufacturing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Grenoble, France. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00371448v1</w:t>
+                <w:t xml:space="preserve">hal-00466151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tolerance analysis in manufacturing using the MMP Comparison and evaluation of three different approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mojtaba Kamali Nejad</w:t>
+                <w:t xml:space="preserve">Applying Monte-Carlo Methods to Geometric Deviations Simulation within Product Life Cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Villeneuve</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th CIRP International Conference on Computer Aided Tolerancing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Annecy, France. 10 p</w:t>
+              <w:t xml:space="preserve">CIRP International Conference on Computer Aided Tolerancing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Annecy, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00366342v2</w:t>
+                <w:t xml:space="preserve">hal-00371448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Product Performance Simulation with Geometric Deviations throughout Its Life Cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10825,51 +10825,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometrical Deviations Model for Product Life Cycle Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10933,51 +10933,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tolerance analysis in machining, an approach combining the Model of Manfactured Part and the Jacobian-Torsor model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojtaba Kamali Nejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Desrochers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11212,191 +11212,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00366233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical approach for 3D manufacturing tolerances synthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mise en usage de méthodes et d'outils pour la conception de produits dans le cadre de projets étudiant encadrés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Prudhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th CIRP International Seminar on Computer Aided Tolerancing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Erlangen, Germany. pp.CD</w:t>
+              <w:t xml:space="preserve">Questions de pédagogie dans l'enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Louvain, Belgique. pp.a venir</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00186338v1</w:t>
+                <w:t xml:space="preserve">hal-00184148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en usage de méthodes et d'outils pour la conception de produits dans le cadre de projets étudiant encadrés</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A numerical approach for 3D manufacturing tolerances synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions de pédagogie dans l'enseignement supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Louvain, Belgique. pp.a venir</w:t>
+              <w:t xml:space="preserve">10th CIRP International Seminar on Computer Aided Tolerancing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Erlangen, Germany. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00184148v1</w:t>
+                <w:t xml:space="preserve">hal-00186338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3-D manufacturing dispersions: two experimental applications</w:t>
               </w:r>
@@ -11572,51 +11572,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet de conception et formation : Une évolution en vue d'améliorer la relation entre enseignements et apprentissages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12226,77 +12226,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface Accessibility Detection in CAD Environment for Additive Manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Hai Tuan Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Mansour Mbow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2nd Annual International Conference on Material, Machines and Methods for Sustainable Development (MMMS2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.799-807, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12343,51 +12343,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of some approaches to define a CAD model from topological optimization in design for additive manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Thomas Doutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Morretton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Hoang Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13523,51 +13523,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499611v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Verbist" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vignat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Museau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lavernhe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-025-17155-6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05275767v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Villacreses Naranjo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;raud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-025-02338-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067719v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Grandvallet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ledoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beraud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pourroy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2025.04.051" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915892v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhanu Murthy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramu Murugan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chidambara Raja" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Thomas Doutre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22059/jcamech.2024.376821.1102" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747597v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Haddi Mechekour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirpj.2024.10.007" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745903v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gobet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dendievel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-024-13512-z" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745855v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2024019" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745941v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Susanth K" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chidambara Raja S" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4066379" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208759v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hoang Vo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21693277.2023.2240871" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140665v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Limousin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supasit Manokruang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirpj.2023.06.010" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098971v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Ghaoui" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Ballu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-023-11142-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965026v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ren&#233; Marin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-2280855/v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098997v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dellarre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tardif" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-023-11587-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517111v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Chergui" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-021-00824-7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767332v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-022-10040-6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538276v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2021052" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182839v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Hadi Azman" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Son Nguyen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-021-00767-z" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152517v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Mansour Mbow" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-020-01719-2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945570v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101557" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563514v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trent Mainwaring" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-020-00692-7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004532v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Prudhomme" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004455v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Morretton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-018-00524-9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912821v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11113/jt.v80.12058" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912815v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hadj-Hamou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2018.09.048" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803858v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carr&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2018.05.025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707773v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijmerr.7.1.9-15" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575006v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2016.12.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240214v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Suard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Martin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lhuissier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2015.10.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997282v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lhuissier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Blandin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743290114Y.0000000093" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802497v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brissaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633768v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Kamali Nejad" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735206v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vayre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2012003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240413v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Didonato" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Reader" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natapong Naksangchun" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. N. Nguyen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802354v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPLM.2011.043183" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802498v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMR.2011.041128" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574306v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suthep Butdee" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414226v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Desrochers" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575892v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirpj.2010.04.008" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57DMC3S3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575886v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366209v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414316v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Butdee" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414312v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annan Suebsorman" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.K.D.V Yarlgada" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366259v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1565073" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244963v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Villacreses" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111950v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bensrhir -Caloustian" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244962v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio A. Ramirez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034811v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego R. Villacreses Naranjo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72829-7_57" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244909v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bensrhir - Caloustian" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244925v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rey" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mady Guillemot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Elguedj" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748652v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego R Villacreses Naranjo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784356v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784368v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lachambre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618527v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920982v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lepagnier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278696v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398041v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadi Mechekour" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011635v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367881v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2021.457" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114712v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/1063/1/012008" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296283v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945976v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70566-4_11" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933654v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70566-4_3" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355161v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945632v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945795v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106747v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hoang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768894v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanuengnit Patoommakesorn" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEA.2019.8714965" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945648v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM.2018.8607695" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013322v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lina Douard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625295v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625275v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/885/1/012016" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708329v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912962v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM.2017.8289901" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625316v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912966v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM.2016.7798021" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355147v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.08.106" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236565v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236570v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236568v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Hadi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236567v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997293v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241624v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061618v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2014.02.038" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948914v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997289v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997287v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733693v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802499v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633781v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467404v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528118v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466151v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371448v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366342v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418421v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911964v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaiwat Noomtong" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thomann" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361850v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366241v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366227v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366233v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186338v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184148v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186347v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tichadou" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Legoff" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376261v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378042v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375246v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375247v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355482v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355487v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355703v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367873v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ATDE210016" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277780v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hai Tuan Tran" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69610-8_106" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708152v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575894v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962221v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466150v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466148v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187589v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366831v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366261v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753473v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577033v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Magalahes" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Manzetti" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370967v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tonetti" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499611v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Verbist" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vignat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Museau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lavernhe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-025-17155-6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05275767v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Villacreses Naranjo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;raud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-025-02338-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067719v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Grandvallet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ledoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beraud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pourroy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2025.04.051" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915892v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhanu Murthy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramu Murugan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chidambara Raja" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Thomas Doutre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22059/jcamech.2024.376821.1102" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745941v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Susanth K" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chidambara Raja S" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4066379" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747597v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Haddi Mechekour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirpj.2024.10.007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745903v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gobet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dendievel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-024-13512-z" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745855v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2024019" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208759v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hoang Vo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21693277.2023.2240871" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140665v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Limousin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supasit Manokruang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirpj.2023.06.010" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098971v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Ghaoui" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Ballu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-023-11142-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965026v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ren&#233; Marin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-2280855/v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098997v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dellarre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tardif" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-023-11587-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517111v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Chergui" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-021-00824-7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538276v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2021052" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767332v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-022-10040-6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152517v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Mansour Mbow" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-020-01719-2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182839v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Hadi Azman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Son Nguyen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-021-00767-z" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945570v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101557" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563514v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trent Mainwaring" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-020-00692-7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004455v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Morretton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-018-00524-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004532v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Prudhomme" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912821v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11113/jt.v80.12058" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912815v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hadj-Hamou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2018.09.048" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803858v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carr&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2018.05.025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707773v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijmerr.7.1.9-15" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575006v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2016.12.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240214v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Suard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Martin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lhuissier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2015.10.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997282v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lhuissier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Blandin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743290114Y.0000000093" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802497v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brissaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633768v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Kamali Nejad" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735206v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vayre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2012003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240413v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Didonato" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Reader" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natapong Naksangchun" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. N. Nguyen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802354v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPLM.2011.043183" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802498v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMR.2011.041128" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574306v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suthep Butdee" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575892v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirpj.2010.04.008" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57DMC3S3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414226v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Desrochers" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575886v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366209v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414316v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Butdee" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414312v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annan Suebsorman" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.K.D.V Yarlgada" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366259v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1565073" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244963v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Villacreses" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111950v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bensrhir -Caloustian" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244962v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio A. Ramirez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034811v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego R. Villacreses Naranjo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72829-7_57" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244909v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bensrhir - Caloustian" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244925v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rey" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mady Guillemot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Elguedj" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784356v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748652v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego R Villacreses Naranjo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784368v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lachambre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920982v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lepagnier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618527v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398041v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadi Mechekour" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278696v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011635v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114712v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/1063/1/012008" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367881v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2021.457" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296283v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945976v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70566-4_11" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933654v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70566-4_3" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355161v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945632v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945795v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106747v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hoang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768894v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanuengnit Patoommakesorn" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEA.2019.8714965" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945648v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM.2018.8607695" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013322v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lina Douard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625295v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625275v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/885/1/012016" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708329v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912962v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM.2017.8289901" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355147v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.08.106" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912966v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM.2016.7798021" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625316v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236565v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236570v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236568v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Hadi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236567v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241624v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997293v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061618v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2014.02.038" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948914v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997289v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997287v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733693v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802499v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633781v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467404v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528118v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366342v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466151v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371448v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418421v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911964v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaiwat Noomtong" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thomann" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361850v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366241v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366227v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366233v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184148v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186338v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186347v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tichadou" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Legoff" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376261v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378042v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375246v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375247v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355482v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355487v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355703v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367873v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ATDE210016" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277780v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hai Tuan Tran" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69610-8_106" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708152v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575894v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962221v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466150v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466148v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187589v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366831v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366261v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753473v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577033v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Magalahes" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Manzetti" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370967v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tonetti" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>