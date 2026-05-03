--- v1 (2026-04-04)
+++ v2 (2026-05-03)
@@ -585,417 +585,417 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04915892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Analysis of an Automotive Crash Box Using Strut-Based Lattice Structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast thermal simulation of WAAM processing: toward manufacturing strategy evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Béraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sai Susanth K</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Thomas Doutre</w:t>
+                <w:t xml:space="preserve">El-Haddi Mechekour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pourroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational and Nonlinear Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4066379⟩</w:t>
+              <w:t xml:space="preserve">CIRP Journal of Manufacturing Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 55, pp.234-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cirpj.2024.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04745941v1</w:t>
+                <w:t xml:space="preserve">hal-04747597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast thermal simulation of WAAM processing: toward manufacturing strategy evaluation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Ledoux</w:t>
+                <w:t xml:space="preserve">Influence of fillets onto mechanical properties of octet-truss lattice structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Thomas Doutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Grandvallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Gobet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El-Haddi Mechekour</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Franck Pourroy</w:t>
+                <w:t xml:space="preserve">Rémy Dendievel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRP Journal of Manufacturing Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 55, pp.234-246. </w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 132 (5-6), pp.2503-2516. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cirpj.2024.10.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00170-024-13512-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04747597v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of fillets onto mechanical properties of octet-truss lattice structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design and Analysis of an Automotive Crash Box Using Strut-Based Lattice Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sai Susanth K</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramu Murugan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chidambara Raja S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Thomas Doutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémy Dendievel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 132 (5-6), pp.2503-2516. </w:t>
+              <w:t xml:space="preserve">Journal of Computational and Nonlinear Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00170-024-13512-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4066379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04745903v1</w:t>
+                <w:t xml:space="preserve">hal-04745941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A direct slicing method for optimized lattice structures</w:t>
               </w:r>
@@ -1457,51 +1457,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of a decision-support tool for part orientation in EBM additive manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Haddi Mechekour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1719,274 +1719,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04098997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal simulation of wire arc additive manufacturing: a new material deposition and heat input modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An indicator of porosity through simulation of melt pool volume in aluminum wire arc additive manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Béraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Chergui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villeneuve</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Béraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23, pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12008-021-00824-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/meca/2021052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03517111v1</w:t>
+                <w:t xml:space="preserve">hal-03538276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An indicator of porosity through simulation of melt pool volume in aluminum wire arc additive manufacturing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal simulation of wire arc additive manufacturing: a new material deposition and heat input modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akram Chergui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béraud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 23, pp.1. </w:t>
+              <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/meca/2021052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12008-021-00824-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03538276v1</w:t>
+                <w:t xml:space="preserve">hal-03517111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometrical defect analysis of overhang geometry produced by electron beam melting: experimental and statistical investigations</w:t>
               </w:r>
@@ -2100,1226 +2100,1226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03767332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematization of experts knowledge: example of part orientation in additive manufacturing</w:t>
+                <w:t xml:space="preserve">Creation of lattice structures with skeleton model for additive manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouhamadou Mansour Mbow</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Grandvallet</w:t>
+                <w:t xml:space="preserve">Abdul Hadi Azman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe René Marin</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Perry</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dinh Son Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.1-19. </w:t>
+              <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10845-020-01719-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12008-021-00767-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03152517v1</w:t>
+                <w:t xml:space="preserve">hal-03182839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creation of lattice structures with skeleton model for additive manufacturing</w:t>
+                <w:t xml:space="preserve">Mathematization of experts knowledge: example of part orientation in additive manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdul Hadi Azman</w:t>
+                <w:t xml:space="preserve">Mouhamadou Mansour Mbow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Grandvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Villeneuve</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe René Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dinh Son Nguyen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Perry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12008-021-00767-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10845-020-01719-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03182839v1</w:t>
+                <w:t xml:space="preserve">hal-03152517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of geometrical defects in overhang fabrications in electron beam melting based on thermomechanical simulations and experimental validations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Ledoux</w:t>
+                <w:t xml:space="preserve">Eight action rules for the orientation of additive manufacturing parts in powder bed fusion: an industry practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Grandvallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Mansour Mbow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trent Mainwaring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pourroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thanh Hoang Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Additive Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.addma.2020.101557⟩</w:t>
+              <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (4), pp.1159-1170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12008-020-00692-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02945570v1</w:t>
+                <w:t xml:space="preserve">hal-03563514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eight action rules for the orientation of additive manufacturing parts in powder bed fusion: an industry practice</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Franck Pourroy</w:t>
+                <w:t xml:space="preserve">Analysis of geometrical defects in overhang fabrications in electron beam melting based on thermomechanical simulations and experimental validations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soukaina Ghaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Museau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Hoang Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 14 (4), pp.1159-1170. </w:t>
+              <w:t xml:space="preserve">Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36, pp.101557. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12008-020-00692-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.addma.2020.101557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03563514v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of the settings in a design for additive manufacturing process based on topological optimization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Choice between virtual model and prototype in additive manufacturing design process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Hoang Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe René Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Morretton</w:t>
+                <w:t xml:space="preserve">Guy Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe René Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DYNA : Ingenieria e Industria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (230-235)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02004455v1</w:t>
+                <w:t xml:space="preserve">hal-02004532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choice between virtual model and prototype in additive manufacturing design process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thanh Hoang Vo</w:t>
+                <w:t xml:space="preserve">Impacts of the settings in a design for additive manufacturing process based on topological optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Morretton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pourroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe René Marin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DYNA : Ingenieria e Industria</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13, pp.295-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12008-018-00524-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02004532v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02004455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAD Tools and File format performance evaluation in designing lattice structures for additive manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdul Hadi Azman</w:t>
+                <w:t xml:space="preserve">An Approach to Model Additive Manufacturing Process Rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Grandvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Villeneuve</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pourroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Prudhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Béraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jurnal Teknologi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 80 (4), </w:t>
+              <w:t xml:space="preserve">International Journal of Mechanical Engineering and Robotics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, pp.3-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11113/jt.v80.12058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18178/ijmerr.7.1.9-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01912821v1</w:t>
+                <w:t xml:space="preserve">hal-01707773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production scheduling and nesting in additive manufacturing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Khaled Hadj-Hamou</w:t>
+                <w:t xml:space="preserve">CAD Tools and File format performance evaluation in designing lattice structures for additive manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Hadi Azman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cie.2018.09.048⟩</w:t>
+              <w:t xml:space="preserve">Jurnal Teknologi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 80 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11113/jt.v80.12058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01912815v1</w:t>
+                <w:t xml:space="preserve">hal-01912821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method to determine the depowdered height in lattices manufactured by electron beam melting</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Museau</w:t>
+                <w:t xml:space="preserve">Production scheduling and nesting in additive manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akram Chergui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Hadj-Hamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Thomas Doutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Manufacturing Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmapro.2018.05.025⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 126, pp.292 - 301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cie.2018.09.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01803858v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Approach to Model Additive Manufacturing Process Rules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Grandvallet</w:t>
+                <w:t xml:space="preserve">A method to determine the depowdered height in lattices manufactured by electron beam melting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Museau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Béraud</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Thomas Doutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Engineering and Robotics Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 5, pp.3-18. </w:t>
+              <w:t xml:space="preserve">Journal of Manufacturing Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34, Part A, pp.1 - 6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18178/ijmerr.7.1.9-15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmapro.2018.05.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01707773v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01803858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving dimensional accuracy in EBM using beam characterization and trajectory optimization</w:t>
               </w:r>
@@ -3344,51 +3344,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Dendievel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Additive Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 14, pp.1 - 6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3461,51 +3461,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Dendievel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3582,51 +3582,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Suard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Dendievel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3703,51 +3703,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Method to Determine the Impact of Geometrical Deviations on Product Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4109,51 +4109,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taking into account geometrical variation effect on product performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4213,51 +4213,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometrical Deviation Model of product throughout its life cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4406,251 +4406,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00574306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the deviations of a casting and machining process using a Model of Manufactured Parts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D Simulation of manufacturing defects for tolerance analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mojtaba Kamali Nejad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Desrochers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villeneuve</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mojtaba Kamali Nejad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRP Journal of Manufacturing Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Computing and Information Science in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (2), 13 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00575892v1</w:t>
+                <w:t xml:space="preserve">hal-00414226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Simulation of manufacturing defects for tolerance analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of the deviations of a casting and machining process using a Model of Manufactured Parts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojtaba Kamali Nejad</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computing and Information Science in Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CIRP Journal of Manufacturing Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2, pp.198-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cirpj.2010.04.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00414226v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00575892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the nominal model to a model of manufactured parts in a CAD context</w:t>
               </w:r>
@@ -5742,243 +5742,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05244925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation d'une commande thermique du procédé Wire Arc Additive Manufacturing pour l'asservissement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Beraud</w:t>
+                <w:t xml:space="preserve">Impact of uncertainties on the Stability Lobe Diagram for vibration evaluation in milling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego R Villacreses Naranjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Villeneuve</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Béraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manufacturing'21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UGA, Grenoble INP, CNRS, Jun 2024, GRENOBLE, France</w:t>
+              <w:t xml:space="preserve">12th JCM 2024 - 33rd INGEGRAF International - Research and Innovation in Graphic Engineering: Tools for Achieving Sustainable Development Goals and Addressing Emerging Global Challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Valencia (Espagne), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04784356v1</w:t>
+                <w:t xml:space="preserve">hal-04748652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of uncertainties on the Stability Lobe Diagram for vibration evaluation in milling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diego R Villacreses Naranjo</w:t>
+                <w:t xml:space="preserve">Caractérisation d'une commande thermique du procédé Wire Arc Additive Manufacturing pour l'asservissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dellarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Béraud</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th JCM 2024 - 33rd INGEGRAF International - Research and Innovation in Graphic Engineering: Tools for Achieving Sustainable Development Goals and Addressing Emerging Global Challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Valencia (Espagne), Spain</w:t>
+              <w:t xml:space="preserve">Manufacturing'21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UGA, Grenoble INP, CNRS, Jun 2024, GRENOBLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04748652v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instrumentation du procédé LMD-p in-operando en vue d'un contrôle en boucle fermée</w:t>
               </w:r>
@@ -6083,243 +6083,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04784368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d'une chaîne numérique adaptée à la refabrication pour les procédés de fabrication additive : application au cas de la technologie EBM</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christelle Grandvallet</w:t>
+                <w:t xml:space="preserve">A methodology for weld bead geometry and operating conditions determination in Wire Arc Additive Manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Verbist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Museau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lavernhe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manufacturing'21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, GRENOBLE, France</w:t>
+              <w:t xml:space="preserve">12th JCM 2024 - 33rd INGEGRAF International - Research and Innovation in Graphic Engineering: Tools for Achieving Sustainable Development Goals and Addressing Emerging Global Challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Valencia (Espagne), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04920982v1</w:t>
+                <w:t xml:space="preserve">hal-04618527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodology for weld bead geometry and operating conditions determination in Wire Arc Additive Manufacturing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Museau</w:t>
+                <w:t xml:space="preserve">Proposition d'une chaîne numérique adaptée à la refabrication pour les procédés de fabrication additive : application au cas de la technologie EBM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lepagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Thomas Doutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Grandvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Lavernhe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th JCM 2024 - 33rd INGEGRAF International - Research and Innovation in Graphic Engineering: Tools for Achieving Sustainable Development Goals and Addressing Emerging Global Challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Valencia (Espagne), Spain</w:t>
+              <w:t xml:space="preserve">Manufacturing'21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, GRENOBLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04618527v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04920982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode d'évaluation en deux étapes d'un outil d'aide à la décision en fabrication additive</w:t>
               </w:r>
@@ -6789,77 +6789,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KNOWLEDGE-BASED EVALUATION OF PART ORIENTATION DESIRABILITY IN POWDER BED FUSION ADDITIVE MANUFACTURING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Mansour Mbow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe René Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7248,90 +7248,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcul d'Orientation en Fabrication Additive Métallique sur Lit de Poudre - Une Nouvelle Approche Quantitative par Fonction de Désirabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Mansour Mbow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe René Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16e Colloque National S-mart</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Les Karellis (73), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7566,256 +7566,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la variation géométrique des pièces produites en fabrication additive EBM - Cas de pièces avec volume surplombant</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The 3D Edge Reconstruction from 2D Image by Using Correlation Based Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanh Hoang</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kanuengnit Patoommakesorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e Colloque National S-mart</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE 6th International Conference on Industrial Engineering and Applications (ICIEA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Tokyo, Japan. pp.372-376, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEA.2019.8714965⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02106747v1</w:t>
+                <w:t xml:space="preserve">hal-03768894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 3D Edge Reconstruction from 2D Image by Using Correlation Based Algorithm</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analyse de la variation géométrique des pièces produites en fabrication additive EBM - Cas de pièces avec volume surplombant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soukaina Ghaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Ballu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Museau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE 6th International Conference on Industrial Engineering and Applications (ICIEA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16e Colloque National S-mart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Les Karellis, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03768894v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid Thermal Simulation of Powder Bed Additive Manufacturing</w:t>
               </w:r>
@@ -8039,51 +8039,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Grandvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pourroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8225,51 +8225,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impact des choix du concepteur dans l’obtention d’une géométrie à l’issue du processus d’optimisation topologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Morretton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8333,51 +8333,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topology optimization as an innovative design method for additive manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8424,51 +8424,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new Straight Line Matching Technique by Integration of Vision-based image processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kanuengnit Patoommakesorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8528,51 +8528,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method to generate lattice structure for Additive Manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8645,51 +8645,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Grandvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pourroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8727,77 +8727,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place du prototype dans l'étape d'analyse d'un processus de reconception de pièce pour une fabrication additive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Thomas Doutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe René Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8904,51 +8904,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe René Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pourroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque National AIP PRIMECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, La Plagne, France</w:t>
@@ -9111,51 +9111,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Dendievel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque National AIP PRIMECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, La Plagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9174,247 +9174,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01236567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Current CAD Tools Performances in the Context of Design for Additive Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdul Hadi</w:t>
+                <w:t xml:space="preserve">Impact of EBM Fabrication Strategies on Geometry and Mechanical Properties of Titanium Cellular Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Suard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Dendievel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Joint Conference on Mechanical, Design Engineering &amp; Advanced Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Direct Digital Manufacturing Conference 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01241624v1</w:t>
+                <w:t xml:space="preserve">hal-00997293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of EBM Fabrication Strategies on Geometry and Mechanical Properties of Titanium Cellular Structures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémy Dendievel</w:t>
+                <w:t xml:space="preserve">Evaluating Current CAD Tools Performances in the Context of Design for Additive Manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Hadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Direct Digital Manufacturing Conference 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Berlin, Germany</w:t>
+              <w:t xml:space="preserve"> Joint Conference on Mechanical, Design Engineering &amp; Advanced Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00997293v1</w:t>
+                <w:t xml:space="preserve">hal-01241624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Trajectories in Electron Beam Melting Manufacturing to Reduce Curling Effect</w:t>
               </w:r>
@@ -9439,51 +9439,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Dendievel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIRP CMS 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Windsor, Canada. pp.738-743, </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9651,51 +9651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Dendievel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9750,51 +9750,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design Rules for Additive Manufacturing of Titanium Cellular Structures by Electron Beam Melting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Suard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Dendievel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9957,51 +9957,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random design: A design of experiment method to integrate geometrical deviations throughout the product lifecyle into performance simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10147,51 +10147,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of multiphysical phenomena in robust design methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10242,51 +10242,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of geometrical deviations throughout product lifecycle into performance simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10331,247 +10331,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00528118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tolerance analysis in manufacturing using the MMP Comparison and evaluation of three different approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of the deviations of a casting and machining process using a Model of Manufactured Parts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojtaba Kamali Nejad</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th CIRP International Conference on Computer Aided Tolerancing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Annecy, France. 10 p</w:t>
+              <w:t xml:space="preserve">42nd CIRP conference on Manufacturing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Grenoble, France. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00366342v2</w:t>
+                <w:t xml:space="preserve">hal-00466151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the deviations of a casting and machining process using a Model of Manufactured Parts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tolerance analysis in manufacturing using the MMP Comparison and evaluation of three different approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mojtaba Kamali Nejad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villeneuve</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mojtaba Kamali Nejad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd CIRP conference on Manufacturing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Grenoble, France. pp.CD</w:t>
+              <w:t xml:space="preserve">11th CIRP International Conference on Computer Aided Tolerancing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Annecy, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00466151v1</w:t>
+                <w:t xml:space="preserve">hal-00366342v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applying Monte-Carlo Methods to Geometric Deviations Simulation within Product Life Cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10622,51 +10622,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Product Performance Simulation with Geometric Deviations throughout Its Life Cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10711,273 +10711,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00418421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methoology of Knowledge Library Management for Concurrent Cooperative Design</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chaiwat Noomtong</w:t>
+                <w:t xml:space="preserve">Geometrical Deviations Model for Product Life Cycle Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Thomann</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Manufacturing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Waterford, Ireland</w:t>
+              <w:t xml:space="preserve">CIRP International Conference on Digital Enterprise Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Nantes, France. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01911964v1</w:t>
+                <w:t xml:space="preserve">hal-00361850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometrical Deviations Model for Product Life Cycle Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dinh Son Nguyen</w:t>
+                <w:t xml:space="preserve">Methoology of Knowledge Library Management for Concurrent Cooperative Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suthep Butdee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaiwat Noomtong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Brissaud</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thomann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRP International Conference on Digital Enterprise Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Nantes, France. pp.CD</w:t>
+              <w:t xml:space="preserve">24th International Manufacturing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Waterford, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00361850v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tolerance analysis in machining, an approach combining the Model of Manfactured Part and the Jacobian-Torsor model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojtaba Kamali Nejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Desrochers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11218,51 +11218,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en usage de méthodes et d'outils pour la conception de produits dans le cadre de projets étudiant encadrés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11572,51 +11572,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet de conception et formation : Une évolution en vue d'améliorer la relation entre enseignements et apprentissages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12226,77 +12226,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface Accessibility Detection in CAD Environment for Additive Manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Hai Tuan Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Mansour Mbow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2nd Annual International Conference on Material, Machines and Methods for Sustainable Development (MMMS2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.799-807, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12343,51 +12343,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of some approaches to define a CAD model from topological optimization in design for additive manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Thomas Doutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Morretton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Hoang Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13266,51 +13266,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appareil de fixation d'un référentiel optique sur une personne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13523,51 +13523,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499611v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Verbist" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vignat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Museau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lavernhe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-025-17155-6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05275767v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Villacreses Naranjo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;raud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-025-02338-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067719v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Grandvallet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ledoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beraud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pourroy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2025.04.051" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915892v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhanu Murthy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramu Murugan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chidambara Raja" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Thomas Doutre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22059/jcamech.2024.376821.1102" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745941v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Susanth K" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chidambara Raja S" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4066379" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747597v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Haddi Mechekour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirpj.2024.10.007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745903v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gobet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dendievel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-024-13512-z" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745855v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2024019" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208759v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hoang Vo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21693277.2023.2240871" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140665v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Limousin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supasit Manokruang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirpj.2023.06.010" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098971v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Ghaoui" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Ballu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-023-11142-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965026v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ren&#233; Marin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-2280855/v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098997v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dellarre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tardif" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-023-11587-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517111v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Chergui" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-021-00824-7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538276v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2021052" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767332v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-022-10040-6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152517v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Mansour Mbow" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-020-01719-2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182839v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Hadi Azman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Son Nguyen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-021-00767-z" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945570v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101557" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563514v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trent Mainwaring" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-020-00692-7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004455v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Morretton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-018-00524-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004532v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Prudhomme" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912821v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11113/jt.v80.12058" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912815v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hadj-Hamou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2018.09.048" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803858v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carr&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2018.05.025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707773v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijmerr.7.1.9-15" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575006v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2016.12.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240214v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Suard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Martin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lhuissier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2015.10.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997282v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lhuissier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Blandin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743290114Y.0000000093" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802497v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brissaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633768v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Kamali Nejad" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735206v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vayre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2012003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240413v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Didonato" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Reader" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natapong Naksangchun" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. N. Nguyen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802354v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPLM.2011.043183" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802498v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMR.2011.041128" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574306v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suthep Butdee" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575892v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirpj.2010.04.008" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57DMC3S3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414226v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Desrochers" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575886v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366209v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414316v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Butdee" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414312v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annan Suebsorman" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.K.D.V Yarlgada" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366259v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1565073" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244963v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Villacreses" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111950v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bensrhir -Caloustian" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244962v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio A. Ramirez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034811v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego R. Villacreses Naranjo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72829-7_57" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244909v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bensrhir - Caloustian" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244925v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rey" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mady Guillemot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Elguedj" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784356v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748652v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego R Villacreses Naranjo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784368v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lachambre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920982v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lepagnier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618527v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398041v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadi Mechekour" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278696v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011635v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114712v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/1063/1/012008" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367881v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2021.457" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296283v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945976v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70566-4_11" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933654v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70566-4_3" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355161v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945632v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945795v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106747v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hoang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768894v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanuengnit Patoommakesorn" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEA.2019.8714965" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945648v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM.2018.8607695" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013322v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lina Douard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625295v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625275v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/885/1/012016" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708329v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912962v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM.2017.8289901" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355147v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.08.106" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912966v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM.2016.7798021" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625316v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236565v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236570v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236568v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Hadi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236567v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241624v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997293v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061618v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2014.02.038" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948914v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997289v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997287v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733693v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802499v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633781v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467404v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528118v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366342v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466151v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371448v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418421v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911964v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaiwat Noomtong" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thomann" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361850v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366241v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366227v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366233v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184148v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186338v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186347v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tichadou" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Legoff" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376261v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378042v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375246v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375247v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355482v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355487v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355703v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367873v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ATDE210016" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277780v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hai Tuan Tran" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69610-8_106" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708152v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575894v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962221v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466150v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466148v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187589v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366831v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366261v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753473v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577033v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Magalahes" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Manzetti" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370967v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tonetti" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499611v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Verbist" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vignat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Museau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lavernhe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-025-17155-6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05275767v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Villacreses Naranjo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;raud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-025-02338-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067719v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Grandvallet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ledoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beraud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pourroy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2025.04.051" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915892v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhanu Murthy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramu Murugan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chidambara Raja" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Thomas Doutre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22059/jcamech.2024.376821.1102" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747597v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Haddi Mechekour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirpj.2024.10.007" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745903v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gobet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dendievel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-024-13512-z" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745941v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Susanth K" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chidambara Raja S" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4066379" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745855v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2024019" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208759v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hoang Vo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21693277.2023.2240871" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140665v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Limousin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supasit Manokruang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirpj.2023.06.010" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098971v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Ghaoui" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Ballu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-023-11142-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965026v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ren&#233; Marin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-2280855/v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098997v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dellarre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tardif" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-023-11587-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538276v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Chergui" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2021052" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517111v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-021-00824-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767332v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-022-10040-6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182839v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Hadi Azman" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Son Nguyen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-021-00767-z" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152517v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Mansour Mbow" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-020-01719-2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563514v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trent Mainwaring" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-020-00692-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945570v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101557" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004532v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Prudhomme" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004455v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Morretton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-018-00524-9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707773v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijmerr.7.1.9-15" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912821v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11113/jt.v80.12058" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912815v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hadj-Hamou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2018.09.048" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803858v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carr&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2018.05.025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575006v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2016.12.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240214v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Suard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Martin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lhuissier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2015.10.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997282v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lhuissier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Blandin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743290114Y.0000000093" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802497v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brissaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633768v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Kamali Nejad" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735206v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vayre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2012003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240413v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Didonato" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Reader" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natapong Naksangchun" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. N. Nguyen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802354v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPLM.2011.043183" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802498v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMR.2011.041128" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574306v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suthep Butdee" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414226v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Desrochers" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575892v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirpj.2010.04.008" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57DMC3S3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575886v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366209v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414316v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Butdee" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414312v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annan Suebsorman" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.K.D.V Yarlgada" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366259v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1565073" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244963v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Villacreses" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111950v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bensrhir -Caloustian" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244962v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio A. Ramirez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034811v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego R. Villacreses Naranjo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72829-7_57" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244909v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bensrhir - Caloustian" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244925v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rey" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mady Guillemot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Elguedj" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748652v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego R Villacreses Naranjo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784356v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784368v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lachambre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618527v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920982v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lepagnier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398041v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadi Mechekour" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278696v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011635v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114712v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/1063/1/012008" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367881v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2021.457" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296283v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945976v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70566-4_11" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933654v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70566-4_3" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355161v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945632v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945795v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768894v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanuengnit Patoommakesorn" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEA.2019.8714965" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106747v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hoang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945648v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM.2018.8607695" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013322v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lina Douard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625295v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625275v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/885/1/012016" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708329v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912962v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM.2017.8289901" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355147v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.08.106" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912966v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM.2016.7798021" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625316v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236565v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236570v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236568v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Hadi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236567v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997293v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241624v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061618v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2014.02.038" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948914v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997289v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997287v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733693v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802499v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633781v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467404v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528118v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466151v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366342v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371448v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418421v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361850v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911964v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaiwat Noomtong" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thomann" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366241v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366227v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366233v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184148v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186338v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186347v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tichadou" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Legoff" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376261v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378042v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375246v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375247v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355482v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355487v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355703v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367873v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ATDE210016" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277780v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hai Tuan Tran" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69610-8_106" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708152v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575894v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962221v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466150v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466148v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187589v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366831v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366261v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753473v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577033v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Magalahes" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Manzetti" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370967v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tonetti" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>