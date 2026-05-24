--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -845,901 +845,901 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Analysis of an Automotive Crash Box Using Strut-Based Lattice Structures</w:t>
+                <w:t xml:space="preserve">A direct slicing method for optimized lattice structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sai Susanth K</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Chidambara Raja S</w:t>
+                <w:t xml:space="preserve">Gilles Foucault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Thomas Doutre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational and Nonlinear Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4066379⟩</w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25, pp.26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2024019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04745941v1</w:t>
+                <w:t xml:space="preserve">hal-04745855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A direct slicing method for optimized lattice structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design and Analysis of an Automotive Crash Box Using Strut-Based Lattice Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sai Susanth K</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramu Murugan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Foucault</w:t>
+                <w:t xml:space="preserve">Chidambara Raja S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Thomas Doutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Thomas Doutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 25, pp.26. </w:t>
+              <w:t xml:space="preserve">Journal of Computational and Nonlinear Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/meca/2024019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4066379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04745855v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition of a model to determine the process parameters for manufacturing thick parts with WAAM technology</w:t>
+                <w:t xml:space="preserve">Qualify a NIR camera to detect thermal deviation during aluminum WAAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanh Hoang Vo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Grandvallet</w:t>
+                <w:t xml:space="preserve">Anthony Dellarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Béraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Production &amp; Manufacturing Research: An Open Access Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21693277.2023.2240871⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 127, pp.625-634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00170-023-11587-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04208759v1</w:t>
+                <w:t xml:space="preserve">hal-04098997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of temperature and substrate geometry on single aluminium weld bead geometry deposited by Wire Arc Additive Manufacturing: Proposition of an experimental procedure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Supasit Manokruang</w:t>
+                <w:t xml:space="preserve">Proposition of a model to determine the process parameters for manufacturing thick parts with WAAM technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Hoang Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Grandvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRP Journal of Manufacturing Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cirpj.2023.06.010⟩</w:t>
+              <w:t xml:space="preserve">Production &amp; Manufacturing Research: An Open Access Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21693277.2023.2240871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04140665v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast simulation for powder bed fusion process based on thermal field pattern repetitions: application on electron beam melting process</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of temperature and substrate geometry on single aluminium weld bead geometry deposited by Wire Arc Additive Manufacturing: Proposition of an experimental procedure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Ballu</w:t>
+                <w:t xml:space="preserve">Maxime Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supasit Manokruang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Museau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Grandvallet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">CIRP Journal of Manufacturing Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 45, pp.61-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00170-023-11142-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cirpj.2023.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04098971v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a decision-support tool for part orientation in EBM additive manufacturing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Vignat</w:t>
+                <w:t xml:space="preserve">Fast simulation for powder bed fusion process based on thermal field pattern repetitions: application on electron beam melting process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soukaina Ghaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Grandvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe René Marin</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 131, pp.797-815. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21203/rs.3.rs-2280855/v1⟩</w:t>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00170-023-11142-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03965026v1</w:t>
+                <w:t xml:space="preserve">hal-04098971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualify a NIR camera to detect thermal deviation during aluminum WAAM</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Béraud</w:t>
+                <w:t xml:space="preserve">Evaluation of a decision-support tool for part orientation in EBM additive manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Haddi Mechekour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Grandvallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pourroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Tardif</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Villeneuve</w:t>
+                <w:t xml:space="preserve">Philippe René Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 127, pp.625-634. </w:t>
+              <w:t xml:space="preserve">, 2023, 131, pp.797-815. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00170-023-11587-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21203/rs.3.rs-2280855/v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04098997v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03965026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An indicator of porosity through simulation of melt pool volume in aluminum wire arc additive manufacturing</w:t>
               </w:r>
@@ -1751,64 +1751,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Chergui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1868,51 +1868,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal simulation of wire arc additive manufacturing: a new material deposition and heat input modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Chergui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1985,90 +1985,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometrical defect analysis of overhang geometry produced by electron beam melting: experimental and statistical investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soukaina Ghaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Hoang Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
@@ -2132,51 +2132,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul Hadi Azman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2262,51 +2262,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Grandvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe René Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2351,338 +2351,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03152517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eight action rules for the orientation of additive manufacturing parts in powder bed fusion: an industry practice</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Franck Pourroy</w:t>
+                <w:t xml:space="preserve">Analysis of geometrical defects in overhang fabrications in electron beam melting based on thermomechanical simulations and experimental validations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soukaina Ghaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Museau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Hoang Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12008-020-00692-7⟩</w:t>
+              <w:t xml:space="preserve">Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36, pp.101557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.addma.2020.101557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03563514v1</w:t>
+                <w:t xml:space="preserve">hal-02945570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of geometrical defects in overhang fabrications in electron beam melting based on thermomechanical simulations and experimental validations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Ledoux</w:t>
+                <w:t xml:space="preserve">Eight action rules for the orientation of additive manufacturing parts in powder bed fusion: an industry practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Grandvallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Mansour Mbow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trent Mainwaring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pourroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thanh Hoang Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Additive Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 36, pp.101557. </w:t>
+              <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (4), pp.1159-1170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.addma.2020.101557⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12008-020-00692-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945570v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choice between virtual model and prototype in additive manufacturing design process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Hoang Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe René Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2772,51 +2772,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pourroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe René Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 13, pp.295-308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2974,352 +2974,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01707773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAD Tools and File format performance evaluation in designing lattice structures for additive manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdul Hadi Azman</w:t>
+                <w:t xml:space="preserve">A method to determine the depowdered height in lattices manufactured by electron beam melting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Museau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Villeneuve</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Thomas Doutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jurnal Teknologi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11113/jt.v80.12058⟩</w:t>
+              <w:t xml:space="preserve">Journal of Manufacturing Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34, Part A, pp.1 - 6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmapro.2018.05.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01912821v1</w:t>
+                <w:t xml:space="preserve">hal-01803858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production scheduling and nesting in additive manufacturing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Khaled Hadj-Hamou</w:t>
+                <w:t xml:space="preserve">CAD Tools and File format performance evaluation in designing lattice structures for additive manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Hadi Azman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 126, pp.292 - 301. </w:t>
+              <w:t xml:space="preserve">Jurnal Teknologi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 80 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cie.2018.09.048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.11113/jt.v80.12058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01912815v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method to determine the depowdered height in lattices manufactured by electron beam melting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Production scheduling and nesting in additive manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akram Chergui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Carré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Museau</w:t>
+                <w:t xml:space="preserve">Khaled Hadj-Hamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Thomas Doutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Manufacturing Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 34, Part A, pp.1 - 6. </w:t>
+              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 126, pp.292 - 301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmapro.2018.05.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cie.2018.09.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01803858v1</w:t>
+                <w:t xml:space="preserve">hal-01912815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving dimensional accuracy in EBM using beam characterization and trajectory optimization</w:t>
               </w:r>
@@ -3331,51 +3331,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Dendievel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3811,51 +3811,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojtaba Kamali Nejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 25 (Février 2012), pp.136 - 149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3906,51 +3906,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 13 (02), pp.89-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3978,455 +3978,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00735206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A CAM controlled machine, one step to make machining as easy as printing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design and Manufacturing of Microneedles. Toward Sustainable Products ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Museau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Didonato</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Suthep Butdee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KMUTNB: International Journal of Applied Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 4 (2), pp.1--8</w:t>
+              <w:t xml:space="preserve">Asian International Journal of Science and Technology in Production and Manufacturing Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4 (4), pp.55-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01240413v1</w:t>
+                <w:t xml:space="preserve">hal-00574306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking into account geometrical variation effect on product performance</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A CAM controlled machine, one step to make machining as easy as printing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Didonato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren Reader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natapong Naksangchun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. N. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Product Lifecycle Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">KMUTNB: International Journal of Applied Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4 (2), pp.1--8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00802354v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometrical Deviation Model of product throughout its life cycle</w:t>
+                <w:t xml:space="preserve">Taking into account geometrical variation effect on product performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Manufacturing Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 6 (3), pp.236-255. </w:t>
+              <w:t xml:space="preserve">International Journal of Product Lifecycle Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (2-3), pp.102-121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJMR.2011.041128⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJPLM.2011.043183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00802498v1</w:t>
+                <w:t xml:space="preserve">hal-00802354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Manufacturing of Microneedles. Toward Sustainable Products ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Suthep Butdee</w:t>
+                <w:t xml:space="preserve">Geometrical Deviation Model of product throughout its life cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian International Journal of Science and Technology in Production and Manufacturing Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Manufacturing Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (3), pp.236-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJMR.2011.041128⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00574306v1</w:t>
+                <w:t xml:space="preserve">hal-00802498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Simulation of manufacturing defects for tolerance analysis</w:t>
               </w:r>
@@ -4451,51 +4451,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Desrochers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computing and Information Science in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 10 (2), 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4533,51 +4533,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the deviations of a casting and machining process using a Model of Manufactured Parts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojtaba Kamali Nejad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4649,51 +4649,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the nominal model to a model of manufactured parts in a CAD context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojtaba Kamali Nejad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4757,51 +4757,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojtaba Kamali Nejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 45 (7), pp.631-649</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5029,51 +5029,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D transfer of tolerances using a SDT approach: application to turning process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computing and Information Science in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, pp. 45-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5133,1521 +5133,1521 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte des incertitudes dans un modèle d'évaluation des vibrations en fraisage</w:t>
+                <w:t xml:space="preserve">Estimation du rendement matière du procédé DED-LB basée sur une instrumentation in-operando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Villacreses</w:t>
+                <w:t xml:space="preserve">Maxime Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mady Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Elguedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque S.Mart 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05244963v1</w:t>
+                <w:t xml:space="preserve">hal-05244925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification de la consommation énergétique de l'EBM : Analyse et proposition d'un modèle d'estimation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Thomas Doutre</w:t>
+                <w:t xml:space="preserve">Prise en compte des incertitudes dans un modèle d'évaluation des vibrations en fraisage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Villacreses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Museau</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Béraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMART : recherche et enseignement agiles pour une industrie soutenable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, S.MART, May 2025, Voguë, France</w:t>
+              <w:t xml:space="preserve">Colloque S.Mart 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05111950v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05244963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outils de fabrication assistée par ordinateur pour des procédés WXAM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilio A. Ramirez</w:t>
+                <w:t xml:space="preserve">Quantification de la consommation énergétique de l'EBM : Analyse et proposition d'un modèle d'estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Bensrhir -Caloustian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Thomas Doutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Museau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque S.Mart 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t>
+              <w:t xml:space="preserve">SMART : recherche et enseignement agiles pour une industrie soutenable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, S.MART, May 2025, Voguë, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05244962v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05111950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Uncertainties on the Stability Lobe Diagram for Vibration Evaluation in Milling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diego R. Villacreses Naranjo</w:t>
+                <w:t xml:space="preserve">Outils de fabrication assistée par ordinateur pour des procédés WXAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio A. Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Béraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances on Mechanics, Design Engineering and Manufacturing V (JCM 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque S.Mart 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-72829-7_57⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05034811v1</w:t>
+                <w:t xml:space="preserve">hal-05244962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et fabrication d'une pièce en joaillerie, de grande dimension en utilisant la fabrication additive</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Bensrhir - Caloustian</w:t>
+                <w:t xml:space="preserve">Impact of Uncertainties on the Stability Lobe Diagram for Vibration Evaluation in Milling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego R. Villacreses Naranjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Thomas Doutre</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Béraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque S.Mart 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances on Mechanics, Design Engineering and Manufacturing V (JCM 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Valencia, Spain. pp.709-720, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-72829-7_57⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05244909v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05034811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation du rendement matière du procédé DED-LB basée sur une instrumentation in-operando</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mady Guillemot</w:t>
+                <w:t xml:space="preserve">Conception et fabrication d'une pièce en joaillerie, de grande dimension en utilisant la fabrication additive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bensrhir - Caloustian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Thomas Doutre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque S.Mart 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05244925v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05244909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of uncertainties on the Stability Lobe Diagram for vibration evaluation in milling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diego R Villacreses Naranjo</w:t>
+                <w:t xml:space="preserve">A methodology for weld bead geometry and operating conditions determination in Wire Arc Additive Manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Verbist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Museau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Béraud</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lavernhe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th JCM 2024 - 33rd INGEGRAF International - Research and Innovation in Graphic Engineering: Tools for Achieving Sustainable Development Goals and Addressing Emerging Global Challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Valencia (Espagne), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04748652v1</w:t>
+                <w:t xml:space="preserve">hal-04618527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation d'une commande thermique du procédé Wire Arc Additive Manufacturing pour l'asservissement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Beraud</w:t>
+                <w:t xml:space="preserve">Proposition d'une chaîne numérique adaptée à la refabrication pour les procédés de fabrication additive : application au cas de la technologie EBM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lepagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Thomas Doutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Grandvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manufacturing'21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, UGA, Grenoble INP, CNRS, Jun 2024, GRENOBLE, France</w:t>
+              <w:t xml:space="preserve">, Jun 2024, GRENOBLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04784356v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04920982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instrumentation du procédé LMD-p in-operando en vue d'un contrôle en boucle fermée</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of uncertainties on the Stability Lobe Diagram for vibration evaluation in milling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Lachambre</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diego R Villacreses Naranjo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Béraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manufacturing'21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UGA, Grenoble INP, CNRS, Jun 2024, GRENOBLE, France</w:t>
+              <w:t xml:space="preserve">12th JCM 2024 - 33rd INGEGRAF International - Research and Innovation in Graphic Engineering: Tools for Achieving Sustainable Development Goals and Addressing Emerging Global Challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Valencia (Espagne), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04784368v1</w:t>
+                <w:t xml:space="preserve">hal-04748652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodology for weld bead geometry and operating conditions determination in Wire Arc Additive Manufacturing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Museau</w:t>
+                <w:t xml:space="preserve">Caractérisation d'une commande thermique du procédé Wire Arc Additive Manufacturing pour l'asservissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dellarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Lavernhe</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th JCM 2024 - 33rd INGEGRAF International - Research and Innovation in Graphic Engineering: Tools for Achieving Sustainable Development Goals and Addressing Emerging Global Challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Valencia (Espagne), Spain</w:t>
+              <w:t xml:space="preserve">Manufacturing'21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UGA, Grenoble INP, CNRS, Jun 2024, GRENOBLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04618527v1</w:t>
+                <w:t xml:space="preserve">hal-04784356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d'une chaîne numérique adaptée à la refabrication pour les procédés de fabrication additive : application au cas de la technologie EBM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Instrumentation du procédé LMD-p in-operando en vue d'un contrôle en boucle fermée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mady Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Lepagnier</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joel Lachambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Elguedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manufacturing'21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2024, GRENOBLE, France</w:t>
+              <w:t xml:space="preserve">, UGA, Grenoble INP, CNRS, Jun 2024, GRENOBLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04920982v1</w:t>
+                <w:t xml:space="preserve">hal-04784368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode d'évaluation en deux étapes d'un outil d'aide à la décision en fabrication additive</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">El-Hadi Mechekour</w:t>
+                <w:t xml:space="preserve">Caractérisation d'un poste de soudure Cold Métal Transfer pour le pilotage du procédé Wire Arc Additive Manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dellarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Béraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">S-MART 2023 : 18ème Colloque national S.mart</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence, Université de Toulon [UTLN], Apr 2023, Carry-le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04398041v1</w:t>
+                <w:t xml:space="preserve">hal-04278696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation d'un poste de soudure Cold Métal Transfer pour le pilotage du procédé Wire Arc Additive Manufacturing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Béraud</w:t>
+                <w:t xml:space="preserve">Méthode d'évaluation en deux étapes d'un outil d'aide à la décision en fabrication additive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Hadi Mechekour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pourroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Grandvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Tardif</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe René Marin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">S-MART 2023 : 18ème Colloque national S.mart</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence, Université de Toulon [UTLN], Apr 2023, Carry-le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04278696v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition du bain de fusion avec une caméra CMOS pour le procédé de fabrication Wire Arc Additive Manufacturing en aluminium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Dellarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Limousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference Manufacturing21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Normale Supérieure Paris-Saclay [ENS Paris Saclay], Oct 2022, Gif Sur Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6666,187 +6666,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04011635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model of Weld Beads Geometry Produced on Surface Temperatures by Wire and Arc Additive Manufacturing (WAAM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Supasit Manokruang</w:t>
+                <w:t xml:space="preserve">Les éléments importants pour fabriquer des pièces massives par technologie WAAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Hoang Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Grandvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Limousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Manufacturing Science and Technology (ICMST 2020) 22nd-24th September 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17ème colloque national S-mart AIP-PRIMECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], Mar 2021, Laval Virtual World, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03114712v1</w:t>
+                <w:t xml:space="preserve">hal-03296283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KNOWLEDGE-BASED EVALUATION OF PART ORIENTATION DESIRABILITY IN POWDER BED FUSION ADDITIVE MANUFACTURING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Mansour Mbow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe René Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6864,171 +6842,193 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Grandvallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICED 21 - International Conference on Engineering Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Gothenburg, Sweden. pp.1957-1966, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/pds.2021.457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03367881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les éléments importants pour fabriquer des pièces massives par technologie WAAM</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christelle Grandvallet</w:t>
+                <w:t xml:space="preserve">Model of Weld Beads Geometry Produced on Surface Temperatures by Wire and Arc Additive Manufacturing (WAAM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supasit Manokruang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Museau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Limousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème colloque national S-mart AIP-PRIMECA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Manufacturing Science and Technology (ICMST 2020) 22nd-24th September 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Liverpool, United Kingdom. pp.012008, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899x/1063/1/012008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03296283v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03114712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite Element Modeling and Validation of Metal Deposition in Wire Arc Additive Manufacturing</w:t>
               </w:r>
@@ -7053,51 +7053,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCM 2020 - 10th International Joint Conference on Mechanics, Design Engineering and Advanced Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Aix-en-Provence, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7131,90 +7131,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process parameters effect on weld beads geometry deposited by Wire and Arc Additive Manufacturing (WAAM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supasit Manokruang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Museau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Limousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCM 2020 - 10th International Joint Conference on Mechanics, Design Engineering and Advanced Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Aix-en-Provence, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7242,580 +7242,580 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02933654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcul d'Orientation en Fabrication Additive Métallique sur Lit de Poudre - Une Nouvelle Approche Quantitative par Fonction de Désirabilité</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse de la variation géométrique des pièces produites en fabrication additive EBM - Cas de pièces avec volume surplombant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe René Marin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Soukaina Ghaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Ballu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Museau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16e Colloque National S-mart</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2019, Les Karellis (73), France</w:t>
+              <w:t xml:space="preserve">, Apr 2019, Les Karellis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02355161v1</w:t>
+                <w:t xml:space="preserve">hal-02106747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a novel thermal criterion for form defects prediction in Wire Arc Additive Manufacturing: Finite element modelling and validation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Akram Chergui</w:t>
+                <w:t xml:space="preserve">The 3D Edge Reconstruction from 2D Image by Using Correlation Based Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanuengnit Patoommakesorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villeneuve</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Béraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Conference on Simulation for Additive Manufacturing (Sim-AM 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE 6th International Conference on Industrial Engineering and Applications (ICIEA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Tokyo, Japan. pp.372-376, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEA.2019.8714965⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945632v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation thermique du procédé Wire Arc Additive Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Akram Chergui</w:t>
+                <w:t xml:space="preserve">Calcul d'Orientation en Fabrication Additive Métallique sur Lit de Poudre - Une Nouvelle Approche Quantitative par Fonction de Désirabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Mansour Mbow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Béraud</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe René Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Perry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème colloque national S-mart</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Les Karellis, France</w:t>
+              <w:t xml:space="preserve">16e Colloque National S-mart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Les Karellis (73), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945795v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 3D Edge Reconstruction from 2D Image by Using Correlation Based Algorithm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kanuengnit Patoommakesorn</w:t>
+                <w:t xml:space="preserve">Towards a novel thermal criterion for form defects prediction in Wire Arc Additive Manufacturing: Finite element modelling and validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akram Chergui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Béraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE 6th International Conference on Industrial Engineering and Applications (ICIEA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Second International Conference on Simulation for Additive Manufacturing (Sim-AM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Pavia, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03768894v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la variation géométrique des pièces produites en fabrication additive EBM - Cas de pièces avec volume surplombant</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation thermique du procédé Wire Arc Additive Manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akram Chergui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Béraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e Colloque National S-mart</w:t>
+              <w:t xml:space="preserve">16ème colloque national S-mart</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Les Karellis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106747v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid Thermal Simulation of Powder Bed Additive Manufacturing</w:t>
               </w:r>
@@ -7827,51 +7827,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Béraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE International Conference on Industrial Engineering and Engineering Management (IEEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Bangkok, Thailand. pp.1498-1502, </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8007,1876 +8007,1876 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From elicitation to structuring of additive manufacturing knowledge</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guy Prudhomme</w:t>
+                <w:t xml:space="preserve">Topology optimization as an innovative design method for additive manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Engineering Design (ICED 17)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE International Conference on Industrial Engineering and Engineering Management (IEEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Singapore, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEEM.2017.8289901⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01625295v1</w:t>
+                <w:t xml:space="preserve">hal-01912962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation based optimized beam velocity in additive manufacturing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From elicitation to structuring of additive manufacturing knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Grandvallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pourroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Prudhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 6th International Conference on Manufacturing Engineering and Process</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st International Conference on Engineering Design (ICED 17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Vancouver, Canada. pp.141-150</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/885/1/012016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01625275v1</w:t>
+                <w:t xml:space="preserve">hal-01625295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’impact des choix du concepteur dans l’obtention d’une géométrie à l’issue du processus d’optimisation topologique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation based optimized beam velocity in additive manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe René Marin</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Béraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème édition de ce colloque national AIP-PRIMECA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 6th International Conference on Manufacturing Engineering and Process</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, LISBON, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/885/1/012016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01708329v1</w:t>
+                <w:t xml:space="preserve">hal-01625275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology optimization as an innovative design method for additive manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dinh Son Nguyen</w:t>
+                <w:t xml:space="preserve">L’impact des choix du concepteur dans l’obtention d’une géométrie à l’issue du processus d’optimisation topologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Morretton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pourroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe René Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Conference on Industrial Engineering and Engineering Management (IEEM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15ème édition de ce colloque national AIP-PRIMECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, La Plagne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IEEM.2017.8289901⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01912962v1</w:t>
+                <w:t xml:space="preserve">hal-01708329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new Straight Line Matching Technique by Integration of Vision-based image processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kanuengnit Patoommakesorn</w:t>
+                <w:t xml:space="preserve">Testing three techniques to elicit additive manufacturing knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Grandvallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pourroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th CIRP Conference on Manufacturing Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Joint Conference on Mechanics, Design Engineering &amp; Advanced Manufacturing (JCM 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Catania, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01355147v1</w:t>
+                <w:t xml:space="preserve">hal-01625316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method to generate lattice structure for Additive Manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE International Conference on Industrial Engineering and Engineering Management (IEEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Bali, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IEEM.2016.7798021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01912966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing three techniques to elicit additive manufacturing knowledge</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guy Prudhomme</w:t>
+                <w:t xml:space="preserve">A new Straight Line Matching Technique by Integration of Vision-based image processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanuengnit Patoommakesorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conference on Mechanics, Design Engineering &amp; Advanced Manufacturing (JCM 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">48th CIRP Conference on Manufacturing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Naples, Italy. pp.777-782, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2015.08.106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01625316v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Place du prototype dans l'étape d'analyse d'un processus de reconception de pièce pour une fabrication additive</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design Configurations and Creation of Lattice Structures for Metallic Additive Manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Hadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque National AIP PRIMECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, La Plagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01236565v1</w:t>
+                <w:t xml:space="preserve">hal-01236568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation topologique : outil clé pour la conception des pièces produites par fabrication additive ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation de la chaine numérique en fabrication par Electron Beam Melting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Béraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Dendievel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque National AIP PRIMECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, La Plagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01236570v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01236567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design Configurations and Creation of Lattice Structures for Metallic Additive Manufacturing</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Place du prototype dans l'étape d'analyse d'un processus de reconception de pièce pour une fabrication additive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Thomas Doutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Prudhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe René Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pourroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque National AIP PRIMECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, La Plagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01236568v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01236565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la chaine numérique en fabrication par Electron Beam Melting</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optimisation topologique : outil clé pour la conception des pièces produites par fabrication additive ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Thomas Doutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Hoang Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe René Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pourroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Prudhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque National AIP PRIMECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, La Plagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01236567v1</w:t>
+                <w:t xml:space="preserve">hal-01236570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of EBM Fabrication Strategies on Geometry and Mechanical Properties of Titanium Cellular Structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lhuissier</w:t>
+                <w:t xml:space="preserve">New Trajectories in Electron Beam Melting Manufacturing to Reduce Curling Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Béraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Dendievel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Direct Digital Manufacturing Conference 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CIRP CMS 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Windsor, Canada. pp.738-743, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2014.02.038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00997293v1</w:t>
+                <w:t xml:space="preserve">hal-01061618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Current CAD Tools Performances in the Context of Design for Additive Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdul Hadi</w:t>
+                <w:t xml:space="preserve">Impact of EBM Fabrication Strategies on Geometry and Mechanical Properties of Titanium Cellular Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Suard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Dendievel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Joint Conference on Mechanical, Design Engineering &amp; Advanced Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Direct Digital Manufacturing Conference 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01241624v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00997293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Trajectories in Electron Beam Melting Manufacturing to Reduce Curling Effect</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Béraud</w:t>
+                <w:t xml:space="preserve">Evaluating Current CAD Tools Performances in the Context of Design for Additive Manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Hadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villeneuve</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémy Dendievel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRP CMS 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Joint Conference on Mechanical, Design Engineering &amp; Advanced Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2014.02.038⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01061618v1</w:t>
+                <w:t xml:space="preserve">hal-01241624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification on some design key parameters for additive manufacturing: application on Electron Beam Melting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design Rules for Additive Manufacturing of Titanium Cellular Structures by Electron Beam Melting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Suard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Dendievel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forty Sixth CIRP Conference on Manufacturing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Setubal, Portugal. pp.6</w:t>
+              <w:t xml:space="preserve">EUROMAT 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00948914v1</w:t>
+                <w:t xml:space="preserve">hal-00997287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Règles de Conception pour la Fabrication Additive de Matériaux Cellulaires en Titane par &amp;quot; Electron Beam Melting</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification on some design key parameters for additive manufacturing: application on Electron Beam Melting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poudre &amp; Matériaux Frittés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Belfort, France</w:t>
+              <w:t xml:space="preserve">Forty Sixth CIRP Conference on Manufacturing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Setubal, Portugal. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00997289v1</w:t>
+                <w:t xml:space="preserve">hal-00948914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design Rules for Additive Manufacturing of Titanium Cellular Structures by Electron Beam Melting</w:t>
+                <w:t xml:space="preserve">Règles de Conception pour la Fabrication Additive de Matériaux Cellulaires en Titane par &amp;quot; Electron Beam Melting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Suard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Vayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Dendievel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMAT 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, madrid, Spain</w:t>
+              <w:t xml:space="preserve">Poudre &amp; Matériaux Frittés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Belfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00997287v1</w:t>
+                <w:t xml:space="preserve">hal-00997289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing for additive manufacturing</w:t>
               </w:r>
@@ -9888,51 +9888,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45th CIRP Conference on Manufacturing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Athens, Greece. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10078,51 +10078,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Colloque National AIP PRIMECA, Le Mont Dore, 29 Mars- 1er avril 2011 : Produits, Procédés et Systèmes Industriels : intégration Réel-Virtuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Le Mont Dore, France. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10331,217 +10331,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00528118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the deviations of a casting and machining process using a Model of Manufactured Parts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Product Performance Simulation with Geometric Deviations throughout Its Life Cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Son Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mojtaba Kamali Nejad</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd CIRP conference on Manufacturing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Grenoble, France. pp.CD</w:t>
+              <w:t xml:space="preserve">International Conference on Digital Enterprise Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Hong Kong, Hong Kong SAR China. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00466151v1</w:t>
+                <w:t xml:space="preserve">hal-00418421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tolerance analysis in manufacturing using the MMP Comparison and evaluation of three different approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of the deviations of a casting and machining process using a Model of Manufactured Parts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojtaba Kamali Nejad</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th CIRP International Conference on Computer Aided Tolerancing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Annecy, France. 10 p</w:t>
+              <w:t xml:space="preserve">42nd CIRP conference on Manufacturing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Grenoble, France. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00366342v2</w:t>
+                <w:t xml:space="preserve">hal-00466151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applying Monte-Carlo Methods to Geometric Deviations Simulation within Product Life Cycle</w:t>
               </w:r>
@@ -10616,122 +10616,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00371448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Product Performance Simulation with Geometric Deviations throughout Its Life Cycle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dinh Son Nguyen</w:t>
+                <w:t xml:space="preserve">Tolerance analysis in manufacturing using the MMP Comparison and evaluation of three different approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mojtaba Kamali Nejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Brissaud</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Digital Enterprise Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Hong Kong, Hong Kong SAR China. pp.10</w:t>
+              <w:t xml:space="preserve">11th CIRP International Conference on Computer Aided Tolerancing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Annecy, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00418421v1</w:t>
+                <w:t xml:space="preserve">hal-00366342v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometrical Deviations Model for Product Life Cycle Engineering</w:t>
               </w:r>
@@ -10812,51 +10812,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methoology of Knowledge Library Management for Concurrent Cooperative Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suthep Butdee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaiwat Noomtong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10946,51 +10946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojtaba Kamali Nejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Desrochers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11054,51 +11054,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojtaba Kamali Nejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DET 2008 - 5th International Conference on Digital Enterprise Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Nantes, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11136,51 +11136,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the nominal model to a Model of Manufactured Parts in a CAD context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojtaba Kamali Nejad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11212,191 +11212,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00366233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en usage de méthodes et d'outils pour la conception de produits dans le cadre de projets étudiant encadrés</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A numerical approach for 3D manufacturing tolerances synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions de pédagogie dans l'enseignement supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Louvain, Belgique. pp.a venir</w:t>
+              <w:t xml:space="preserve">10th CIRP International Seminar on Computer Aided Tolerancing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Erlangen, Germany. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00184148v1</w:t>
+                <w:t xml:space="preserve">hal-00186338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical approach for 3D manufacturing tolerances synthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mise en usage de méthodes et d'outils pour la conception de produits dans le cadre de projets étudiant encadrés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Prudhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th CIRP International Seminar on Computer Aided Tolerancing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Erlangen, Germany. pp.CD</w:t>
+              <w:t xml:space="preserve">Questions de pédagogie dans l'enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Louvain, Belgique. pp.a venir</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00186338v1</w:t>
+                <w:t xml:space="preserve">hal-00184148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3-D manufacturing dispersions: two experimental applications</w:t>
               </w:r>
@@ -11503,51 +11503,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the manufacturing process, generation of a model of manufactured parts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd CIRP Conference on Digital Enterprise Technology, DET06</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Setubal, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11680,51 +11680,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the manufacturing process (2): Analysis of its consequences on a functional tolerance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th CIRP Computer Aided Tolerancing Seminar, CAT2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Tempe, Arizona, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11762,51 +11762,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the manufacturing process (1): Generic resolution of the positioning problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th CIRP Computer Aided Tolerancing Seminar, CAT2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Tempe, Arizona, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11831,51 +11831,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Product and process modeling : simulation of a manufacturing process for tolerance analysis and synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11913,51 +11913,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manufacturing process simulation for tolerance analysis and synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11995,51 +11995,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D synthesis of manufacturing tolerances using a SDT approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12109,51 +12109,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model for Manufacturing Large Parts with WAAM Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Hoang Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Grandvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12356,64 +12356,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Thomas Doutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Morretton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Hoang Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe René Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pourroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12481,51 +12481,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojtaba Kamali Nejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Giordano, L. Mathieu, F. Villeneuve. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Product Lifecycle Management, Geometric Variations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, wiley iste, pp.145-171, 2010</w:t>
@@ -12567,51 +12567,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional Analysis and Synthesis of Manufacturing Tolerances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geometric Tolerancing of Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Wiley, pp.303-337, 2010, 978-1-84821-118-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12662,51 +12662,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojtaba Kamali Nejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Bernard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Enterprise Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EPU, pp.753-772, 2009, ISBN: 978-2-7483-4598-8</w:t>
@@ -12748,51 +12748,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the Manufacturing Process, Generation of a Model of the Manufactured Parts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. F. Cunha and P. G. Maropoulos. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Enterprise Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Verlag, pp.545-552, 2007</w:t>
@@ -12834,51 +12834,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 12. Analyse et synthèse tridimensionnelles de spécifications de fabrication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luc Mathieu et François Villeneuve. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tolérancement géométrique des produits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès Science, pp.311-343, 2007, ISBN 978-2-7462-1509-2</w:t>
@@ -12907,51 +12907,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the manufacturing process in a tolerancing point of view, Generic resolution of the positioning problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12989,51 +12989,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manufacturing process simulation for tolerance analysis and synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13523,51 +13523,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499611v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Verbist" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vignat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Museau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lavernhe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-025-17155-6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05275767v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Villacreses Naranjo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;raud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-025-02338-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067719v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Grandvallet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ledoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beraud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pourroy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2025.04.051" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915892v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhanu Murthy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramu Murugan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chidambara Raja" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Thomas Doutre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22059/jcamech.2024.376821.1102" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747597v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Haddi Mechekour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirpj.2024.10.007" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745903v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gobet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dendievel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-024-13512-z" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745941v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Susanth K" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chidambara Raja S" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4066379" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745855v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2024019" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208759v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hoang Vo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21693277.2023.2240871" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140665v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Limousin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supasit Manokruang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirpj.2023.06.010" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098971v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Ghaoui" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Ballu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-023-11142-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965026v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ren&#233; Marin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-2280855/v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098997v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dellarre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tardif" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-023-11587-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538276v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Chergui" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2021052" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517111v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-021-00824-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767332v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-022-10040-6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182839v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Hadi Azman" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Son Nguyen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-021-00767-z" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152517v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Mansour Mbow" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-020-01719-2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563514v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trent Mainwaring" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-020-00692-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945570v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101557" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004532v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Prudhomme" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004455v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Morretton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-018-00524-9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707773v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijmerr.7.1.9-15" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912821v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11113/jt.v80.12058" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912815v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hadj-Hamou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2018.09.048" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803858v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carr&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2018.05.025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575006v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2016.12.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240214v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Suard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Martin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lhuissier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2015.10.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997282v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lhuissier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Blandin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743290114Y.0000000093" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802497v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brissaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633768v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Kamali Nejad" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735206v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vayre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2012003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240413v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Didonato" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Reader" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natapong Naksangchun" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. N. Nguyen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802354v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPLM.2011.043183" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802498v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMR.2011.041128" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574306v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suthep Butdee" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414226v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Desrochers" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575892v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirpj.2010.04.008" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57DMC3S3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575886v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366209v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414316v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Butdee" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414312v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annan Suebsorman" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.K.D.V Yarlgada" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366259v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1565073" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244963v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Villacreses" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111950v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bensrhir -Caloustian" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244962v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio A. Ramirez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034811v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego R. Villacreses Naranjo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72829-7_57" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244909v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bensrhir - Caloustian" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244925v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rey" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mady Guillemot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Elguedj" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748652v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego R Villacreses Naranjo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784356v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784368v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lachambre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618527v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920982v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lepagnier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398041v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadi Mechekour" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278696v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011635v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114712v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/1063/1/012008" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367881v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2021.457" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296283v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945976v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70566-4_11" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933654v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70566-4_3" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355161v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945632v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945795v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768894v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanuengnit Patoommakesorn" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEA.2019.8714965" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106747v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hoang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945648v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM.2018.8607695" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013322v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lina Douard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625295v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625275v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/885/1/012016" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708329v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912962v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM.2017.8289901" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355147v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.08.106" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912966v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM.2016.7798021" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625316v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236565v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236570v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236568v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Hadi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236567v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997293v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241624v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061618v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2014.02.038" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948914v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997289v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997287v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733693v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802499v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633781v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467404v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528118v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466151v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366342v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371448v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418421v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361850v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911964v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaiwat Noomtong" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thomann" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366241v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366227v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366233v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184148v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186338v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186347v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tichadou" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Legoff" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376261v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378042v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375246v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375247v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355482v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355487v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355703v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367873v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ATDE210016" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277780v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hai Tuan Tran" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69610-8_106" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708152v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575894v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962221v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466150v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466148v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187589v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366831v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366261v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753473v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577033v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Magalahes" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Manzetti" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370967v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tonetti" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499611v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Verbist" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vignat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Museau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lavernhe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-025-17155-6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05275767v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Villacreses Naranjo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;raud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-025-02338-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067719v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Grandvallet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ledoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beraud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pourroy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2025.04.051" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915892v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhanu Murthy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramu Murugan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chidambara Raja" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Thomas Doutre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22059/jcamech.2024.376821.1102" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747597v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Haddi Mechekour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirpj.2024.10.007" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745903v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gobet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dendievel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-024-13512-z" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745855v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2024019" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745941v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Susanth K" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chidambara Raja S" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4066379" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098997v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dellarre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tardif" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-023-11587-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208759v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hoang Vo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21693277.2023.2240871" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140665v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Limousin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supasit Manokruang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirpj.2023.06.010" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098971v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Ghaoui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Ballu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-023-11142-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965026v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ren&#233; Marin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-2280855/v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538276v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Chergui" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2021052" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517111v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-021-00824-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767332v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-022-10040-6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182839v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Hadi Azman" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Son Nguyen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-021-00767-z" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152517v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Mansour Mbow" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-020-01719-2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945570v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101557" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563514v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trent Mainwaring" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-020-00692-7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004532v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Prudhomme" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004455v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Morretton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-018-00524-9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707773v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijmerr.7.1.9-15" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803858v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carr&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2018.05.025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912821v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11113/jt.v80.12058" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912815v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hadj-Hamou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2018.09.048" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575006v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2016.12.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240214v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Suard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Martin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lhuissier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2015.10.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997282v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lhuissier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Blandin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743290114Y.0000000093" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802497v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brissaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633768v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Kamali Nejad" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735206v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vayre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2012003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574306v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suthep Butdee" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240413v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Didonato" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Reader" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natapong Naksangchun" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. N. Nguyen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802354v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPLM.2011.043183" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802498v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMR.2011.041128" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414226v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Desrochers" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575892v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirpj.2010.04.008" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57DMC3S3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575886v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366209v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414316v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Butdee" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414312v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annan Suebsorman" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.K.D.V Yarlgada" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366259v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1565073" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244925v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rey" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mady Guillemot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Elguedj" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244963v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Villacreses" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111950v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bensrhir -Caloustian" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244962v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio A. Ramirez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034811v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego R. Villacreses Naranjo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72829-7_57" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244909v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bensrhir - Caloustian" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618527v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920982v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lepagnier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748652v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego R Villacreses Naranjo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784356v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784368v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lachambre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278696v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398041v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadi Mechekour" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011635v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296283v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367881v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2021.457" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114712v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/1063/1/012008" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945976v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70566-4_11" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933654v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70566-4_3" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106747v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hoang" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768894v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanuengnit Patoommakesorn" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEA.2019.8714965" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355161v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945632v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945795v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945648v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM.2018.8607695" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013322v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lina Douard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912962v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM.2017.8289901" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625295v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625275v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/885/1/012016" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708329v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625316v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912966v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM.2016.7798021" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355147v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.08.106" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236568v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Hadi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236567v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236565v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236570v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061618v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2014.02.038" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997293v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241624v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997287v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948914v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997289v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733693v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802499v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633781v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467404v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528118v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418421v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466151v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371448v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366342v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361850v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911964v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaiwat Noomtong" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thomann" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366241v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366227v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366233v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186338v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184148v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186347v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tichadou" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Legoff" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376261v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378042v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375246v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375247v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355482v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355487v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355703v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367873v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ATDE210016" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277780v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hai Tuan Tran" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69610-8_106" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708152v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575894v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962221v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466150v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466148v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187589v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366831v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366261v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753473v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577033v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Magalahes" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Manzetti" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370967v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tonetti" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>